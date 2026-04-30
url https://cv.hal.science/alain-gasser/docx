--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -66,5009 +66,5126 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of shear failure of refractory fireclay mortar joints using slant shear test at room temperature</w:t>
+                <w:t xml:space="preserve">Computational homogenization of an initially orthotropic compressible structure using kinematic hardening law to model primary and secondary stages of creep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhan Wu</w:t>
+                <w:t xml:space="preserve">Papa Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lukáš Jakabčin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dietmar Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijac.15185⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 335, pp.113979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2026.113979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075508v1</w:t>
+                <w:t xml:space="preserve">hal-05604968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical modelling of industrial vessels that contain refractory masonry linings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Characterization of shear failure of refractory fireclay mortar joints using slant shear test at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Blond</w:t>
+                <w:t xml:space="preserve">Shengli Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Sayet</w:t>
+                <w:t xml:space="preserve">Harald Harmuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietmar Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">China's Refractories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19691/j.cnki.1004-4493.2024.03.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (5), pp.e15185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijac.15185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006093v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study on the nonlinear thermomechanical behaviour of refractory masonry with dry joints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pratik Gajjar</w:t>
+                <w:t xml:space="preserve">Thermomechanical modelling of industrial vessels that contain refractory masonry linings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Ali</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sayet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 291, pp.116468. </w:t>
+              <w:t xml:space="preserve">China's Refractories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (3), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2023.116468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.19691/j.cnki.1004-4493.2024.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445873v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical testing of a laboratory pilot containing refractory masonries without mortar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Numerical study on the nonlinear thermomechanical behaviour of refractory masonry with dry joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratik Gajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2022.100325⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 291, pp.116468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2023.116468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914567v1</w:t>
+                <w:t xml:space="preserve">hal-04445873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical modelling of a blast furnace hearth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Thermomechanical testing of a laboratory pilot containing refractory masonries without mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amna Rekik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Roulet</w:t>
+                <w:t xml:space="preserve">J. Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.126833⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.100325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2022.100325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612788v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Homogenization of Elastic-Viscoplastic Refractory Masonry with Dry Joints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermomechanical modelling of a blast furnace hearth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Mahmoud Alaa Ali</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Amna Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2021.106275⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 326, pp.126833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.126833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097407v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for brick/mortar interface strength characterization at high temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Computational Homogenization of Elastic-Viscoplastic Refractory Masonry with Dry Joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Mahmoud Alaa Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2021.106275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987952v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Thermo-Mechanical Analysis of Steel Ladle Refractory Linings Using Mechanical Homogenization Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodology for brick/mortar interface strength characterization at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Mahmoud Alaa Ali</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Amna Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531923v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Image Correlation measurements of mortarless joint closure in refractory masonries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Transient Thermo-Mechanical Analysis of Steel Ladle Refractory Linings Using Mechanical Homogenization Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Mahmoud Alaa Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Andreev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 162, pp.334 - 344. </w:t>
+              <w:t xml:space="preserve">Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (2), pp.171-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.12.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ceramics3020016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682142v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical modelling of a steel ladle using periodical homogenisation for the refractory masonries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Digital Image Correlation measurements of mortarless joint closure in refractory masonries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Breder Teixeira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sido Sinnema</w:t>
+                <w:t xml:space="preserve">K. Andreev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Refractories Worldforum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 162, pp.334 - 344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.12.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761601v1</w:t>
+                <w:t xml:space="preserve">hal-01682142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Maxwell model for micro-cracked viscoelastic materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermomechanical modelling of a steel ladle using periodical homogenisation for the refractory masonries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">St Nguyen</w:t>
+                <w:t xml:space="preserve">Nassima Yahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-H Vu</w:t>
+                <w:t xml:space="preserve">Lucas Breder Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn Vu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sido Sinnema</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Refractories Worldforum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077036v1</w:t>
+                <w:t xml:space="preserve">hal-01761601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level modeling of viscoelastic microcracked masonry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amna Rekik</w:t>
+                <w:t xml:space="preserve">Generalized Maxwell model for micro-cracked viscoelastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">St Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-H Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Thu Nga Nguyen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mn Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tn Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.11.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (5), pp.697-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1056789515608231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265232v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibroblast Growth Factor 23 drives MMP13 expression in human osteoarthritic chondrocytes in a Klotho-independent manner</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Bianchi</w:t>
+                <w:t xml:space="preserve">Multi-level modeling of viscoelastic microcracked masonry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guibert</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Thi Thu Nga Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.joca.2016.06.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81, pp.63-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452316v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective viscoelastic properties of micro-cracked heterogeneous materials</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fibroblast Growth Factor 23 drives MMP13 expression in human osteoarthritic chondrocytes in a Klotho-independent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cailotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Presle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1056789515605557⟩</w:t>
+              <w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (11), pp.1961-1969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joca.2016.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077027v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical homogenization model for effective creep properties of microcracked masonry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 102-103, pp.297 - 320. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments and nonlinear homogenization sustaining mean-field theories for refractory mortarless masonry: The classical secant procedure and its improved variants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effective viscoelastic properties of micro-cracked heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tn Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">St Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-H Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mn Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kirill Andreev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (4), pp.557-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1056789515605557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059712v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of binding system on the compressive behaviour of refractory mortars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Experiments and nonlinear homogenization sustaining mean-field theories for refractory mortarless masonry: The classical secant procedure and its improved variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Andreev</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49, pp.67-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.04.016⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01071022v1</w:t>
+                <w:t xml:space="preserve">hal-01059712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the swelling induced by oxidation in SiC-based refractory castables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of binding system on the compressive behaviour of refractory mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Andreev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sido Sinnema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Merzouki</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">J.V.D. Stel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.09.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (13), pp.3217-3227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916918v1</w:t>
+                <w:t xml:space="preserve">hal-01071022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mention de deux espèces de Culicoides (Diptera, Ceratopogonidae) nouvelles à Madagascar et étude moléculaire montrant les paraphylies du sous-genre Oecacta et du groupe Schultzei</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of the swelling induced by oxidation in SiC-based refractory castables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Augot</w:t>
+                <w:t xml:space="preserve">M. Bouchetou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Randrianambinintsoa</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13149-013-0302-4⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.68 (2014) 253-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03126886v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Coal Drying before Pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damintode Kolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Rozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Landreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vol. 336, pp.121-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.336.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive behaviour of dry joints in refractory ceramic masonry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mention de deux espèces de Culicoides (Diptera, Ceratopogonidae) nouvelles à Madagascar et étude moléculaire montrant les paraphylies du sous-genre Oecacta et du groupe Schultzei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Augot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Randrianambinintsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Depaquit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.02.024⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 106 (3), pp.201-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13149-013-0302-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772391v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Dry Joints on Compressive Behaviour of Refractory Linings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Compressive behaviour of dry joints in refractory ceramic masonry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Andreev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sido Sinnema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interceram - refractories manual</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.402-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.02.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719084v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modelling of a carbon ramming mix used in high-temperature industry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Effects of Dry Joints on Compressive Behaviour of Refractory Linings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Andreev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sido Sinnema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interceram - refractories manual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, pp.63-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652709v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of bending behaviour of reinforcements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Soulat</w:t>
+                <w:t xml:space="preserve">Characterization and modelling of a carbon ramming mix used in high-temperature industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Hivet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Laurent Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 50 (3), pp.333-351. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (1), pp.854-864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-009-9234-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649570v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the mechanical behaviour of woven fibrous material using virtual tests at the unit cell level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of bending behaviour of reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">D. Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Billoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-005-5069-7⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (3), pp.333-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-009-9234-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081068v1</w:t>
+                <w:t xml:space="preserve">hal-00649570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liaison de fibres par tissage : analyse et simulation du comportement mécanique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Modélisation thermomécanique de structures réfractaires comportant des joints de dilatation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Terny-Rebeyrotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mécanique et Industries</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (2), pp.169-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca:2005017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00368439v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermomécanique de structures réfractaires comportant des joints de dilatation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Thermo-mechanical modelling of steel ladle refractory structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interceram</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 54, pp.182-187</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00103212v1</w:t>
+                <w:t xml:space="preserve">hal-00103194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assemblage de fibres par tissage : analyse et simulation du comportement mécanique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Analysis of the mechanical behaviour of woven fibrous material using virtual tests at the unit cell level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hagege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Billoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca:2005008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40 (22), pp.5955-5962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-005-5069-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020518v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical modelling of steel ladle refractory structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liaison de fibres par tissage : analyse et simulation du comportement mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Poirier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interceram</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 54, pp.182-187</w:t>
+              <w:t xml:space="preserve">Mécanique et Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.65-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00103194v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mesoscopic approach for the simulation of woven fibre composite forming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Assemblage de fibres par tissage : analyse et simulation du comportement mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2004.09.024⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (1), pp.65-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca:2005008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020532v1</w:t>
+                <w:t xml:space="preserve">hal-00020518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermomécanique de structures réfractaires comportant des joints de dilatation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A mesoscopic approach for the simulation of woven fibre composite forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mécanique et Industries</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 65 (3-4), pp.429-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2004.09.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00368434v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of joint effects on refractory lining behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modélisation thermomécanique de structures réfractaires comportant des joints de dilatation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Terny-Rebeyrotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.19-28</w:t>
+              <w:t xml:space="preserve">Mécanique et Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.169-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00450605v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of joint effects on refractory lining behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin Terny-Rebeyrotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials: Design and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 218 (1), pp.19-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/146442070421800103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation thermomécanique de structures réfractaires comportant des joints de dilatation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Terny-Rebeyrotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.167-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelling of internal geometry and deformability of woven performs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of joint effects on refractory lining behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Terny-Rebeyrotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.19-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020480v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modelling of internal geometry and deformability of woven preforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Lomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Truong Chi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Verpoest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.V. Lomov</w:t>
+                <w:t xml:space="preserve">T. Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.413-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00454716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computations of refractory linings structures under thermal loadings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Gasser</w:t>
+                <w:t xml:space="preserve">Mathematical modelling of internal geometry and deformability of woven performs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepan Lomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanh Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignaas Verpoest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rousseau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Teo Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0965-9978(02)00064-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 6 (3-4), pp.413-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ijfp.6.413-442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021127v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculs thermomécaniques pour la conception de structures réfractorisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dutheillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 11 (2-4), pp.511-525. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/reef.11.511-525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Behaviour of Woven composites reinforcements while forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Hivet</w:t>
+                <w:t xml:space="preserve">Computations of refractory linings structures under thermal loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Launay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+                <w:t xml:space="preserve">Jérôme Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermoplastic Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0892705702015006208⟩</w:t>
+              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 33 (7-10), pp.487-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0965-9978(02)00064-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021133v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses Of The Fabric Tensile Behaviour Surfaces And Their Use In Forming Simulations, Composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Mechanical Behaviour of Woven composites reinforcements while forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Hivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thermoplastic Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 15 (6), pp.545-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0892705702015006208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847322v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise En Compte Du Procédé De Fabrication Dans La Conception Des Structures Composites Minces, Mécanique Et Industries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Analyses Of The Fabric Tensile Behaviour Surfaces And Their Use In Forming Simulations, Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Soulat</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 1, pp.303-311</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 32 (10), pp.1395-1414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847316v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prise En Compte Du Procédé De Fabrication Dans La Conception Des Structures Composites Minces, Mécanique Et Industries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1, pp.303-311</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Damage Mechanisms Modeling for Ceramic Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering Materials and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 116 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.2904296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5078,8066 +5195,8066 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical modelling of industrial vessels that contain refractory masonry linings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pan American Ceramics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Panama City, Panama</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an orthotropic elastic-visco-plastic behaviour law for the thermomechanical modelling of refractory masonries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariae El-alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNITECR2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Frankfurt, Germany. pp.688-691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NONLINEAR THERMOMECHANICAL MODELING OF REFRACTORY MASONRY LININGS WITH DRY JOINTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Mahmoud Alaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unified International Technical Conference on Refractories (UNITECR 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03633355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multiscale Model for Numerical Modelling of Homogenized Elastic-Viscoplastic Behavior of Mortarless Refractory Masonry Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Mahmoud Alaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM), ECCOMAS Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris ( virtual ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical Modelling of Refractory Mortarless Masonry Wall Subjected to Biaxial Compression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thermo-chemo-mechanical Modelling of Refractory Behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unified International Technical Conference of Refractories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">Annual Symposium on Refractories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282564v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-chemo-mechanical Modelling of Refractory Behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modélisation du comportement des joints de maçonnerie hautes température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thy My Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Mahmoud Alaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Symposium on Refractories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Wuhan, China</w:t>
+              <w:t xml:space="preserve">Journée comission mixte GFC / SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426360v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement des joints de maçonnerie hautes température</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thermomechanical Modelling of Refractory Mortarless Masonry Wall Subjected to Biaxial Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Mahmoud Alaa Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sayet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée comission mixte GFC / SF2M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">Unified International Technical Conference of Refractories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426367v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of nonlinear behavior at high temperature of refractory masonries without mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Yahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unified International Technical Conference of Refractories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELLING OF NONLINEAR BEHAVIOUR AT HIGH TEMPERATURE OF REFRACTORY MASONRIES WITHOUT MORTAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Yahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Breder Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Masonry Conference, Milan, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelamento termo-mecânico do pré-aquecimento de uma panela de aço usando Homogeneização periódica da configuração refratária</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Breder Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ABM Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques d’homogénéisation et mécanique de rupture fragile pour la prédiction du fluage de maçonnerie microfissurée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Maçonnerie JNM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, IFSTTAR, Marne-la-Vallée, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOMOGENIZATION TECHNIQUES FOR ACCURATE ANDAPPROXIMATE ESTIMATES FOR OVERALL PROPERTIES OFMICROCRACKED VISCOELASTIC MASONRIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS 2016, VII European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical study of a steel ladle considering the effect of joints using the linear homogenization technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Breder Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th International Colloquium on Refractories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling between homogenization techniques and brittle mechanics for modelling the behaviour of micro-cracked refractory linings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Nga Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Biennial Worldwide Congress UNITECR 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling between homogenization techniques and brittle mechanics for modelling the viscoplastic behaviour of micro-cracked refractory linings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Determination of Maximum Admissible Stress on Coke Oven Walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Isler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNITECR'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">AISTech conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Cleveland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260249v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Maximum Admissible Stress on Coke Oven Walls</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Coupling between homogenization techniques and brittle mechanics for modelling the viscoplastic behaviour of micro-cracked refractory linings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISTech conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Cleveland, United States</w:t>
+              <w:t xml:space="preserve">UNITECR'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260253v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling between homogenization techniques and brittle mechanics for modelling the behaviour of micro-cracked refractory linings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Nga Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Biennial Worldwide Congress UNITECR 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MULTI-LEVEL APPROACH FOR MICRO-CRACKED VISCOELASTIC MASONRY</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multiphysics Modelling Applied to Refractory Behaviour in Severe Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Merouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Ceramics Congress (CIMTEC, 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montecatini Terme, Italy. pp.301 - 309, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.92.301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066757v2</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics Modelling Applied to Refractory Behaviour in Severe Environments</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A MULTI-LEVEL APPROACH FOR MICRO-CRACKED VISCOELASTIC MASONRY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Ceramics Congress (CIMTEC, 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain. pp.3381-3391</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716206v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066757v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of different masonry designs of refractory bottom linings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Andreev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Masonry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Guimaraes, Portugal. pp.Electronic file</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical modelling of refractory masonries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sido Sinnema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMTEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montecatini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation Thermo-Chimio-Mécanique de la cokéfaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Influence of different masonry designs of bottom linings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letian Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Isler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECAMAT AUSSOIS2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Aussois, France</w:t>
+              <w:t xml:space="preserve">UNITECR'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Victoria, Canada. pp.Electronic file</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787743v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical computation of refractory lining accounting for chemical swelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Behaviour of coke oven heating wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Isler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNITECR'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Victoria, Canada. pp.Electronic file</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073054v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical computations of refractory linings accounting for swelling induced by chemical reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Thermomechanical computation of refractory lining accounting for chemical swelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Merzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unified International Technical Conference on Refractories (UNITECR 2013) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Victoria, BC, Canada</w:t>
+              <w:t xml:space="preserve">UNITECR'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Victoria, Canada. pp.Electronic file</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716344v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of different masonry designs of bottom linings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Thermomechanical computations of refractory linings accounting for swelling induced by chemical reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNITECR'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Victoria, Canada. pp.Electronic file</w:t>
+              <w:t xml:space="preserve">Unified International Technical Conference on Refractories (UNITECR 2013) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Victoria, BC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073050v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of coke oven heating wall</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thermo-Chemo-Mechanical Modeling of Coal Pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damintode Kolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Isler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNITECR'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Victoria, Canada. pp.Electronic file</w:t>
+              <w:t xml:space="preserve">V International Conference on Coupled Problems in Science and Engineering-COUPLED PROBLEMS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Ibiza, Spain. pp.Page 32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073052v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00837659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Chemo-Mechanical Modeling of Coal Pyrolysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Modélisation Thermo-Chimio-Mécanique de la cokéfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damintode Kolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Rozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Isler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V International Conference on Coupled Problems in Science and Engineering-COUPLED PROBLEMS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Ibiza, Spain. pp.Page 32</w:t>
+              <w:t xml:space="preserve">MECAMAT AUSSOIS2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00837659v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the oxidation induced strain of silicon-carbide-based refractories castables</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale du comportement en compression de joints secs de maçonneries réfractaires avec corrélation d'image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Andreev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HTCPM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Les Embiez, France. pp.Electronic file</w:t>
+              <w:t xml:space="preserve">4ème Journées Spécialisées sur les Céramiques Réfractaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073056v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale du comportement en compression de joints secs de maçonneries réfractaires avec corrélation d'image</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modeling of coal drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damintode Kolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journées Spécialisées sur les Céramiques Réfractaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">8th International Conference on Diffusion in Solids and Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772686v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of coal drying</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modelling of the oxidation induced strain of silicon-carbide-based refractories castables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Diffusion in Solids and Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">HTCPM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Les Embiez, France. pp.Electronic file</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787037v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELECTRO-MAGNETO-FLUID-STRUCTURAL COUPLING PROBLEM: THE VIBRATING VISCOMETER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doudou Badiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bellière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Vancayzeele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The ASME 2012 11th Biennial Conference On Engineering Systems Design And Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.ESDA2012-82100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00715034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELLING OF THE SWELLING OF SIC-BASED REFRACTORY LINING USED IN WASTE-TO-ENERGY PLANTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Merzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2012 11th Biennial Conference On Engineering Systems&amp; Design And Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.82101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling a brick mortar masonry using periodic homogenisation and submodelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Isler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Spécialisées sur les Céramiques Réfractaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dry joints on compressive behaviour of refractory linings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Latest Evolution in Blast Furnace Hearth thermo-Mechanical Stress Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Roulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNITECR'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Kyoto, Japan. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">4th International Conference on Modelling and Simulation of Metallurgical Processes in Steelmaking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Dusseldorf, France. pp.CD rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651539v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00611744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Dry Joints on Compressive Behaviour of Refractory Linings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Experimental set-up for mortar / brick interface strength characterization at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Forum on Science and Education of Refractories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Wuhan, China. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">UNITECR'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Kyoto, Japan. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651610v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the thermo-chemo-mechanical behavior of SiC-based refractory used in waste-to-energy plants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thermomechanical modelling of a blast furnace hearth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden. pp.oral 113</w:t>
+              <w:t xml:space="preserve">UNITECR'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Kyoto, Japan. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00611406v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of a coke oven heating wall</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Détermination des limites à la rupture des interfaces briques/mortier à haute température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Coke and Ironmaking Congress 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Dusserdolf, Germany. pp.20-25</w:t>
+              <w:t xml:space="preserve">Journées GFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634664v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latest Evolution in Blast Furnace Hearth thermo-Mechanical Stress Modelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Effects of Dry Joints on Compressive Behaviour of Refractory Linings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Andreev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sido Sinnema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Modelling and Simulation of Metallurgical Processes in Steelmaking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Dusseldorf, France. pp.CD rom</w:t>
+              <w:t xml:space="preserve">International Forum on Science and Education of Refractories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Wuhan, China. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00611744v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental set-up for mortar / brick interface strength characterization at high temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modeling of the thermo-chemo-mechanical behavior of SiC-based refractory used in waste-to-energy plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNITECR'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Kyoto, Japan. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">12th Conference of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden. pp.oral 113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651606v1</w:t>
+                <w:t xml:space="preserve">hal-00611406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrating beams and application to viscometers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modelling of a coke oven heating wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Isler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Bellière</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pan American Congress of Applied Mechanics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Port of Spain, Trinidad and Tobago. pp.6</w:t>
+              <w:t xml:space="preserve">6th European Coke and Ironmaking Congress 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Dusserdolf, Germany. pp.20-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658851v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different designs of bottom linings with dry joints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Vibrating beams and application to viscometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doudou Badiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Andreev</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bellière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNITECR'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Kyoto, Japan. pp.CD-Rom</w:t>
+              <w:t xml:space="preserve">Pan American Congress of Applied Mechanics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Port of Spain, Trinidad and Tobago. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649600v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical modelling of a blast furnace hearth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Comparison of different designs of bottom linings with dry joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Andreev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNITECR'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2011, Kyoto, Japan. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">, Oct 2011, Kyoto, Japan. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651546v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des limites à la rupture des interfaces briques/mortier à haute température</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effects of dry joints on compressive behaviour of refractory linings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Andreev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sido Sinnema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Limoges, France</w:t>
+              <w:t xml:space="preserve">UNITECR'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Kyoto, Japan. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651616v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of joint effect in refractory structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Caractérisation et modélisation d'un pisé au comportement compactant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Cermic Congress - CIMTEC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montecatini, Italy</w:t>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600484v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation d'un pisé au comportement compactant</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modelling of joint effect in refractory structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi My Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">12th International Cermic Congress - CIMTEC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montecatini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651614v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the elastic modulus of the trabecular bone based on X-ray computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th World Congress on Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Singapour, Singapore. pp.800-803</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of bending behaviour of composite reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12TH ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Tewnte, Netherlands. pp.205-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bending test of composite reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11TH ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.835-838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme DRuIDe : présentation et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées spécialisées réfractaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Lunéville, France. p.13-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of bending behaviour of composite reinforcements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mechanical behaviour of masonry with dry joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M.H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Prietl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus des 15ièmes Journées Nationales sur les Composites (JNC15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Marseille, France. pp. 943-950 (ISBN n°978-2-87717-090-1)</w:t>
+              <w:t xml:space="preserve">UNITECR'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Dresden, Germany. pp. 454-457 (ISBN n°978-3-00-021528-5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00299815v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00299842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of masonry with dry joints</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experimental Study of bending behaviour of composite reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Prietl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNITECR'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Dresden, Germany. pp. 454-457 (ISBN n°978-3-00-021528-5)</w:t>
+              <w:t xml:space="preserve">Comptes rendus des 15ièmes Journées Nationales sur les Composites (JNC15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Marseille, France. pp. 943-950 (ISBN n°978-2-87717-090-1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00299842v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00299815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogénéisation d'une maçonnerie réfractaire sans mortier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modélisation thermomécanique d'un réacteur de séparation de l'oxygène de l'air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Prietl</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
+              <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00103336v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du comportement des renforts textiles pour la simulation de leur mise en forme. Etude de la flexion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Identification du comportement des renforts textiles pour la simulation de leur mise en forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JST Mise en forme des matériaux Composites AMAC-ONERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Châtillon, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, Châtillon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-009-9234-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00300256v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du comportement des renforts textiles pour la simulation de leur mise en forme</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Homogénéisation d'une maçonnerie réfractaire sans mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M.H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Prietl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JST Mise en forme des matériaux Composites AMAC-ONERA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matériaux 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00103334v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermomécanique d'un réacteur de séparation de l'oxygène de l'air</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Identification du comportement des renforts textiles pour la simulation de leur mise en forme. Etude de la flexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
+              <w:t xml:space="preserve">JST Mise en forme des matériaux Composites AMAC-ONERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Châtillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00103340v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00300256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la mise en forme des composites à fibres continues</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A multi-scale approach for refractory structure modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Soulat</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Terny-Rebeyrotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 14ièmes Journées Nationales sur les Composites (JNC 14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Compiègne, France. Vol. 1, pp.109-117</w:t>
+              <w:t xml:space="preserve">UNITECR'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Orlando, United States. pp.998-1002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020605v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale approach for refractory structure modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Simulation de la mise en forme des composites à fibres continues. Approche semi-discrète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Poirier</w:t>
+                <w:t xml:space="preserve">D. Soulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNITECR'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Orlando, United States. pp.998-1002</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Composites JNC 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020626v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la mise en forme des composites à fibres continues. Approche semi-discrète</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Analyse de structures réfractaires composées de briques et de joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Terny-Rebeyrotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Soulat</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blumenfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Composites JNC 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507211v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of composite reinforcement forming for RTM Process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analyse de structures réfractaires composées de briques et de joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Terny-Rebeyrotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMEC 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Brasov, Romania. pp.269-274</w:t>
+              <w:t xml:space="preserve">14es Journées Nationales sur les Composites (JNC14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Compiègne, France. pp.197-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081074v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de structures réfractaires composées de briques et de joints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Simulation of composite reinforcement forming for RTM Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Composites JNC 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, France</w:t>
+              <w:t xml:space="preserve">COMEC 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Brasov, Romania. pp.269-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507212v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de structures réfractaires composées de briques et de joints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nouvelle approches de modélisation de milieux poreux. Application à l'os trabéculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Jennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Harba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14es Journées Nationales sur les Composites (JNC14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Compiègne, France. pp.197-203</w:t>
+              <w:t xml:space="preserve">20e colloque GRETSI sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Louvain-la-Neuve 6 - 9, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020606v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle approches de modélisation de milieux poreux. Application à l'os trabéculaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation de la mise en forme des composites à fibres continues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Jennane</w:t>
+                <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Harba</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">J.L Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Soulat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e colloque GRETSI sur le traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Louvain-la-Neuve 6 - 9, France</w:t>
+              <w:t xml:space="preserve">Actes des 14ièmes Journées Nationales sur les Composites (JNC 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Compiègne, France. Vol. 1, pp.109-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020646v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche multi-échelle pour la modélisation de structures réfractaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Terny-Rebeyrotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boissé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Spécialisées sur les Réfractaires du GFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00103330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation et analyses expérimentale du comportementdes structures réfractorisées avec prise en compte des joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Terny-Rebeyrotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blumenfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Colloque National MECAMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Aussois, France. pp. 509-512 (+CD Rom)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation et analyses expérimentale du comportement des structures réfractorisées avec prise en compte des joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Terny-Rebeyrotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blumenfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National MECAMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation et analyses expérimentale du comportementdes structures réfractorisées avec prise en compte des joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Terny-Rebeyrotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blumenfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Colloque National MECAMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Aussois, France. pp. 509-512 (+CD Rom)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du comportement mécanique de renforts de composites tissés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus des JNC13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Strasbourg, France. pp. 293-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation thermomécanique de structures composites acier/réfractaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus des JNC13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Strasbourg, France. pp. 605-614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liaison de fibres par tissage : analyse et simulation du comportement mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du congrès MECAMAT 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Aussois, France. pp. 201-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du comportement mécanique de renforts de composites tissés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Composites JNC 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liaison de fibres par tissage : analyse et simulation du comportement mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès MECAMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, France. pp.201-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications industrielles dans la mise en forme des textiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxièmes rencontres Synergie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-échelle du comportement thermo-mécanique des structures réfractorisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Terny-Rebeyrotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Tours, France. pp.CD-Rom ISBN n°2-914279-08-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00103329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId266"/>
+      <w:footerReference w:type="default" r:id="rId270"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13284,51 +13401,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhan Wu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gasser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Jin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Harmuth" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Gruber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.15185" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sayet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19691/j.cnki.1004-4493.2024.03.001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Gajjar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.116468" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914567v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poirier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2022.100325" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612788v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brulin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Rekik" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126833" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097407v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mahmoud Alaa Ali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106275" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987952v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Bilbao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics3020016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682142v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Allaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Andreev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761601v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Yahmi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Breder Teixeira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sido Sinnema" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04077036v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H Vu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn Vu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tn Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789515608231" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265232v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Nga Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.11.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452316v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bianchi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guibert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cailotto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Presle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2016.06.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04077027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789515605557" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761556v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.09.028" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059712v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Andreev" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071022v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V.D. Stel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.04.016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J91F13S6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916918v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merzouki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchetou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.09.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03126886v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Augot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Randrianambinintsoa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Depaquit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-013-0302-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3064107050F7F914D794D2B66EBB3BF5E42DE717/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808039v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damintode Kolani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rozhkova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Landreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.336.121" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772391v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.02.024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719084v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Josserand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.11.024" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649570v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soulat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hivet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-009-9234-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081068v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hagege" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Billo&#235;t" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-005-5069-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/775553CA4D895C32E2F906639B0B30C0691B7645/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368439v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zouari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103212v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Terny-Rebeyrotte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3B3EFBC7EABA580026B65A765451E1E0314A0924/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020518v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Zouari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103194v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020532v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2004.09.024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368434v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Terny-Rebeyrotte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450605v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020483v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Terny-Rebeyrotte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/146442070421800103" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450569v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020480v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Lomov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanh Truong" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignaas Verpoest" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Peeters" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Roose" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.6.413-442" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454716v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Lomov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Truong Chi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Verpoest" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peeters" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roose" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021127v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-9978(02)00064-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021132v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dutheillet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.511-525" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021133v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hivet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Launay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Daniel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705702015006208" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847322v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847316v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daniel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Soulat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745249v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2904296" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075562v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444851v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariae El-alami" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633355v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041215v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282564v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426360v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426367v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thy My Hanh Nguyen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467631v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426310v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761622v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294225v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762359v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761610v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295164v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Nga Nguyen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260249v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260253v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Isler" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallienne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213806v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066757v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716206v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merouki" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.92.301" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073044v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073016v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787743v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073054v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716344v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073050v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Chen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Genty" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073052v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837659v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073056v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772686v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787037v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715034v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Badiane" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belli&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vancayzeele" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836144v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787039v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Isler" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651539v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651610v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611406v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmitt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Prigent" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634664v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Landreau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Daniel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611744v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brulin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roulet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651606v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658851v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649600v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651546v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651616v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600484v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Hanh Nguyen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651614v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Josserand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651334v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Madi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aufort" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847392v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847395v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771381v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299815v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299842v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.H. Nguyen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prietl" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103336v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300256v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103334v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103340v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020605v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Daniel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020626v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507211v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081074v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507212v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blumenfeld" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020606v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boiss&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020646v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jennane" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harba" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103330v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020636v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507399v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021228v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020545v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020547v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020627v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507916v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507930v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021215v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103329v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05604968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ndiaye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Jakab&#269;in" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sayet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gasser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2026.113979" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075508v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhan Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Jin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Harmuth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Gruber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.15185" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006093v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19691/j.cnki.1004-4493.2024.03.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445873v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Gajjar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.116468" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poirier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2022.100325" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612788v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brulin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Rekik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roulet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126833" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097407v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mahmoud Alaa Ali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106275" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987952v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Bilbao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531923v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics3020016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682142v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Allaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Andreev" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.055" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761601v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Yahmi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Breder Teixeira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sido Sinnema" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04077036v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H Vu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn Vu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tn Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789515608231" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265232v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Nga Nguyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.11.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452316v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bianchi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guibert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cailotto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Presle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2016.06.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761556v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.09.028" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04077027v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789515605557" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059712v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Andreev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071022v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V.D. Stel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.04.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J91F13S6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916918v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merzouki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchetou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.09.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damintode Kolani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rozhkova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Landreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.336.121" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03126886v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Augot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Randrianambinintsoa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Depaquit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-013-0302-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3064107050F7F914D794D2B66EBB3BF5E42DE717/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.02.024" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719084v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652709v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Josserand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.11.024" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649570v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soulat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hivet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-009-9234-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103212v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Terny-Rebeyrotte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3B3EFBC7EABA580026B65A765451E1E0314A0924/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103194v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081068v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hagege" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Billo&#235;t" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-005-5069-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/775553CA4D895C32E2F906639B0B30C0691B7645/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368439v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zouari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020518v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Zouari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020532v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2004.09.024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368434v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Terny-Rebeyrotte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020483v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Terny-Rebeyrotte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/146442070421800103" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450569v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450605v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454716v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Lomov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Truong Chi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Verpoest" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peeters" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roose" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020480v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Lomov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanh Truong" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignaas Verpoest" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Peeters" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Roose" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.6.413-442" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021132v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dutheillet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.511-525" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021127v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-9978(02)00064-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021133v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hivet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Launay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Daniel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705702015006208" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847322v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847316v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daniel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Soulat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745249v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2904296" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075562v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444851v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariae El-alami" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633355v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041215v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426360v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426367v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thy My Hanh Nguyen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282564v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467631v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426310v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761622v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294225v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762359v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761610v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295164v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Nga Nguyen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260253v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Isler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallienne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260249v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213806v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716206v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merouki" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.92.301" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066757v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073044v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073016v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073050v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Chen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Genty" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073052v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073054v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716344v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837659v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787743v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772686v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787037v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073056v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715034v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Badiane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belli&#232;re" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vancayzeele" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836144v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787039v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Isler" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611744v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brulin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roulet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651606v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651546v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651616v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651610v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611406v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmitt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Prigent" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634664v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Landreau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Daniel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658851v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649600v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651539v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651614v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Josserand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600484v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Hanh Nguyen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651334v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Madi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aufort" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847392v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847395v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771381v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299842v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.H. Nguyen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prietl" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299815v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103340v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103334v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103336v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300256v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020626v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507211v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507212v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blumenfeld" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020606v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boiss&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081074v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Daniel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020646v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jennane" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harba" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020605v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103330v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020636v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507399v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021228v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020545v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumont" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020547v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020627v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507916v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507930v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021215v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103329v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>