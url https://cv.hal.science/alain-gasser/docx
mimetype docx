--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -217,4975 +217,5092 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05604968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of shear failure of refractory fireclay mortar joints using slant shear test at room temperature</w:t>
+                <w:t xml:space="preserve">Transient nonlinear thermomechanical modelling of a steel ladle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhan Wu</w:t>
+                <w:t xml:space="preserve">Mahmoud Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shengli Jin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dietmar Gruber</w:t>
+                <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijac.15185⟩</w:t>
+              <w:t xml:space="preserve">Applications in Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 26, pp.100327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apples.2026.100327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075508v1</w:t>
+                <w:t xml:space="preserve">hal-05625021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical modelling of industrial vessels that contain refractory masonry linings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of shear failure of refractory fireclay mortar joints using slant shear test at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengli Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Blond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Sayet</w:t>
+                <w:t xml:space="preserve">Harald Harmuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietmar Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">China's Refractories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19691/j.cnki.1004-4493.2024.03.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (5), pp.e15185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijac.15185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006093v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study on the nonlinear thermomechanical behaviour of refractory masonry with dry joints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Ali</w:t>
+                <w:t xml:space="preserve">Thermomechanical modelling of industrial vessels that contain refractory masonry linings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sayet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2023.116468⟩</w:t>
+              <w:t xml:space="preserve">China's Refractories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (3), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19691/j.cnki.1004-4493.2024.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445873v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical testing of a laboratory pilot containing refractory masonries without mortar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical study on the nonlinear thermomechanical behaviour of refractory masonry with dry joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratik Gajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2022.100325⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 291, pp.116468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2023.116468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03914567v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical modelling of a blast furnace hearth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermomechanical testing of a laboratory pilot containing refractory masonries without mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Roulet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.126833⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.100325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2022.100325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612788v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Homogenization of Elastic-Viscoplastic Refractory Masonry with Dry Joints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Sayet</w:t>
+                <w:t xml:space="preserve">Thermomechanical modelling of a blast furnace hearth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2021.106275⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 326, pp.126833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.126833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097407v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for brick/mortar interface strength characterization at high temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Computational Homogenization of Elastic-Viscoplastic Refractory Masonry with Dry Joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Mahmoud Alaa Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2021.106275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987952v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Thermo-Mechanical Analysis of Steel Ladle Refractory Linings Using Mechanical Homogenization Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Sayet</w:t>
+                <w:t xml:space="preserve">Methodology for brick/mortar interface strength characterization at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02531923v1</w:t>
+                <w:t xml:space="preserve">hal-02987952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Image Correlation measurements of mortarless joint closure in refractory masonries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amna Rekik</w:t>
+                <w:t xml:space="preserve">Transient Thermo-Mechanical Analysis of Steel Ladle Refractory Linings Using Mechanical Homogenization Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Mahmoud Alaa Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Andreev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.12.055⟩</w:t>
+              <w:t xml:space="preserve">Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (2), pp.171-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ceramics3020016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682142v1</w:t>
+                <w:t xml:space="preserve">hal-02531923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical modelling of a steel ladle using periodical homogenisation for the refractory masonries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital Image Correlation measurements of mortarless joint closure in refractory masonries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sido Sinnema</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Andreev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Refractories Worldforum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 162, pp.334 - 344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.12.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761601v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Maxwell model for micro-cracked viscoelastic materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermomechanical modelling of a steel ladle using periodical homogenisation for the refractory masonries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Yahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Breder Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">St Nguyen</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sido Sinnema</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Refractories Worldforum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077036v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level modeling of viscoelastic microcracked masonry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thi Thu Nga Nguyen</w:t>
+                <w:t xml:space="preserve">Generalized Maxwell model for micro-cracked viscoelastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">St Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-H Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mn Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tn Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.11.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (5), pp.697-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1056789515608231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265232v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibroblast Growth Factor 23 drives MMP13 expression in human osteoarthritic chondrocytes in a Klotho-independent manner</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Cailotto</w:t>
+                <w:t xml:space="preserve">Multi-level modeling of viscoelastic microcracked masonry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.joca.2016.06.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81, pp.63-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452316v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical homogenization model for effective creep properties of microcracked masonry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amna Rekik</w:t>
+                <w:t xml:space="preserve">Fibroblast Growth Factor 23 drives MMP13 expression in human osteoarthritic chondrocytes in a Klotho-independent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cailotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Presle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 102-103, pp.297 - 320. </w:t>
+              <w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (11), pp.1961-1969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.09.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.joca.2016.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761556v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective viscoelastic properties of micro-cracked heterogeneous materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mn Vu</w:t>
+                <w:t xml:space="preserve">Numerical homogenization model for effective creep properties of microcracked masonry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25 (4), pp.557-573. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102-103, pp.297 - 320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1056789515605557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077027v1</w:t>
+                <w:t xml:space="preserve">hal-01761556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments and nonlinear homogenization sustaining mean-field theories for refractory mortarless masonry: The classical secant procedure and its improved variants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Allaoui</w:t>
+                <w:t xml:space="preserve">Effective viscoelastic properties of micro-cracked heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tn Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">St Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-H Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mn Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kirill Andreev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (4), pp.557-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1056789515605557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059712v1</w:t>
+                <w:t xml:space="preserve">hal-04077027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of binding system on the compressive behaviour of refractory mortars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Experiments and nonlinear homogenization sustaining mean-field theories for refractory mortarless masonry: The classical secant procedure and its improved variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Andreev</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49, pp.67-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071022v1</w:t>
+                <w:t xml:space="preserve">hal-01059712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the swelling induced by oxidation in SiC-based refractory castables</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effect of binding system on the compressive behaviour of refractory mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Andreev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sido Sinnema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V.D. Stel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.09.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (13), pp.3217-3227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916918v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Coal Drying before Pyrolysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modelling of the swelling induced by oxidation in SiC-based refractory castables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouchetou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.336.121⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.68 (2014) 253-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808039v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mention de deux espèces de Culicoides (Diptera, Ceratopogonidae) nouvelles à Madagascar et étude moléculaire montrant les paraphylies du sous-genre Oecacta et du groupe Schultzei</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Randrianambinintsoa</w:t>
+                <w:t xml:space="preserve">Modeling of Coal Drying before Pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damintode Kolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Depaquit</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Rozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Landreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13149-013-0302-4⟩</w:t>
+              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vol. 336, pp.121-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.336.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03126886v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive behaviour of dry joints in refractory ceramic masonry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mention de deux espèces de Culicoides (Diptera, Ceratopogonidae) nouvelles à Madagascar et étude moléculaire montrant les paraphylies du sous-genre Oecacta et du groupe Schultzei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Augot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Randrianambinintsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Depaquit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 106 (3), pp.201-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13149-013-0302-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.02.024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00772391v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Dry Joints on Compressive Behaviour of Refractory Linings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Compressive behaviour of dry joints in refractory ceramic masonry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Andreev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sido Sinnema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interceram - refractories manual</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.402-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.02.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00719084v1</w:t>
+                <w:t xml:space="preserve">hal-00772391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modelling of a carbon ramming mix used in high-temperature industry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Effects of Dry Joints on Compressive Behaviour of Refractory Linings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Andreev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sido Sinnema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interceram - refractories manual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, pp.63-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652709v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of bending behaviour of reinforcements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Hivet</w:t>
+                <w:t xml:space="preserve">Characterization and modelling of a carbon ramming mix used in high-temperature industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-009-9234-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (1), pp.854-864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649570v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermomécanique de structures réfractaires comportant des joints de dilatation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of bending behaviour of reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca:2005017⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (3), pp.333-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-009-9234-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00103212v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical modelling of steel ladle refractory structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Poirier</w:t>
+                <w:t xml:space="preserve">Analysis of the mechanical behaviour of woven fibrous material using virtual tests at the unit cell level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hagege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Billoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interceram</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40 (22), pp.5955-5962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-005-5069-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00103194v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the mechanical behaviour of woven fibrous material using virtual tests at the unit cell level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Liaison de fibres par tissage : analyse et simulation du comportement mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Billoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mécanique et Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.65-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00081068v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liaison de fibres par tissage : analyse et simulation du comportement mécanique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Modélisation thermomécanique de structures réfractaires comportant des joints de dilatation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Terny-Rebeyrotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mécanique et Industries</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (2), pp.169-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca:2005017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00368439v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assemblage de fibres par tissage : analyse et simulation du comportement mécanique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Thermo-mechanical modelling of steel ladle refractory structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interceram</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 54, pp.182-187</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020518v1</w:t>
+                <w:t xml:space="preserve">hal-00103194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mesoscopic approach for the simulation of woven fibre composite forming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Assemblage de fibres par tissage : analyse et simulation du comportement mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 65 (3-4), pp.429-436. </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (1), pp.65-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2004.09.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca:2005008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020532v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermomécanique de structures réfractaires comportant des joints de dilatation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mesoscopic approach for the simulation of woven fibre composite forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mécanique et Industries</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 65 (3-4), pp.429-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2004.09.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00368434v1</w:t>
+                <w:t xml:space="preserve">hal-00020532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of joint effects on refractory lining behaviour</w:t>
+                <w:t xml:space="preserve">Modélisation thermomécanique de structures réfractaires comportant des joints de dilatation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristin Terny-Rebeyrotte</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">K. Terny-Rebeyrotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials: Design and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mécanique et Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.169-178</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020483v1</w:t>
+                <w:t xml:space="preserve">hal-00368434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermomécanique de structures réfractaires comportant des joints de dilatation</w:t>
+                <w:t xml:space="preserve">Modelling of joint effects on refractory lining behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristin Terny-Rebeyrotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials: Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 218 (1), pp.19-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/146442070421800103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00450569v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of joint effects on refractory lining behaviour</w:t>
+                <w:t xml:space="preserve">Modélisation thermomécanique de structures réfractaires comportant des joints de dilatation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Terny-Rebeyrotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.19-28</w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.167-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00450605v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelling of internal geometry and deformability of woven preforms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of joint effects on refractory lining behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Terny-Rebeyrotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.413-442</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.19-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454716v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelling of internal geometry and deformability of woven performs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical modelling of internal geometry and deformability of woven preforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Lomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Truong Chi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Verpoest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepan Lomov</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dirk Roose</w:t>
+                <w:t xml:space="preserve">D. Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 6 (3-4), pp.413-442. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, pp.413-442</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020480v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculs thermomécaniques pour la conception de structures réfractorisées</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathematical modelling of internal geometry and deformability of woven performs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepan Lomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanh Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignaas Verpoest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teo Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/reef.11.511-525⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 6 (3-4), pp.413-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ijfp.6.413-442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021132v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computations of refractory linings structures under thermal loadings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Calculs thermomécaniques pour la conception de structures réfractorisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rousseau</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dutheillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0965-9978(02)00064-9⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 11 (2-4), pp.511-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/reef.11.511-525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021127v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Behaviour of Woven composites reinforcements while forming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Launay</w:t>
+                <w:t xml:space="preserve">Computations of refractory linings structures under thermal loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermoplastic Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0892705702015006208⟩</w:t>
+              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 33 (7-10), pp.487-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0965-9978(02)00064-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021133v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses Of The Fabric Tensile Behaviour Surfaces And Their Use In Forming Simulations, Composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Mechanical Behaviour of Woven composites reinforcements while forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Hivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thermoplastic Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 15 (6), pp.545-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0892705702015006208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847322v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise En Compte Du Procédé De Fabrication Dans La Conception Des Structures Composites Minces, Mécanique Et Industries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Analyses Of The Fabric Tensile Behaviour Surfaces And Their Use In Forming Simulations, Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Soulat</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 1, pp.303-311</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 32 (10), pp.1395-1414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847316v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prise En Compte Du Procédé De Fabrication Dans La Conception Des Structures Composites Minces, Mécanique Et Industries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1, pp.303-311</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Damage Mechanisms Modeling for Ceramic Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering Materials and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 116 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.2904296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5195,134 +5312,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical modelling of industrial vessels that contain refractory masonry linings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pan American Ceramics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Panama City, Panama</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an orthotropic elastic-visco-plastic behaviour law for the thermomechanical modelling of refractory masonries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariae El-alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5337,566 +5454,566 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNITECR2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Frankfurt, Germany. pp.688-691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NONLINEAR THERMOMECHANICAL MODELING OF REFRACTORY MASONRY LININGS WITH DRY JOINTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Mahmoud Alaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unified International Technical Conference on Refractories (UNITECR 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03633355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multiscale Model for Numerical Modelling of Homogenized Elastic-Viscoplastic Behavior of Mortarless Refractory Masonry Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Mahmoud Alaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM), ECCOMAS Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris ( virtual ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-chemo-mechanical Modelling of Refractory Behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modélisation du comportement des joints de maçonnerie hautes température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thy My Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Mahmoud Alaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Symposium on Refractories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Wuhan, China</w:t>
+              <w:t xml:space="preserve">Journée comission mixte GFC / SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426360v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement des joints de maçonnerie hautes température</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Thermo-chemo-mechanical Modelling of Refractory Behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Mahmoud Alaa Ali</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée comission mixte GFC / SF2M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">Annual Symposium on Refractories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426367v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical Modelling of Refractory Mortarless Masonry Wall Subjected to Biaxial Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Mahmoud Alaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5911,7350 +6028,7350 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unified International Technical Conference of Refractories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of nonlinear behavior at high temperature of refractory masonries without mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Yahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unified International Technical Conference of Refractories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELLING OF NONLINEAR BEHAVIOUR AT HIGH TEMPERATURE OF REFRACTORY MASONRIES WITHOUT MORTAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Yahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Breder Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Masonry Conference, Milan, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelamento termo-mecânico do pré-aquecimento de uma panela de aço usando Homogeneização periódica da configuração refratária</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Breder Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ABM Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques d’homogénéisation et mécanique de rupture fragile pour la prédiction du fluage de maçonnerie microfissurée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Maçonnerie JNM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, IFSTTAR, Marne-la-Vallée, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOMOGENIZATION TECHNIQUES FOR ACCURATE ANDAPPROXIMATE ESTIMATES FOR OVERALL PROPERTIES OFMICROCRACKED VISCOELASTIC MASONRIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS 2016, VII European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical study of a steel ladle considering the effect of joints using the linear homogenization technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Breder Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th International Colloquium on Refractories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling between homogenization techniques and brittle mechanics for modelling the behaviour of micro-cracked refractory linings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Nga Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Biennial Worldwide Congress UNITECR 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Maximum Admissible Stress on Coke Oven Walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Isler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AISTech conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Cleveland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling between homogenization techniques and brittle mechanics for modelling the viscoplastic behaviour of micro-cracked refractory linings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Nga Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNITECR'15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling between homogenization techniques and brittle mechanics for modelling the behaviour of micro-cracked refractory linings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Nga Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Biennial Worldwide Congress UNITECR 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics Modelling Applied to Refractory Behaviour in Severe Environments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+                <w:t xml:space="preserve">A MULTI-LEVEL APPROACH FOR MICRO-CRACKED VISCOELASTIC MASONRY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Ceramics Congress (CIMTEC, 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain. pp.3381-3391</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.92.301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01716206v1</w:t>
+                <w:t xml:space="preserve">hal-01066757v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MULTI-LEVEL APPROACH FOR MICRO-CRACKED VISCOELASTIC MASONRY</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amna Rekik</w:t>
+                <w:t xml:space="preserve">Multiphysics Modelling Applied to Refractory Behaviour in Severe Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Merouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Ceramics Congress (CIMTEC, 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montecatini Terme, Italy. pp.301 - 309, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.92.301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066757v2</w:t>
+                <w:t xml:space="preserve">hal-01716206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of different masonry designs of refractory bottom linings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Andreev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Masonry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Guimaraes, Portugal. pp.Electronic file</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical modelling of refractory masonries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sido Sinnema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMTEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montecatini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of different masonry designs of bottom linings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermomechanical computation of refractory lining accounting for chemical swelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNITECR'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Victoria, Canada. pp.Electronic file</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073050v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of coke oven heating wall</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Thermomechanical computations of refractory linings accounting for swelling induced by chemical reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Isler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNITECR'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Victoria, Canada. pp.Electronic file</w:t>
+              <w:t xml:space="preserve">Unified International Technical Conference on Refractories (UNITECR 2013) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Victoria, BC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073052v1</w:t>
+                <w:t xml:space="preserve">hal-01716344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical computation of refractory lining accounting for chemical swelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Influence of different masonry designs of bottom linings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letian Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNITECR'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Victoria, Canada. pp.Electronic file</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073054v1</w:t>
+                <w:t xml:space="preserve">hal-01073050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical computations of refractory linings accounting for swelling induced by chemical reaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Behaviour of coke oven heating wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Isler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unified International Technical Conference on Refractories (UNITECR 2013) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Victoria, BC, Canada</w:t>
+              <w:t xml:space="preserve">UNITECR'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Victoria, Canada. pp.Electronic file</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716344v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-Chemo-Mechanical Modeling of Coal Pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damintode Kolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">V International Conference on Coupled Problems in Science and Engineering-COUPLED PROBLEMS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Ibiza, Spain. pp.Page 32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00837659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation Thermo-Chimio-Mécanique de la cokéfaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damintode Kolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Rozhkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Isler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MECAMAT AUSSOIS2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale du comportement en compression de joints secs de maçonneries réfractaires avec corrélation d'image</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amna Rekik</w:t>
+                <w:t xml:space="preserve">Modelling of the oxidation induced strain of silicon-carbide-based refractories castables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journées Spécialisées sur les Céramiques Réfractaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">HTCPM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Les Embiez, France. pp.Electronic file</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772686v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of coal drying</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale du comportement en compression de joints secs de maçonneries réfractaires avec corrélation d'image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Andreev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Diffusion in Solids and Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">4ème Journées Spécialisées sur les Céramiques Réfractaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787037v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the oxidation induced strain of silicon-carbide-based refractories castables</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modeling of coal drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damintode Kolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HTCPM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Les Embiez, France. pp.Electronic file</w:t>
+              <w:t xml:space="preserve">8th International Conference on Diffusion in Solids and Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073056v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELECTRO-MAGNETO-FLUID-STRUCTURAL COUPLING PROBLEM: THE VIBRATING VISCOMETER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doudou Badiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bellière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Vancayzeele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The ASME 2012 11th Biennial Conference On Engineering Systems Design And Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.ESDA2012-82100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00715034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELLING OF THE SWELLING OF SIC-BASED REFRACTORY LINING USED IN WASTE-TO-ENERGY PLANTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Merzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2012 11th Biennial Conference On Engineering Systems&amp; Design And Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.82101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling a brick mortar masonry using periodic homogenisation and submodelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Isler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Spécialisées sur les Céramiques Réfractaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latest Evolution in Blast Furnace Hearth thermo-Mechanical Stress Modelling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modeling of the thermo-chemo-mechanical behavior of SiC-based refractory used in waste-to-energy plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Modelling and Simulation of Metallurgical Processes in Steelmaking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Dusseldorf, France. pp.CD rom</w:t>
+              <w:t xml:space="preserve">12th Conference of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden. pp.oral 113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00611744v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00611406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental set-up for mortar / brick interface strength characterization at high temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effects of Dry Joints on Compressive Behaviour of Refractory Linings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Andreev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sido Sinnema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNITECR'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Kyoto, Japan. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">International Forum on Science and Education of Refractories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Wuhan, China. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651606v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical modelling of a blast furnace hearth</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modelling of a coke oven heating wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Isler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNITECR'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Kyoto, Japan. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">6th European Coke and Ironmaking Congress 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Dusserdolf, Germany. pp.20-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651546v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des limites à la rupture des interfaces briques/mortier à haute température</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Latest Evolution in Blast Furnace Hearth thermo-Mechanical Stress Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Roulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Limoges, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Modelling and Simulation of Metallurgical Processes in Steelmaking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Dusseldorf, France. pp.CD rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651616v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00611744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Dry Joints on Compressive Behaviour of Refractory Linings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Experimental set-up for mortar / brick interface strength characterization at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Forum on Science and Education of Refractories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Wuhan, China. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">UNITECR'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Kyoto, Japan. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651610v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the thermo-chemo-mechanical behavior of SiC-based refractory used in waste-to-energy plants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Thermomechanical modelling of a blast furnace hearth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden. pp.oral 113</w:t>
+              <w:t xml:space="preserve">UNITECR'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Kyoto, Japan. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00611406v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of a coke oven heating wall</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Isler</w:t>
+                <w:t xml:space="preserve">Détermination des limites à la rupture des interfaces briques/mortier à haute température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Coke and Ironmaking Congress 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Dusserdolf, Germany. pp.20-25</w:t>
+              <w:t xml:space="preserve">Journées GFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634664v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrating beams and application to viscometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doudou Badiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bellière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pan American Congress of Applied Mechanics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Port of Spain, Trinidad and Tobago. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different designs of bottom linings with dry joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Andreev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNITECR'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Kyoto, Japan. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dry joints on compressive behaviour of refractory linings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Andreev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sido Sinnema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNITECR'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Kyoto, Japan. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et modélisation d'un pisé au comportement compactant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of joint effect in refractory structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi My Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Cermic Congress - CIMTEC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montecatini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the elastic modulus of the trabecular bone based on X-ray computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th World Congress on Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Singapour, Singapore. pp.800-803</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of bending behaviour of composite reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12TH ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Tewnte, Netherlands. pp.205-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bending test of composite reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11TH ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.835-838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme DRuIDe : présentation et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées spécialisées réfractaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Lunéville, France. p.13-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of masonry with dry joints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Blond</w:t>
+                <w:t xml:space="preserve">Experimental Study of bending behaviour of composite reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Prietl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNITECR'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Dresden, Germany. pp. 454-457 (ISBN n°978-3-00-021528-5)</w:t>
+              <w:t xml:space="preserve">Comptes rendus des 15ièmes Journées Nationales sur les Composites (JNC15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Marseille, France. pp. 943-950 (ISBN n°978-2-87717-090-1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00299842v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00299815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of bending behaviour of composite reinforcements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Soulat</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour of masonry with dry joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M.H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Prietl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus des 15ièmes Journées Nationales sur les Composites (JNC15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Marseille, France. pp. 943-950 (ISBN n°978-2-87717-090-1)</w:t>
+              <w:t xml:space="preserve">UNITECR'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Dresden, Germany. pp. 454-457 (ISBN n°978-3-00-021528-5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00299815v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00299842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermomécanique d'un réacteur de séparation de l'oxygène de l'air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Blond</w:t>
+                <w:t xml:space="preserve">Identification du comportement des renforts textiles pour la simulation de leur mise en forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JST Mise en forme des matériaux Composites AMAC-ONERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Châtillon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-009-9234-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00103340v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du comportement des renforts textiles pour la simulation de leur mise en forme</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Soulat</w:t>
+                <w:t xml:space="preserve">Modélisation thermomécanique d'un réacteur de séparation de l'oxygène de l'air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JST Mise en forme des matériaux Composites AMAC-ONERA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matériaux 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00103334v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogénéisation d'une maçonnerie réfractaire sans mortier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Blond</w:t>
+                <w:t xml:space="preserve">Identification du comportement des renforts textiles pour la simulation de leur mise en forme. Etude de la flexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Prietl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
+              <w:t xml:space="preserve">JST Mise en forme des matériaux Composites AMAC-ONERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Châtillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00103336v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00300256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du comportement des renforts textiles pour la simulation de leur mise en forme. Etude de la flexion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Soulat</w:t>
+                <w:t xml:space="preserve">Homogénéisation d'une maçonnerie réfractaire sans mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M.H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Prietl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JST Mise en forme des matériaux Composites AMAC-ONERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Châtillon, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00300256v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scale approach for refractory structure modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Terny-Rebeyrotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNITECR'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Orlando, United States. pp.998-1002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la mise en forme des composites à fibres continues. Approche semi-discrète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Soulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Composites JNC 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de structures réfractaires composées de briques et de joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Terny-Rebeyrotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blumenfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Composites JNC 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de structures réfractaires composées de briques et de joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Terny-Rebeyrotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14es Journées Nationales sur les Composites (JNC14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Compiègne, France. pp.197-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of composite reinforcement forming for RTM Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMEC 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Brasov, Romania. pp.269-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle approches de modélisation de milieux poreux. Application à l'os trabéculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Jennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Harba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e colloque GRETSI sur le traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Louvain-la-Neuve 6 - 9, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la mise en forme des composites à fibres continues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Soulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 14ièmes Journées Nationales sur les Composites (JNC 14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Compiègne, France. Vol. 1, pp.109-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche multi-échelle pour la modélisation de structures réfractaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Terny-Rebeyrotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boissé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Spécialisées sur les Réfractaires du GFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00103330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation et analyses expérimentale du comportementdes structures réfractorisées avec prise en compte des joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Terny-Rebeyrotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blumenfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Colloque National MECAMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Aussois, France. pp. 509-512 (+CD Rom)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation et analyses expérimentale du comportement des structures réfractorisées avec prise en compte des joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Terny-Rebeyrotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blumenfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National MECAMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation et analyses expérimentale du comportementdes structures réfractorisées avec prise en compte des joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Terny-Rebeyrotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blumenfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Colloque National MECAMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Aussois, France. pp. 509-512 (+CD Rom)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du comportement mécanique de renforts de composites tissés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus des JNC13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Strasbourg, France. pp. 293-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation thermomécanique de structures composites acier/réfractaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus des JNC13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Strasbourg, France. pp. 605-614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liaison de fibres par tissage : analyse et simulation du comportement mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du congrès MECAMAT 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Aussois, France. pp. 201-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du comportement mécanique de renforts de composites tissés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Composites JNC 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liaison de fibres par tissage : analyse et simulation du comportement mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès MECAMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, France. pp.201-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications industrielles dans la mise en forme des textiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxièmes rencontres Synergie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-échelle du comportement thermo-mécanique des structures réfractorisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Terny-Rebeyrotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Tours, France. pp.CD-Rom ISBN n°2-914279-08-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00103329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId270"/>
+      <w:footerReference w:type="default" r:id="rId272"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13401,51 +13518,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05604968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ndiaye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Jakab&#269;in" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sayet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gasser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2026.113979" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075508v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhan Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Jin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Harmuth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Gruber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.15185" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006093v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19691/j.cnki.1004-4493.2024.03.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445873v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Gajjar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.116468" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poirier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2022.100325" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612788v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brulin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Rekik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roulet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126833" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097407v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mahmoud Alaa Ali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106275" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987952v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Bilbao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531923v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics3020016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682142v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Allaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Andreev" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.055" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761601v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Yahmi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Breder Teixeira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sido Sinnema" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04077036v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H Vu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn Vu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tn Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789515608231" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265232v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Nga Nguyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.11.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452316v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bianchi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guibert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cailotto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Presle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2016.06.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761556v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.09.028" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04077027v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789515605557" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059712v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Andreev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071022v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V.D. Stel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.04.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J91F13S6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916918v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merzouki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchetou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.09.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damintode Kolani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rozhkova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Landreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.336.121" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03126886v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Augot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Randrianambinintsoa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Depaquit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-013-0302-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3064107050F7F914D794D2B66EBB3BF5E42DE717/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.02.024" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719084v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652709v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Josserand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.11.024" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649570v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soulat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hivet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-009-9234-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103212v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Terny-Rebeyrotte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3B3EFBC7EABA580026B65A765451E1E0314A0924/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103194v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081068v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hagege" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Billo&#235;t" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-005-5069-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/775553CA4D895C32E2F906639B0B30C0691B7645/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368439v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zouari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020518v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Zouari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020532v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2004.09.024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368434v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Terny-Rebeyrotte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020483v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Terny-Rebeyrotte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/146442070421800103" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450569v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450605v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454716v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Lomov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Truong Chi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Verpoest" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peeters" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roose" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020480v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Lomov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanh Truong" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignaas Verpoest" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Peeters" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Roose" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.6.413-442" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021132v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dutheillet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.511-525" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021127v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-9978(02)00064-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021133v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hivet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Launay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Daniel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705702015006208" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847322v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847316v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daniel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Soulat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745249v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2904296" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075562v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444851v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariae El-alami" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633355v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041215v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426360v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426367v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thy My Hanh Nguyen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282564v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467631v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426310v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761622v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294225v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762359v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761610v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295164v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Nga Nguyen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260253v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Isler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallienne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260249v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213806v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716206v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merouki" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.92.301" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066757v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073044v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073016v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073050v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Chen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Genty" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073052v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073054v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716344v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837659v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787743v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772686v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787037v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073056v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715034v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Badiane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belli&#232;re" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vancayzeele" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836144v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787039v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Isler" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611744v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brulin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roulet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651606v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651546v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651616v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651610v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611406v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmitt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Prigent" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634664v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Landreau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Daniel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658851v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649600v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651539v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651614v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Josserand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600484v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Hanh Nguyen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651334v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Madi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aufort" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847392v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847395v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771381v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299842v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.H. Nguyen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prietl" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299815v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103340v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103334v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103336v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300256v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020626v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507211v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507212v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blumenfeld" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020606v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boiss&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081074v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Daniel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020646v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jennane" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harba" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020605v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103330v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020636v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507399v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021228v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020545v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumont" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020547v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020627v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507916v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507930v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021215v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103329v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05604968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ndiaye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Jakab&#269;in" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sayet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gasser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2026.113979" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05625021v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apples.2026.100327" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075508v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhan Wu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Jin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Harmuth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Gruber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.15185" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006093v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19691/j.cnki.1004-4493.2024.03.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445873v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Gajjar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.116468" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914567v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poirier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2022.100325" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612788v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brulin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Rekik" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roulet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126833" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097407v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mahmoud Alaa Ali" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106275" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Bilbao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531923v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics3020016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682142v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Allaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Andreev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.055" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761601v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Yahmi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Breder Teixeira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sido Sinnema" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04077036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H Vu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn Vu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tn Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789515608231" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265232v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Nga Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.11.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452316v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bianchi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guibert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cailotto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Presle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2016.06.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761556v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.09.028" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04077027v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789515605557" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059712v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Andreev" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071022v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V.D. Stel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.04.016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J91F13S6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merzouki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchetou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.09.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808039v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damintode Kolani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rozhkova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Landreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.336.121" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03126886v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Augot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Randrianambinintsoa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Depaquit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-013-0302-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3064107050F7F914D794D2B66EBB3BF5E42DE717/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772391v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.02.024" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652709v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Josserand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.11.024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649570v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soulat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hivet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-009-9234-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081068v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hagege" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Billo&#235;t" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-005-5069-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/775553CA4D895C32E2F906639B0B30C0691B7645/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368439v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zouari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103212v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Terny-Rebeyrotte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3B3EFBC7EABA580026B65A765451E1E0314A0924/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103194v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020518v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Zouari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020532v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2004.09.024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368434v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Terny-Rebeyrotte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020483v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Terny-Rebeyrotte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/146442070421800103" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450569v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450605v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454716v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Lomov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Truong Chi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Verpoest" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peeters" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roose" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020480v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Lomov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanh Truong" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignaas Verpoest" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Peeters" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Roose" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.6.413-442" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021132v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dutheillet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.511-525" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021127v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-9978(02)00064-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021133v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hivet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Launay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Daniel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705702015006208" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847322v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847316v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daniel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Soulat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745249v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2904296" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075562v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444851v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariae El-alami" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633355v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041215v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426367v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thy My Hanh Nguyen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426360v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282564v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467631v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426310v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761622v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294225v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762359v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761610v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295164v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Nga Nguyen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260253v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Isler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallienne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260249v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213806v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066757v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716206v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merouki" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.92.301" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073044v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073016v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073054v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716344v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073050v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Chen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Genty" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073052v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837659v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787743v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073056v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787037v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715034v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Badiane" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belli&#232;re" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vancayzeele" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836144v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787039v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Isler" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611406v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmitt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Prigent" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651610v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634664v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Landreau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Daniel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611744v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brulin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roulet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651606v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651546v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651616v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658851v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649600v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651539v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651614v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Josserand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600484v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Hanh Nguyen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651334v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Madi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aufort" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847392v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847395v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771381v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299815v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299842v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.H. Nguyen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prietl" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103334v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103340v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300256v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103336v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020626v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507211v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507212v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blumenfeld" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020606v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boiss&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081074v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Daniel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020646v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jennane" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harba" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020605v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103330v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020636v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507399v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021228v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020545v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumont" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020547v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020627v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507916v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507930v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021215v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103329v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>