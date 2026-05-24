--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:84.375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Ghio </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain-ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7302-0799</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133448975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mes Coordonnées </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation initiale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997 : Doctorat en Sciences - Spécialité : traitement du signal</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992 : D.E.A. de phonétique expérimentale, fonctionnelle et appliquée</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991 : Ingénieur de l'Ecole Nationale Supérieure de Physique de Marseille transformée depuis 2006 en </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Centrale Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001- : Ingénieur de recherche CNRS au </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Parole et Langage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> à Aix-en-Provence</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996-2001 : Ingénieur de recherche dans la Sté </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SQLab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, une SARL d'instrumentation scientifique et médicale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995-1996 : Ingénieur de recherche dans la Sté SOREMED (génie biomédical)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993-1994 : Scientifique du contingent dans l'évaluation de l'intelligibilité de la parole en plongée profonde</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Printemps 1991: Commande vocale d'appareils &amp;quot;grand-public&amp;quot; (Service R&D domotique, Thomson Multimédia)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Automne 1990: Vérification du locuteur en temps réel sur </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">transputers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dept. Speech Processing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Swansea University, UK)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Distinctions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cristal du CNRS pour l'INSHS en 2013</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En savoir plus...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dysfonctionnements de la voix et de la parole (dysphonie et dysarthrie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mécanismes de production et de perception de la parole</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etude des variations régionales notamment de l'accent méridional</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etude des systèmes sonores des langues de la vallée du Rift</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etude du langage sifflé dans la vallée d'Ossau</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement, encadrement, formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je donne des cours essentiellement à l'Université d'Aix-Marseille et j'encadre des étudiants en linguistiques, informatique, orthophonie...</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour plus de détails, suivre ce lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dossier de presse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episode 100 La voix : de la criminalistique aux langues à clics </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">-  Alain Ghio, ingénieur de recherche au CNRS, décrypte la voix à la croisée de la science, de la culture et de l’identité, 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carnet Hypothèses </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique de terrain dans la vallée du Rift</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> , 2024 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le secret des langues à clics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Journal du CNRS, 2020 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection de phonétique expérimentale, toute une histoire !</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, lettre d'AMU, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reportage France 3 &amp;quot;avec ou sans accent&amp;quot; (2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix humaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, reportage radio JAP, 2015</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix Cristal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, lettre d'AMU, 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix qui déraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, émission TV LCM &amp;quot;C la santé&amp;quot;, 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ingénieur-chercheur du CNRS récompensé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, la Provence, 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écoute des voix pathologiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, la Voix et ses troubles, Cerveau et psycho, 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoom sur le laboratoire parole et langage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, orthomagazine, 2011</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scientifiques décryptent les secrets du langage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, les echos, 2011</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole au banc d'essai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Le monde, 2011</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la parole, c'est comme le langage: ça se soigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Humanité dimanche, 2011</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du geste à la parole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, le journal du CNRS, 2009</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Outils développés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le système d’Evaluation Vocale Assistée </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVA </w:t></w:r></w:hyperlink><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Consulter la liste des publications impliquant le dispositif EVA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonedit Signaix </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, logiciel d'analyse multiparamétrique de la parole</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERCEVAL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, dispositif informatisé de test de perception auditive et visuelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSODIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, logiciel d'aide à l'apprentissage de la prosodie de l'anglais</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EMAA (Eye Movement Acquisition and Analysis) pour les données </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyelink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPL tools</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, utilitaires pour la conversion de fichiers, le diagnostic d'installation audio, la présentation de corpus...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Base de données de parole pathologique : </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPEEDI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Speech Disorders Database)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre ce lien...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2026 : projet Carnot AMULETE :  Acquisition MULticanal pour l’ÉTudE de la production de la parole</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 :</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet ECO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> shiular d’Aas, forme sifflée de l’occitan béarnais</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 :  projet PHRIP PAP : Efficacité du port d’une prothèse d’augmentation palatine associée à une rééducation orthophonique sur les séquelles fonctionnelles de communication après une glossectomie totale ou partielle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 :  projet ANR OLINPIC : Restaurer la parole perturbée pour améliorer l’intelligibilité, la compréhensibilité et la communication</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 : </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet SocioBags</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : macro- et micro-variation dans les systèmes de genre grammaticaux bantous et leurs corrélats sociolinguistiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 : projet CNPq Brésil : accueil de Marcus Martins, post doctorant sur l'étude translinguistique de de la dysprosodie parkinsonienne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 : </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet COSYSORI</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : contacts dans les systèmes sonores des langues de la vallée du Rift</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021: projet ANR PhLEs-NID ; Dispositif non invasif évaluant l’éfficacité pharyngo-laryngée (V. Woisard, Toulouse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 : </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet Carnot PATY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; Plateforme de traitement de parole atypique (J. Farinas, IRIT)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : projet </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CELAVIE </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">: créativité, Empathie et apprentissage des Langues Vivantes à l’Ecole en classe ordinaire(S. Eschenauer)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet SYSORI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : systèmes sonores des langues de la vallée du Rift ; GDR Grand Rift Africain </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR RA-Covid Speed Vel </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">; analyse de la vitesse et direction des goutelettes émises durant la parole (A. Giovanni)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHRIP DAPADAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; Validité d’une tâche de Décodage Acoustico-Phonétique Automatisée sur les Déficits</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Anatomo-Fonctionnels dans l’Évaluation paramédicale des troubles de la parole des patients traités pour un cancer de la cavité buccale ou de l’oropharynx (M. Balaguer, Toulouse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 - </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR RUGBI</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">: Recherche d’unités linguistiques pertinentes pour améliorer la mesure de l’intelligibilité de la parole altérée par des troubles de production pathologique (J. Farinas, IRIT) </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 - </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR VoxCrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Comparaison de voix appliquée au domaine criminalistique (JF. Bonastre, LIA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 - ANR RAPP : Représentation et Planification de la Prosodie (C. Petrone)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 - Inst. Nat. du Cancer - C2SI : Carcinologic Speech Severity Index Mesure de l’impact des traitements des cancers de la cavité buccale et du pharynx sur la production de la parole par l’Indice de sévérité des troubles de la production de la parole (V. Woisard, Toulouse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 - IRCOM Speedi-db : speech disorders database</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : ANR Phoniacog : Rôle de l'accentuation initiale dans la structuration prosodique en français - de la phonologie au traitement de la parole (C. Astésano PI, R. Bertrand)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : ANR DYSTAC-MAP : Etude neurocognitive de l’apprentissage procédural et de la mémoire procédurale dans la Dyslexie et le Trouble de l’Acquisition de la Coordination (M. Jover, S. Ducrot)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 - ANR TYPALOC : Variations normales et anormales de la parole: TYPologie, Adaptation, LOCalisation (C. Meunier)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 - ANR DESPHO-APADY : Description acoustico-Phonétique de la parole Dysarthrique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 - ADIVA : Elaboration d'une batterie informatisée d'évaluation-diagnostic des déficits visuels attentionnels (S. Ducrot, Subvention de la Région PACA et du Conseil Général 13)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 - COST Action 2103 : Advanced Voice Function Assessment</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 - CAPES COFECUB : Organisation sonore comparée du français et du portugais brésilien : applications dans le domaine de la santé (D. Hirst, C. Reis)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 - SCAPHONE : Etude de l’appareillage de communication sous-marine Scaphone-octopus (contrat de prestation Sté Amphicom)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 - PHRC : Analyse objective de la dysprosodie et de la dysarthrie parkinsoniennes : évaluation des effets de leur prise en charge médicamenteuse (L-DOPA), chirurgicale (stimulation sous-thalamique) et rééducative (F. Viallet)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Administration et animation de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'Association Francophone de la Communication Parlée (</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFCP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l 'International Speech Communication Association (</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisateur des </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3ièmes Journées de Phonetique Clinique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> , </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">32ièmes Journées d'Etudes sur la Parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité Scientifique et du Comité d'Organisation de </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JEP 2018</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JEP-TALN 2004 (Fès)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3ièmes Journées de Phonétique Clinique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2nd International symposium on Basal Glanglia Speech Disorders & Deep Brain Stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relecteur pour la revue </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Applied Signal Processing </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical Otolaryngology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre ou président de jury pour le recrutement d'ingénieurs de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien vers liste chronologique...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Droplet Emission During Speech Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59, pp.1925-1953. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-024-09789-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385770v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the effects of continuous pitch and speech tempo modifications on perceptual speaker verification performance by familiar and unfamiliar listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 165, pp.103145. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2024.103145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and Correlations Between Overall Severity, Roughness and Breathiness in the Perception of Dysphonic Voices: Investigating Cognitive Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Revis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Smithson-Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jarzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Voice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (1), pp.136-143. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvoice.2021.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of a Randomized Clinical Trial of Speech after Early Neurostimulation in Parkinson's Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelheid Nebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maillochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (2), pp.212-222. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mds.29282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the effects of task design on unfamiliar Francophone listener and automatic speaker identification performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-023-15391-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Forum Theatre Corpus for Discrimination Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pergandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sainton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2023.1081586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subthalamic Nucleus Stimulation is Efficient over the Time in Parkinson's Disease: A Clinical Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Moustapha Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Marianne Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Ka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeïnabou Marone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Saloum Coly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives in Neurology &amp; Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33552/ANN.2023.14.000834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans de recherche en phonétique clinique au LPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.5854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing linguistic materials for feature-based intelligibility assessment in speech impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna K Marczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (1), pp.42-53. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13428-021-01610-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of an intelligibility test based on acoustic-phonetic decoding of pseudo-words: overall results from patients with cancer of the oral cavity and the oropharynx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Marczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Phoniatrica et Logopaedica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74 (3), pp.209-222. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000519427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlates of vowel clarity in the spectrotemporal modulation domain: Application to speech impairment evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Marczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152 (5), pp.2675-2691. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0015024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of an automatic score for the evaluation of speech disorders among patients treated for a cancer of the oral cavity or the oropharynx: The Carcinologic Speech Severity Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Head &amp; Neck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (1), pp.71-88. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hed.26903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du recueil à l’exploitation des corpus de parole « pathologique » : comment accéder à la variation physiopathologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.5677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan clinique de la phonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Mattei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emc Oto Rhino Laryngologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (3), pp.20-750-B-10. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0246-0351(20)90213-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic features of Hadza clicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150 (4), pp.A68-A68. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0007649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling language: How future language teachers adapt their gestures to their interlocutor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gale Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (1), pp.30-62. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/gest.19031.tel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2SI corpus: a database of speech disorder productions to assess intelligibility and quality of life in head and neck cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (1), pp.173-190. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-020-09496-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of linguistic context on the perception of consonants in Parkinsonian Read French speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Duez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (10), pp.926-944. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699206.2020.1839969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French adaptation of the “Frenchay Dysarthria Assessment 2” speech intelligibility test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (2), pp.111-116. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anorl.2019.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Development of a Speech Intelligibility Test Based on Pseudowords in French: Why and How?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (7), pp.2070-2083. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1044/2020_JSLHR-19-00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of cognitive impairment on prosodic parameters of speech production planning in Multiple Sclerosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delooze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Renié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnian Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13: 22-45, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jnp.12127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01529435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Tremor in the Voices of Speakers with Parkinson’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brückl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 128, pp.47 - 54. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2018.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Look and listen! The online processing of Korean case by native and non-native speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Frenck-Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seung Kyung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeree Choo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Herschensohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (3), pp.385-404. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2018.1549332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Evaluation of Dysphonic Voices: Can a Training Protocol Lead to the Development of Perceptual Categories?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Wengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Revis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Voice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (3), pp.304-311. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvoice.2014.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the perception of dysphonia severity language-dependent? A comparison of French and Italian voice assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Cantarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Weisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logopedics Phoniatrics Vocology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (1), pp.36-43. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/14015439.2013.837503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les anomalies de la fréquence fondamentale chez le locuteur Parkinsonien : contraste entre les effets respectifs de l'hypodopaminergie dûe à la maladie de Parkinson et de l'apport thérapeutique par L-Dopa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grigoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 135 (2), pp.63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions expérimentales à l'élaboration d'un protocole robuste d'évaluation perceptive des troubles de la voix et de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Revis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue PAROLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.85-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodie et lecture : particularités temporelles et mélodiques de l'enfant dyslexique en lecture et en narration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 135 (2), pp.71-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of the pedunculopontine nucleus area in Parkinson's disease: effects on speech and intelligibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Ferraye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fraix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 137, pp.2759-2772. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awu209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analise das medidas aerodinamicas no portugues brasileiro por meio do método multipamaétrico de avaliação vocal objetiva assistida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Vitor de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Silveira de Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Preisser Godoy E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista CEFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Revista CEFAC, 15 (1), pp.119-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-Down Mechanisms in Dysphonia Perception: The Need for Blind Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Révis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Merienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Voice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (4), pp.481-485. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvoice.2013.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan instrumental de la dysphonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation orthophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 254, pp.9-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual and Linguistic Determinants of the Eyes' Initial Fixation Position in Reading Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Pynte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 142 (3), pp.298. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2013.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intelligibilité à la compréhensibilité de la parole, quelles mesures en pratique clinique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Duez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134 (1), pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences sociales de la dysphonie. Conception et validation d'un questionnaire et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Révis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Robieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134 (1), pp.35-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage sound, physiological and clinical data of 2500 dysphonic and dysarthric speakers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (5), pp.664-679. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2011.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of phonetic context on the dysphonic event: contribution of new methodologies for the analysis of pathological voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Revis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 133 (1), pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques prosodiques des présentations assistées par ordinateur : une étude préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Robieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Révis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 133 (1), pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroglottography of speakers of Brazilian Portuguese through Objective Multiparameter Vocal Assessment (EVA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Silveira de Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Vitor De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Preisser Godoy E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journal of Otorhinolaryngology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (4), pp.29-34. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S1808-86942012000400007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pneumophonic coordination impairments in parkinsonian dysarthria: importance of aerodynamic parameters measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourtalla Kâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">West African Journal of Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (2), pp.129-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point et évaluation d'un protocole d'apprentissage de jugement perceptif de la sévérité de dysphonies sur de la parole naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Rouaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bokanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 132 (1), pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du contexte d'écoute dans la perception des dysphonies : effets de la connaissance de l'état thérapeutique du patient sur le jugement de sa qualité vocale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Merienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 132 (1), pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination between Posture and Phonation in Vocal Effort Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vaugoyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Phoniatrica et Logopaedica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62 (4), pp.195 - 202. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000314264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes expérimentales préliminaires de la voix chuchotée: pression sous-glottique et étude posturale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vaugoyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Amy de La Bretèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 131 (1), pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’accélération artificielle du signal de parole sur la perception des dysarthries cérébelleuses: à propos de deux cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard-Bassols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Duez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Phoniatrica et Logopaedica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62 (4), pp.185 - 194. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000314263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dysarthrie au cours de la maladie de Parkinson. Histoire naturelle de ses composantes : dysphonie, dysprosodie et dysarthrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 166 (10), pp.800 - 810. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2010.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye-Movement Patterns of Readers With Down Syndrome During Sentence-Processing: An Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Frenck-Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Zardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal on Intellectual and Developmental Disabilities </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (3), pp.193 - 206. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1352/1944-7558-115.3.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-and-Forth Methodology for Objective Voice Quality Assessment: From/to Expert Knowledge to/from Automatic Classification of Dysphonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Revis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (1), pp.13 - 13. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/982102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phoniatre face à l'évaluation instrumentale des dysphonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Révis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130 (1), pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la mesure de la pression intra-orale pour la compréhension des troubles de la coordination pneumophonique dans la dysarthrie parkinsonienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Purson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 165 (12), pp.1055 - 1061. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2009.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude posturale de sujets normaux en situation expérimentale d’effort vocal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vaugoyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130 (1), pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles du contrôle moteur de la parole : contribution de l'étude des dysarthries et dysphonies à la compréhension de la parole normale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (2), pp.45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches complémentaires pour l'évaluation des dysphonies : bilan méthodologique et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.33-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence du rôle de la proprioception laryngée dans le contrôle de la courbe mélodique lors de la production de parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Duflo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Ouaknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 128 (5), pp.297-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus de parole pathologique, état d'avancement et enjeux méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Purson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.109-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botulinum Toxin Injection and Airflow Stability in Spasmodic Dysphonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Cantarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Berlusconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Maraschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Barbieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otolaryngology - Head and Neck Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 134 (3), pp.419 - 423. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.otohns.2005.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERCEVAL: une station automatisée de tests de PERCeption et d'EVALuation auditive et visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cavé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22, pp.115-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la tussométrie dans les paralysies laryngées unilatérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Amy de La Bretèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 123 (5), pp.303-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computer-driven system for assessing speech quality and intelligibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Di Cristo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 84 (1), pp.157-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet PACOMUST, un corpus de PArole COntinue MUltiSTyle : objectifs et choix méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chafcouloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Di Cristo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 16, pp.9-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance analytique par règles dans SYMULDEPHO, un SYstème MULti-locuteurs de DEcodage acoustico-PHOnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 16, pp.77-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une station de test automatisée pour la mesure de l'intelligibilité et de la qualité de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Di Cristo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 16, pp.123-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (165)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des sources de parole sur la prise de décision des modèles pour l'évaluation des troubles de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation instrumentale de la dysarthrie hypokinétique chez les femmes : marqueurs vocaux aérodynamiques et acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ponchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage profond pour l’analyse de la parole pathologique : étude comparative entre modèles CNN et à base de transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.261-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring ASR-Based Wav2Vec2 for Automated Speech Disorder Assessment: Insights and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Spoken Language Technology Workshop (SLT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Macao, Macau SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la phonétique dans la vallée du Grand Rift Africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Di Garbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Karani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Cultures de l’oral :enjeux de la phonétique expérimentale de terrain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Neuropsycholinguistique, Département des Sciences du langage, Département de Lettres modernes, Cinéma et Occitan, 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans Les Pas de L’abbé, la saga instrumentale du LPL d’Aix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque anniversaire en hommage à l'abbé Rousselot : de la création au rayonnement de la phonétique expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Catholique de Paris, Laboratoire de Phonétique et de Phonologie, Société Linguistique de Paris, laboratoire CLESTHIA, 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligibilité et compréhensibilité de la parole atypique pathologique : une source d’inspiration pour la didactique du FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sur la Didactique de la phonétique en FLE: réduire l’écart entre la théorie et la pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de FLE et SUL (AMU), 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing Phonetics in the Rift Valley : Sound Systems of Maasai, Iraqw and Hadza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Karani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Workshop on Resources for African Indigenous Languages @LREC-COLING-2024 (RAIL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LRA; ICCL, 2024, Torino, Italy. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Pathological Speech Quality Assessment with ASR-Powered Wav2Vec2 in Data-Scarce Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA and ICCL, May 2024, Torino, Italy. pp.6935--6944</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Signal Vocal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Mondiale de la Voix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Phoniatrie &amp; Laryngologie, 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence des pseudo-mots dans l’évaluation de l’intelligibilité : Effet du nombre ou du caractère non lexical ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.132-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des liens acoustico-moteurs après cancer oral ou oropharyngé, via la réalisation d’un inventaire phonémique automatique des consonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Devoucoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la dysarthrie parkinsonienne en lecture par la mesure de la déviation phonologique perçue : effets de la sévérité et du traitement dopaminergique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Defais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Brevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Jayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.381-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acoustic Analysis of Fortis/Lenis features in Glides and Rhotics in Maasai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Karani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of African Linguistics 11th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Nairobi, Aug 2024, Nairobi, Kenya. pp.127-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic and Aerodynamic Features of Hadza Clicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harvey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Praha, Czech Republic. pp.3387-3391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure de l'intelligibilité en lecture par le biais de séquences délexicalisées chez des patients atteints de la maladie de Parkinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Brevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Jayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique (JPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of a Portable Kymograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Prague, Czech Republic. pp.2234-2238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumental and aerodynamic assessment of hypokinetic dysarthria in women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ponchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Alzheimer’s and Parkinson’s diseases and related neurological disorders (AD/PD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une interprétation, en terme d’altération de traits phonétiques, du niveau d’intelligibilité chez des patients atteints de cancer de la tête ou du cou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique (JPC), 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure de l'intelligibilité par le biais de séquences délexicalisées dans le cadre des troubles de la production de la parole : apport du projet RUGBI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Marczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Duez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Phoniatrie et de Laryngologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic features of Hadza clicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique, Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parole normée à la variation atypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Populaire (UPOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JP Brundu, 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the Neuro-Concept Detector framework for the characterization of speech disorders: A comparative study including Dysarthria and Dysphonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2022-10631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’intelligibilité des segments vocaliques de patients traités pour un cancer des VADS et de locuteurs contrôles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFCP, Jun 2022, Noirmoutier, France. pp.298-306, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/jep.2022-32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonologie des voyelles nasales du français méridional à la lumière de l’aérophonométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Césari-Liétard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Journées d'Études sur la Parole -- JEP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France. pp.25-33, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction du degré d'altération de l'intelligibilité chez des patients traités pour un cancer de la cavité buccale ou de l'oropharynx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ièmes Journées d'Etude sur la Parole, JEP2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Jun 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Speed-Vel Project: a Corpus of Acoustic and Aerodynamic Data to Measure Droplets Emission During Speech Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference on Language Resources and Evaluation (LREC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Marseille, France. pp.1991-1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic, aerodynamic and articulatory features of Maasai implosives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Karani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51 Colloquium on African Languages and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Interpreting Deep Learning Models to Understand Loss of Speech Intelligibility in Speech Disorders — Step 2: Contribution of the emergence of phonetic traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2022 - 2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Singapore, Singapore. pp.7387-7391, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9746198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation des représentations profondes des traits phonétiques via l'approche NCD -Neuro-based Concept Detector : Application aux troubles de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Journées d’Études sur la Parole — JEP2022 « Parole, Geste, Musique : des unités à leur organisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the effects of modified speech on perceptual speaker identification performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2022-463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse macroscopique des variations et modulations de F0 en lecture dans la maladie de Parkinson : données sur 320 locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Journées d’Études sur la Parole — JEP2022 « Parole, Geste, Musique : des unités à leur organisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de la Communication Parlée, Jun 2022, Île de Noirmoutier, France. pp.307--315, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726999v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating speakers using perceptual clustering interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker Individuality in Phonetics and Speech Sciences: Speech Technology and Forensic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Zurich, Switzerland. pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160943v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La laryngophoniatrie du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Société Française d'ORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365266v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinctive features and articulatory gestures in Hadza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of African Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leiden University, 2021, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labialized consonants in Iraqw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Mous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of African Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leiden University, 2021, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation matters: Evaluating speaker identification tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phonetic study of Iraqw ejectives consonants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Mous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of African Linguistics (WOCAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’intelligibilité, mots ou pseudo-mots ? Comparaison entre deux groupes d’auditeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.543-551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798584v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’intelligibilité de patients avec traitement du cancer des cavités orales et pharyngales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.271-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798549v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have a Cake and Eat it Too: Assessing Discrimination Performance of an Intelligibility Index Obtained from a Reduced Sample Size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna K Marczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2020, Marseille, France. pp.1784-1788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des consonnes dans la dysarthrie parkinsonienne : effets du contexte phonémique, prosodique et lexical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Duez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.172-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798533v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Interpreting Deep Learning Models to Understand Loss of Speech Intelligibility in Speech Disorders — Step 1: CNN Model-Based Phone Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai, China. pp.2522-2526, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2020-2239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Compare Automatically Two Phonological Strings: Application to Intelligibility Measurement in the Case of Atypical Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2020, Marseille, France. pp.1682-1687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482615v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence de l'utilisation de non mots pour évaluer l'intelligibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgique. pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'analyse aérodynamique de la nasalité en français: des variétés régionales aux variations cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Cesari-Lietard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité et corrélations entre la sévérité globale, la raucité et le souffle dans une tâche de perception de voix dysphoniques: quelques aspects cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jarzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Smithson Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Révis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Phoniatrie et Laryngologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are English vowels less distinctive than French ones? A measurement of vowel dispersion in different speech contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mots ou pseudo-mots ? Quel impact sur l'évaluation perceptive de l'intelligibilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de Phonétique Clinique ( JPC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de phonétique de l’Université de Mons - Institut de Recherche en Sciences et Technologies du Langage de l’UMONS, May 2019, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Consensus et lésions bénignes des cordes vocales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bogdanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Phoniatrie et Laryngologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic speech recognition in Laryngology & Phoniatrics practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of European ORL-HNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic-phonetic decoding for speech intelligibility evaluation in the context of Head and Neck Cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Melbourne, Australia. pp.3051-3055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques des consonnes dans la parole parkinsonienne : une étude perceptive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Duez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la distinctivité du système vocalique des locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix-en-Provence, France. pp.469-477, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/jep.2018-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradations mélodiques chez les Parkinsoniens : Incidence de la maladie de Parkinson sur les variations de la pression intra-orale et la déclinaison de la fréquence fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la société française de phoniatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la compréhensibilité et conservation des fonctions prosodiques en perception de la parole de patients post traitement de cancers de la cavité buccale et du pharynx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nocaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp.196-204, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/jep.2018-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix du locuteur parkinsonien : plus grave ou plus aigüe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Azulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la société française de phoniatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tout ça c'est abstrait » : Comment le degré d'abstraction d'un mot expliqué affecte-t-il la parole multimodale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gale Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix-en-Provence, France. pp.329-337, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/jep.2018-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcinologic Speech Severity Index Project: A Database of Speech Disorder Productions to Assess Quality of Life Related to Speech After Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Language Resources and Evaluation Conference (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.L18-1673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Evaluation of Speech Intelligibility Based on i-vectors in the Context of Head and Neck Cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India. pp.2943-2947, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2018-1266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mesure d'intelligibilité par décodage acoustico-phonétique de pseudo-mots dans le cas de parole atypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPL, 2018, Aix-en-Provence, France. pp.285-293, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/jep.2018-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770161v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation automatique de l'intelligibilité de la parole dans le contexte de cancers de la tête et du cou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix-en-Provence, France. pp.187-195, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/jep.2018-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice and speech perception. Human vs automatic. How to build clinical tools ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Congress of Union of The European Phoniatricians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du décodage acoustico-phonétique pour mesurer l'intelligibilité de locuteurs atteints de troubles de production de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélations entre évaluation perceptive et mesures instrumentales de la dysphonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la maladie de Parkinson et de la stimulation subthalamique sur l'intensité des consonnes en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Duez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse perceptive des voix dysphoniques. Influences et corrélations entre les dimensions G, R et B de l'échelle d'Hirano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jarzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Smithson Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Révis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences et recommandations pour la gestion de corpus de parole pathologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus oraux, corpus écrits : pratiques croisées </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Phonological Status of the French Initial Accent and its Role in Semantic Processing: An Event-Related Potentials Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Te Rietmolen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane El Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.2436 - 2440, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2017-934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tests perceptifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nocaudie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etudes "Intelligibilité de la parole"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïve listeners' perception of prominence and boundary in French spontaneous speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels tests d'intelligibilité pour évaluer les troubles de production de la parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France. pp.589-596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TYPALOC Corpus: A Collection of Various Dysarthric Speech Recordings in Read and Spontaneous Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portoroz, Slovenia. p 4658-4665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Tremor in the Voices of Speakers with Parkinson's Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brückl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Natural Language and Speech Processing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation en français du test d'intelligibilité de la version révisée du « Frenchay Dysarthria Assessment » (FDA-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinto Serge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocal tremor analysis via AM-FM decomposition of empirical modes of the glottal cycle length time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Skodda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Conference of the International Speech Communication Association (Interspeech 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic distinctive features in dyslexic children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Mendonca-Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIWDF, II World Dyslexia Forum 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working memory impairments in Multiple Sclerosis: effects on stress clash resolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Wims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminair of Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cologne, Germany. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation en français du test d'intelligibilité de la version révisée du « Frenchay Dysarthria Assessment » (FDA-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinto Serge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Phoniatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic abilities and dyslexic Children: Multidimensional fluency scale for oral reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Mendonca-Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Correa-Eleste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIWDF, II World Dyslexia Forum 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations phonologiques suprasegmentales et dyslexie développementale phonologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Mendonca-Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 4èmes Journées de Phonétique Clinique 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Strasbourg, France. pp.197-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic strategies during voice imitation by a professional impersonator : how to switch from one target to another ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Révis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43th syposium of the voice foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Philadephia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyslexie : La pause, indice d'un déficit en narration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Mendonca-Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de pausologie, le point sur la pause</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation de la phonation parkinsonienne : contraintes physiologiques et linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grigoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading and narration in French dyslexic children, pause pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Mendonca-Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIWDF, II World Dyslexia Forum 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interférence perceptive entre accent régional et troubles de la voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Roquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l'accent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Mondiale de la Voix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation instrumentale de la dysphonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAROLPATHOS : Evaluation acoustique et auditive du signal de parole de locuteurs francophones en situation de handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise et apprentissage du jugement perceptif de la sévérité d'une dysphonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Wengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Révis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perception of fluency in the reading aloud of dyslexic children and regular readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Mendonça Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Correa Celeste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th World Congress of the IALP - International Association of Logopedics and Phoniatrics 29</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la L-dopa et des styles de parole sur la F0 du locuteur parkinsonien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grigoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delooze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Phoniatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodie et lecture : particularités temporelles et mélodiques de l'enfant dyslexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Mendonca-Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des styles de parole et du traitement dopaminergique sur la F0 du locuteur parkinsonien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grigoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delooze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual interference between regional accent and voice/speech disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Roquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013 14thAnnual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2138-2142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation instrumentale de la dysphonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens de médecine physique et de réadaptation 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'accent régional dans la perception des troubles de la voix et de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Roquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Phoniatrie 68</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic variations in Parkinson's disease: tools and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Parkinson's Disease and Movement Disorders 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dublin, Ireland. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture et Prosodie chez l'enfant dyslexique, le cas des pauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Mendonca-Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic analysis of the prosodic variations in Parkinsonian read and semi-spontaneous speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 6th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Shanghai, China. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la connaissance de l'état du locuteur nous fait entendre sa voix autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Merienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012 : 19ème conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.843-850</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where Dyslexics Look First in a Stimulus: The Influence of Visual and Linguistic Factors on Saccade Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Pynte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Eye movements 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Marseille, France. pp.53-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parkinson's disease dysphonia: results from 273 patients of the Aix-en-Provence Parkisonian speech database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Disorder Society 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toronto, Canada. pp.351-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particularités prosodiques en lecture et en parole spontanée chez l'enfant dyslexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Mendonca-Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Voice Assessment : devices and techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan-European Voice Conference (PEVOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the perception of voice quality language-dependant? A comparison of French and Italian listeners and dysphonic speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Weisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Baracca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Cantarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2011 12th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Firenze, Italy. pp.525-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual and Linguistic Determinants of the Eyes' Initial Fixation Position in Reading Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Pynte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Eye Movements - ECEM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Marseille, France. pp.244-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude translinguistique de la perception de la dysphonie : test croisé franco-italien. Mise en évidence d'adaptation perception/production de la parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Weisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Baracca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Canterella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dysprosodie dans les pathologies neurologiques: état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par bandes de fréquences pour la détection des zones de « déviance » dans la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugement perceptif de la sévérité d'une dysphonie : quels sont les bénéfices d'un apprentissage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bokanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Rouaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconisations pour la conservation et l'exploitation de données collectées pour l'étude des troubles de la voix et de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du contexte d'écoute dans la perception de la dysphonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Merienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where dyslexics look first in a stimulus: The influence of visual and linguistic factors on saccade computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Pynte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Eye Movements - ECEM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Marseille, France. pp.53-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic aspects of reading in students with dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Mendonça Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Capellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of the International Association of Logopedics and Phoniatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences et recommandations pour la structuration des données sonores, physiologiques et cliniques dans le cas de dysfonctionnements de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude translinguistique de la perception de la dysphonie : test croisé franco-italien. Mise en évidence d'adaptation perception/production de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Weisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Baracca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Cantarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Phoniatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an acoustic-phonetic characterization of dysarthric speech in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Language Resources, Technologies and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valletta, Malta. pp.2831-2838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation perceptive en aveugle de la dysphonie : une nécessité ? Mise en évidence des processus top-down et de la capture attentionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Merienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Phoniatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparametric speech assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Basal Ganglia Speech Disorders Deep &amp; Brain Stimulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for an acoustic- phonetic description of dysarthria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium Basal Ganglia Speech Disorders &amp; Deep Brain Stimulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice range profile of subglottal pressure in singing: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Amy de La Bretèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAS 5 - 5th International Conference on Physiology and Acoustics of Singing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on apprendre à évaluer perceptivement la sévérité d'une dysphonie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bokanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Rouaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Phoniatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la voix chuchotée : pression sous-glottique réelle et analyse posturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Assaiante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Amy de La Bretèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-dopa and STN stimulation effects on pneumophonic coordination in Parkinsonian dysarthria: intra-oral pressure measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Purson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Parkinson's Disease and Movement Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Movement Disorder Society's, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les explorations instrumentales de la voix et de la parole : de la recherche aux applications cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'ouverture à la phonétique clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAISON INTERUNIVERSITAIRE DES SCIENCES DE L’HOMME D’ALSACE, 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysphonia assessment using automatic classification system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Révis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annual Symposium of the Voice Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Philadelphia, United States. pp.3142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the unvoiced consonants relevant for dysphonia phenomenon observation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Voice Function Assessment International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Madrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence des consonnes sourdes pour l'observation des phénomènes liés à la dysphonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Aix-en-Provence, France. p 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la L-dopa et de la stimulation du noyau subthalamique sur la coordination pneumophonique dans la dysarthrie parkinsonienne: mesures de la pression intra-orale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Moustapha Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Purson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetic labeling of dysphonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Revis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Symposium of the Voice Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Philadelphia, United States. pp.3145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche linguistique pour l'évaluation perceptive des dysphonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bokanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Aix-en-Provence, France. p 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonation in a straw. Experimental in vivo measurement of subglottic pressure with EVA@ device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Amy de La Bretèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Akl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Leuchter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Symposium of the Voice Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Philadelphia, United States. pp.3181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description phonético-acoustique de la parole dysarthrique: le projet DesPho-APaDy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Aix en Provence, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation au LPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Science et Société » : Les Sciences Humaines et Sociales, moteur de l'innovation pour la société </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysphonic Voices and the 0-3000Hz Frequency Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual Conference of the International Speech Communication Association (Interspeech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Brisbane, Australia. p 2214-2217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary approaches for voice disorder assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Internacional de Fonetica e Fonologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Niteroi, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Phonétique dans le Domaine Fréquentiel pour la Classification des Voix Dysphoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.221-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives de quinze ans d'évaluation vocale par méthodes instrumentales et perceptives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Révis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.309-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary approaches for voice disorder assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Antwerp, Belgium. pp.1194-1197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Pathological Voices (Dysphonia) in the frequency space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Révis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.1993-1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Study for the Characterization of the Dysphonic Voices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium. pp.1198-1201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives de quinze ans d'activités en évaluation vocale par méthodes perceptives et instrumentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Révis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Fréquentielle pour la Caractérisation des Voix Dysphoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-Based Analysis for the Characterization of the Dysphonic Voices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan-European Voice Conference (PEVOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse posturale 3D de l'effort vocal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Assaiante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique et infomations pertinentes pour la caractérisation des voix pathologiques (dysphonies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Azzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetic labeling of dysphonia: a new perspective in perceptual voice analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Révis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference Advances in Quantitative Laryngology, Voice and Speech Research (AQL 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Groningue, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler sous l'eau avec un embout de détendeur ? Etude articulatoire et perceptive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Locco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.379-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le son numérique : apport pour les appareils auditifs et une meilleure compréhension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies au service des devenus sourds et des malentendants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BUCODES, 2006, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Automatic Speaker Recognition techniques to pathological voice assessment (dysphonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Azzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lisboa, France. pp.149-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gémellité et reconnaissance automatique du locuteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scheffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Fez, France. pp.445-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the acoustic and aerodynamic constraints of a pneumotachograph for speech and voice studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Voice Physiology and Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Méditerranée, 2004, Marseille, France. pp.55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la parole et IRM : réalisation, évaluation et validation d'un système permettant une stimulation sonore de qualité en cours de séquence IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Frenck-Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Fès, Maroc. pp.241-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joysticks USB:une interface simple d’entrée-commande sur PC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Électroniciens du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodia : Auto-aprentissage de la prosodie anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Herry-Benit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukihiro Nishinuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.113-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERCEVAL: a Computer-Driven System for Experimentation on Auditory and Visual Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Barcelona, Spain. pp.1421-1424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques de la dynamique d'un Pneumotachographe pour l'étude de la production de la parole : aspects acoustiques et aérodynamique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Nancy, France. pp.337-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation objective de la dysprosodie des pathologies neurologiques : critères de différentiation diagnostique et suivi longitudinal des prises en charge thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Aussois, France. pp.441-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement du rapport parole-bruit dans les audioprothèses numériques : analyse sonagraphique comparative sur logiciel Phonedit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Beraha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Audioprothésistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multisensor data acquisition and processing system for speech production investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Galindo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, San Francisco, United States. pp.2251-2254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah a atterri au Sahara ou la durée vocalique comme indice pour distinguer deux voyelles identiques consécutives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Acoustique (SFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Marseille, France. pp.341-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of speech conditions and gas mixture on the intelligibility of diver's speech as assessed under real diving conditions at 50 and 100 meters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Melliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Underwater Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Heraklion, Greece. pp.765-770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel distributed processes for speaker independent acoustic- phonetic decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Stockholm, Sweden. pp.272-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A knowledge-based model for speaker independent acoustic-phonetic decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurospeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Madrid, France. pp.807-810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance globale et analytique dans SYMULDEPHO, un SYstème MULti-locuteurs de DEcodage acoustico-PHOnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Reconnaissance automatique de la parole"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIN/INRIA, 1994, Nancy, France. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un test de compréhensibilité de patients atteints de troubles de la production de la parole par le biais d'une tâche de vérification de phrases (SVT) associées à des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Beladjimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Sète, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité de la reconnaissance automatique de phonèmes sur une tâche de production de pseudo-mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Leiçarrague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of automatic phoneme recognition on a pseudoword production task after oral or oropharyngeal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Leiçarrague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALP 2025 33rd World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, San Giljan, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of age, disease, and L-dopa on estimated subglottic pressure in parkinsonian dysarthria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ponchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Speech Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme traitement de Parole Atypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evènement Kick-off de l'Institut Carnot Cognition 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris Saclay, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction du déficit d’intelligibilité chez des patients traités pour un cancer de la cavité buccale ou de l’oropharynx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AFCP - Journée de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’identité segmentale des sons et la prosodie modulent-elles les caractéristiques des gouttelettes expirées dans la production de la parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Phonétique Clinique (JPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la réalisation acoustique des voyelles Cancers ORL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AFCP - Journée de phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet de l'âge sur les variations de la pression sousglottique estimée chez les sujets parkinsoniens et sains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ponchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technique belcantiste (SSP, souffle, son, prononciation) au service d’un entraînement de la voix projetée pour les enseignants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deveze Jean-Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème journées de phonétique clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyslexic readers and saccade computation: effects of reading exposure and visuo-perceptual constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCoP Conférence XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Budapest, Hungary. ESCOP, pp.108-109, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pedunculopontine nucleus area stimulation on speech production in Parkinson's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Ferraye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fraix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress of Parkinson's Disease and Movement Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Buenos-Aires, Argentina. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laryngeal resistance as a marker of altered aerodynamic mechanism in parkinsonian dysarthria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Parkinson's Disease and Movement Disorders </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Buenos-Aires, Argentina. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sons des langues de la vallée du Rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Karani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Renaud Boisserie; Sandrine Prat; Christel Tiberi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Rift Africain à la confluence des temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cherche-Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.150-151, 2023, 9782749178141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier le langage oral : les différents types de données recueillies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clara Solier, Lucille Soulier, Nour Ezzedine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction aux statistiques en sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.7-36, 2023, 978-2-10-085264-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquence du signal sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Giovanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix : anatomie, physiologie et explorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, deboeck supérieur, pp.117-125, 2021, 978-2-807-32492-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mesures de débit d'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Giovanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix : anatomie, physiologie et explorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, deboeck supérieur, pp.159-171, 2021, 978-2-807-32492-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe de l'analyse spectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Giovanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix : anatomie, physiologie et explorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, deboeck supérieur, pp.134-144, 2021, 978-2-807-32492-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amplitude du signal sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Giovanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix : anatomie, physiologie et explorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck supérieur, pp.107-116, 2021, 978-2-807-32492-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mesures de pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Giovanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix : anatomie, physiologie et explorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, deboeck supérieur, pp.172-179, 2021, 978-2-807-32492-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quoi sert l'analyse cepstrale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Giovanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix : anatomie, physiologie et explorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, deboeck supérieur, pp.153-158, 2021, 978-2-807-32492-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mesures d'instabilité du signal vocal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Giovanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix : anatomie, physiologie et explorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, deboeck supérieur, pp.126-133, 2021, 978-2-807-32492-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mesures de signal sur bruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Giovanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix : anatomie, physiologie et explorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, deboeck supérieur, pp.145-152, 2021, 978-2-807-32492-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que le signal vocal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Giovanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix : anatomie, physiologie et explorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck supérieur, pp.101-106, 2021, 978-2-807-32492-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Processing of Aerodynamic Parameters in Parkinsonian Dysarthria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ponchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatic Assessment of Parkinosnian Speech. Ed. Springer Nature Switzerland AG. Communications in Computer and Information Science (CCIS) Series, Vol 1295.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.60-76, 2020, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-65654-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escala multidimensionalde fluencia em leitura: Avaliçao perceptive da leitura em escolares com e sem dislexia do desenvovimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Mendonca-Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Correa-Celeste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mousinho, R; Alves, L M; Capellini, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dislexia: novos temas, novas perspectivas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wak, pp.151-164, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse prosodique et mélodique des présentations assistées par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Robieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Di Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Sock And B. Vaxelaire And C. Fauth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix et la parole perturbées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIPA, pp.293-307, 2013, Recherches en Parole, 978-2-930200-30-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan instrumental de la dysphonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Garrel And B. Amy de la Bretèque And V. Brun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix parlée et la voix chantée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Médical, pp.69-104, 2012, Echanges en réadaptation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of Aerodynamic Evaluation in Parkinsonian Dysarthria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Moustapha Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Drame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dushanova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics and Rehabilitation of Parkinson's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.207-224, 2011, 978-953-307-791-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional neuroimaging of speech production in Parkinson's disease: towards a better understanding of dysarthria physiopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fuchs S; Loevenbruck H; Pape D, Perrier P </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Some aspects of speech and the brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Verlag, p 115-140, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonance sonore et cavités supralaryngées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auzou P.; Rolland V.; Pinto S. ; Ozsancak C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dysarthries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solal, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du conduit vocal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auzou P.; Rolland V.; Pinto S. ; Ozsancak C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dysarthries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solal, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auzou P.; Rolland V.; Pinto S. ; Ozsancak C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dysarthries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solal, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'onde sonore : réalités physiques et perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auzou P.; Rolland V.; Pinto S. ; Ozsancak C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dysarthries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solal, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche technique PHONEDIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuya Watanabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numéro spécial TIPA : Panorama des recherches au Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.5713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche technique EVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numéro spécial TIPA : Panorama des recherches au Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.5675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche technique PERCEVAL-LANCELOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numéro spécial TIPA: Panorama des recherches au Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.5705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole ne manque pas d’air : étude de l’aérodynamique de la parole du laboratoire au terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment étudie-t-on la voix et la parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements de la parole : de l'articulation à la gestuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Invasive Exploration of Pharyngo-Laryngeal Functions for a Comprehensive Assessment of Swallowing: A Sensor Selection Procedure from scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence National de la Recherche (ANR). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final SCAPHONE–2005-04 : communication parlée sous-marine à l’aide d’embouts de plongée (mesures de pression, test d’intelligibilité, mesures d’électropalatographie, mesures de force)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Locco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Laboratoire Parole et Langage – Université d’Aix-Marseille. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achile : un dispositif de décodage acoustico-phonétique et d'identification lexicale indépendant du locuteur à partir de modules mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université d'Aix Marseille, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01663493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId602"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:84.375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Ghio </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain-ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7302-0799</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133448975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mes Coordonnées </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation initiale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997 : Doctorat en Sciences - Spécialité : traitement du signal</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992 : D.E.A. de phonétique expérimentale, fonctionnelle et appliquée</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991 : Ingénieur de l'Ecole Nationale Supérieure de Physique de Marseille transformée depuis 2006 en </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Centrale Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001- : Ingénieur de recherche CNRS au </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Parole et Langage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> à Aix-en-Provence</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996-2001 : Ingénieur de recherche dans la Sté </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SQLab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, une SARL d'instrumentation scientifique et médicale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995-1996 : Ingénieur de recherche dans la Sté SOREMED (génie biomédical)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993-1994 : Scientifique du contingent dans l'évaluation de l'intelligibilité de la parole en plongée profonde</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Printemps 1991: Commande vocale d'appareils &amp;quot;grand-public&amp;quot; (Service R&D domotique, Thomson Multimédia)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Automne 1990: Vérification du locuteur en temps réel sur </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">transputers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dept. Speech Processing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Swansea University, UK)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Distinctions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cristal du CNRS pour l'INSHS en 2013</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En savoir plus...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dysfonctionnements de la voix et de la parole (dysphonie et dysarthrie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mécanismes de production et de perception de la parole</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etude des variations régionales notamment de l'accent méridional</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etude des systèmes sonores des langues de la vallée du Rift</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etude du langage sifflé dans la vallée d'Ossau</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement, encadrement, formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je donne des cours essentiellement à l'Université d'Aix-Marseille et j'encadre des étudiants en linguistiques, informatique, orthophonie...</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour plus de détails, suivre ce lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dossier de presse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episode 100 La voix : de la criminalistique aux langues à clics </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">-  Alain Ghio, ingénieur de recherche au CNRS, décrypte la voix à la croisée de la science, de la culture et de l’identité, 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carnet Hypothèses </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique de terrain dans la vallée du Rift</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> , 2024 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le secret des langues à clics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Journal du CNRS, 2020 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection de phonétique expérimentale, toute une histoire !</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, lettre d'AMU, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reportage France 3 &amp;quot;avec ou sans accent&amp;quot; (2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix humaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, reportage radio JAP, 2015</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix Cristal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, lettre d'AMU, 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix qui déraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, émission TV LCM &amp;quot;C la santé&amp;quot;, 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ingénieur-chercheur du CNRS récompensé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, la Provence, 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écoute des voix pathologiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, la Voix et ses troubles, Cerveau et psycho, 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoom sur le laboratoire parole et langage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, orthomagazine, 2011</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scientifiques décryptent les secrets du langage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, les echos, 2011</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole au banc d'essai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Le monde, 2011</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la parole, c'est comme le langage: ça se soigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Humanité dimanche, 2011</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du geste à la parole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, le journal du CNRS, 2009</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Outils développés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le système d’Evaluation Vocale Assistée </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVA </w:t></w:r></w:hyperlink><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Consulter la liste des publications impliquant le dispositif EVA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonedit Signaix </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, logiciel d'analyse multiparamétrique de la parole</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERCEVAL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, dispositif informatisé de test de perception auditive et visuelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSODIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, logiciel d'aide à l'apprentissage de la prosodie de l'anglais</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EMAA (Eye Movement Acquisition and Analysis) pour les données </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyelink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPL tools</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, utilitaires pour la conversion de fichiers, le diagnostic d'installation audio, la présentation de corpus...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Base de données de parole pathologique : </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPEEDI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Speech Disorders Database)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre ce lien...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2026 : projet Carnot AMULETE :  Acquisition MULticanal pour l’ÉTudE de la production de la parole</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 :</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet ECO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> shiular d’Aas, forme sifflée de l’occitan béarnais</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 :  projet PHRIP PAP : Efficacité du port d’une prothèse d’augmentation palatine associée à une rééducation orthophonique sur les séquelles fonctionnelles de communication après une glossectomie totale ou partielle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 :  projet ANR OLINPIC : Restaurer la parole perturbée pour améliorer l’intelligibilité, la compréhensibilité et la communication</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 : </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet SocioBags</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : macro- et micro-variation dans les systèmes de genre grammaticaux bantous et leurs corrélats sociolinguistiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 : projet CNPq Brésil : accueil de Marcus Martins, post doctorant sur l'étude translinguistique de de la dysprosodie parkinsonienne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 : </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet COSYSORI</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : contacts dans les systèmes sonores des langues de la vallée du Rift</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021: projet ANR PhLEs-NID ; Dispositif non invasif évaluant l’éfficacité pharyngo-laryngée (V. Woisard, Toulouse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 : </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet Carnot PATY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; Plateforme de traitement de parole atypique (J. Farinas, IRIT)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : projet </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CELAVIE </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">: créativité, Empathie et apprentissage des Langues Vivantes à l’Ecole en classe ordinaire(S. Eschenauer)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet SYSORI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : systèmes sonores des langues de la vallée du Rift ; GDR Grand Rift Africain </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR RA-Covid Speed Vel </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">; analyse de la vitesse et direction des goutelettes émises durant la parole (A. Giovanni)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHRIP DAPADAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; Validité d’une tâche de Décodage Acoustico-Phonétique Automatisée sur les Déficits</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Anatomo-Fonctionnels dans l’Évaluation paramédicale des troubles de la parole des patients traités pour un cancer de la cavité buccale ou de l’oropharynx (M. Balaguer, Toulouse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 - </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR RUGBI</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">: Recherche d’unités linguistiques pertinentes pour améliorer la mesure de l’intelligibilité de la parole altérée par des troubles de production pathologique (J. Farinas, IRIT) </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 - </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR VoxCrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Comparaison de voix appliquée au domaine criminalistique (JF. Bonastre, LIA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 - ANR RAPP : Représentation et Planification de la Prosodie (C. Petrone)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 - Inst. Nat. du Cancer - C2SI : Carcinologic Speech Severity Index Mesure de l’impact des traitements des cancers de la cavité buccale et du pharynx sur la production de la parole par l’Indice de sévérité des troubles de la production de la parole (V. Woisard, Toulouse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 - IRCOM Speedi-db : speech disorders database</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : ANR Phoniacog : Rôle de l'accentuation initiale dans la structuration prosodique en français - de la phonologie au traitement de la parole (C. Astésano PI, R. Bertrand)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : ANR DYSTAC-MAP : Etude neurocognitive de l’apprentissage procédural et de la mémoire procédurale dans la Dyslexie et le Trouble de l’Acquisition de la Coordination (M. Jover, S. Ducrot)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 - ANR TYPALOC : Variations normales et anormales de la parole: TYPologie, Adaptation, LOCalisation (C. Meunier)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 - ANR DESPHO-APADY : Description acoustico-Phonétique de la parole Dysarthrique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 - ADIVA : Elaboration d'une batterie informatisée d'évaluation-diagnostic des déficits visuels attentionnels (S. Ducrot, Subvention de la Région PACA et du Conseil Général 13)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 - COST Action 2103 : Advanced Voice Function Assessment</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 - CAPES COFECUB : Organisation sonore comparée du français et du portugais brésilien : applications dans le domaine de la santé (D. Hirst, C. Reis)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 - SCAPHONE : Etude de l’appareillage de communication sous-marine Scaphone-octopus (contrat de prestation Sté Amphicom)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 - PHRC : Analyse objective de la dysprosodie et de la dysarthrie parkinsoniennes : évaluation des effets de leur prise en charge médicamenteuse (L-DOPA), chirurgicale (stimulation sous-thalamique) et rééducative (F. Viallet)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Administration et animation de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'Association Francophone de la Communication Parlée (</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFCP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l 'International Speech Communication Association (</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisateur des </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3ièmes Journées de Phonetique Clinique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> , </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">32ièmes Journées d'Etudes sur la Parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité Scientifique et du Comité d'Organisation de </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JEP 2018</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JEP-TALN 2004 (Fès)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3ièmes Journées de Phonétique Clinique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2nd International symposium on Basal Glanglia Speech Disorders & Deep Brain Stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relecteur pour la revue </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Applied Signal Processing </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical Otolaryngology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre ou président de jury pour le recrutement d'ingénieurs de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien vers liste chronologique...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Droplet Emission During Speech Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59, pp.1925-1953. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-024-09789-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385770v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the effects of continuous pitch and speech tempo modifications on perceptual speaker verification performance by familiar and unfamiliar listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 165, pp.103145. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2024.103145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and Correlations Between Overall Severity, Roughness and Breathiness in the Perception of Dysphonic Voices: Investigating Cognitive Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Revis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Smithson-Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jarzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Voice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (1), pp.136-143. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvoice.2021.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of a Randomized Clinical Trial of Speech after Early Neurostimulation in Parkinson's Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelheid Nebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maillochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (2), pp.212-222. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mds.29282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the effects of task design on unfamiliar Francophone listener and automatic speaker identification performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-023-15391-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subthalamic Nucleus Stimulation is Efficient over the Time in Parkinson's Disease: A Clinical Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Moustapha Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Marianne Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Ka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeïnabou Marone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Saloum Coly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives in Neurology &amp; Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33552/ANN.2023.14.000834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Forum Theatre Corpus for Discrimination Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pergandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sainton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2023.1081586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans de recherche en phonétique clinique au LPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.5854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of an intelligibility test based on acoustic-phonetic decoding of pseudo-words: overall results from patients with cancer of the oral cavity and the oropharynx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Marczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Phoniatrica et Logopaedica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74 (3), pp.209-222. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000519427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlates of vowel clarity in the spectrotemporal modulation domain: Application to speech impairment evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Marczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152 (5), pp.2675-2691. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0015024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing linguistic materials for feature-based intelligibility assessment in speech impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna K Marczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (1), pp.42-53. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13428-021-01610-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of an automatic score for the evaluation of speech disorders among patients treated for a cancer of the oral cavity or the oropharynx: The Carcinologic Speech Severity Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Head &amp; Neck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (1), pp.71-88. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hed.26903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du recueil à l’exploitation des corpus de parole « pathologique » : comment accéder à la variation physiopathologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.5677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan clinique de la phonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Mattei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emc Oto Rhino Laryngologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (3), pp.20-750-B-10. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0246-0351(20)90213-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic features of Hadza clicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150 (4), pp.A68-A68. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0007649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling language: How future language teachers adapt their gestures to their interlocutor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gale Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (1), pp.30-62. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/gest.19031.tel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2SI corpus: a database of speech disorder productions to assess intelligibility and quality of life in head and neck cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (1), pp.173-190. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-020-09496-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of linguistic context on the perception of consonants in Parkinsonian Read French speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Duez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (10), pp.926-944. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699206.2020.1839969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French adaptation of the “Frenchay Dysarthria Assessment 2” speech intelligibility test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (2), pp.111-116. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anorl.2019.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Development of a Speech Intelligibility Test Based on Pseudowords in French: Why and How?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (7), pp.2070-2083. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1044/2020_JSLHR-19-00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of cognitive impairment on prosodic parameters of speech production planning in Multiple Sclerosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delooze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Renié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnian Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13: 22-45, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jnp.12127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01529435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Tremor in the Voices of Speakers with Parkinson’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brückl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 128, pp.47 - 54. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2018.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Look and listen! The online processing of Korean case by native and non-native speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Frenck-Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seung Kyung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeree Choo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Herschensohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (3), pp.385-404. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2018.1549332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the perception of dysphonia severity language-dependent? A comparison of French and Italian voice assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Cantarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Weisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logopedics Phoniatrics Vocology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (1), pp.36-43. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/14015439.2013.837503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Evaluation of Dysphonic Voices: Can a Training Protocol Lead to the Development of Perceptual Categories?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Wengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Revis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Voice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (3), pp.304-311. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvoice.2014.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les anomalies de la fréquence fondamentale chez le locuteur Parkinsonien : contraste entre les effets respectifs de l'hypodopaminergie dûe à la maladie de Parkinson et de l'apport thérapeutique par L-Dopa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grigoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 135 (2), pp.63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions expérimentales à l'élaboration d'un protocole robuste d'évaluation perceptive des troubles de la voix et de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Revis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue PAROLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.85-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodie et lecture : particularités temporelles et mélodiques de l'enfant dyslexique en lecture et en narration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 135 (2), pp.71-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of the pedunculopontine nucleus area in Parkinson's disease: effects on speech and intelligibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Ferraye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fraix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 137, pp.2759-2772. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awu209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analise das medidas aerodinamicas no portugues brasileiro por meio do método multipamaétrico de avaliação vocal objetiva assistida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Vitor de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Silveira de Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Preisser Godoy E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista CEFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Revista CEFAC, 15 (1), pp.119-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan instrumental de la dysphonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation orthophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 254, pp.9-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-Down Mechanisms in Dysphonia Perception: The Need for Blind Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Révis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Merienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Voice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (4), pp.481-485. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvoice.2013.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual and Linguistic Determinants of the Eyes' Initial Fixation Position in Reading Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Pynte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 142 (3), pp.298. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2013.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intelligibilité à la compréhensibilité de la parole, quelles mesures en pratique clinique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Duez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134 (1), pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences sociales de la dysphonie. Conception et validation d'un questionnaire et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Révis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Robieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134 (1), pp.35-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage sound, physiological and clinical data of 2500 dysphonic and dysarthric speakers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (5), pp.664-679. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2011.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of phonetic context on the dysphonic event: contribution of new methodologies for the analysis of pathological voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Revis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 133 (1), pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques prosodiques des présentations assistées par ordinateur : une étude préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Robieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Révis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 133 (1), pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroglottography of speakers of Brazilian Portuguese through Objective Multiparameter Vocal Assessment (EVA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Silveira de Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Vitor De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Preisser Godoy E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journal of Otorhinolaryngology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (4), pp.29-34. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S1808-86942012000400007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pneumophonic coordination impairments in parkinsonian dysarthria: importance of aerodynamic parameters measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourtalla Kâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">West African Journal of Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (2), pp.129-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point et évaluation d'un protocole d'apprentissage de jugement perceptif de la sévérité de dysphonies sur de la parole naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Rouaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bokanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 132 (1), pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du contexte d'écoute dans la perception des dysphonies : effets de la connaissance de l'état thérapeutique du patient sur le jugement de sa qualité vocale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Merienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 132 (1), pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination between Posture and Phonation in Vocal Effort Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vaugoyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Phoniatrica et Logopaedica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62 (4), pp.195 - 202. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000314264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes expérimentales préliminaires de la voix chuchotée: pression sous-glottique et étude posturale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vaugoyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Amy de La Bretèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 131 (1), pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’accélération artificielle du signal de parole sur la perception des dysarthries cérébelleuses: à propos de deux cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard-Bassols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Duez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Phoniatrica et Logopaedica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62 (4), pp.185 - 194. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000314263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dysarthrie au cours de la maladie de Parkinson. Histoire naturelle de ses composantes : dysphonie, dysprosodie et dysarthrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 166 (10), pp.800 - 810. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2010.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye-Movement Patterns of Readers With Down Syndrome During Sentence-Processing: An Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Frenck-Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Zardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal on Intellectual and Developmental Disabilities </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (3), pp.193 - 206. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1352/1944-7558-115.3.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-and-Forth Methodology for Objective Voice Quality Assessment: From/to Expert Knowledge to/from Automatic Classification of Dysphonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Revis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (1), pp.13 - 13. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/982102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phoniatre face à l'évaluation instrumentale des dysphonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Révis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130 (1), pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la mesure de la pression intra-orale pour la compréhension des troubles de la coordination pneumophonique dans la dysarthrie parkinsonienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Purson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 165 (12), pp.1055 - 1061. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2009.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude posturale de sujets normaux en situation expérimentale d’effort vocal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vaugoyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130 (1), pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles du contrôle moteur de la parole : contribution de l'étude des dysarthries et dysphonies à la compréhension de la parole normale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (2), pp.45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches complémentaires pour l'évaluation des dysphonies : bilan méthodologique et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.33-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence du rôle de la proprioception laryngée dans le contrôle de la courbe mélodique lors de la production de parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Duflo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Ouaknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 128 (5), pp.297-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus de parole pathologique, état d'avancement et enjeux méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Purson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.109-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botulinum Toxin Injection and Airflow Stability in Spasmodic Dysphonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Cantarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Berlusconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Maraschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Barbieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otolaryngology - Head and Neck Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 134 (3), pp.419 - 423. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.otohns.2005.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERCEVAL: une station automatisée de tests de PERCeption et d'EVALuation auditive et visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cavé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22, pp.115-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la tussométrie dans les paralysies laryngées unilatérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Amy de La Bretèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 123 (5), pp.303-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computer-driven system for assessing speech quality and intelligibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Di Cristo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 84 (1), pp.157-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet PACOMUST, un corpus de PArole COntinue MUltiSTyle : objectifs et choix méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chafcouloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Di Cristo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 16, pp.9-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance analytique par règles dans SYMULDEPHO, un SYstème MULti-locuteurs de DEcodage acoustico-PHOnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 16, pp.77-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une station de test automatisée pour la mesure de l'intelligibilité et de la qualité de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Di Cristo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 16, pp.123-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (165)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des sources de parole sur la prise de décision des modèles pour l'évaluation des troubles de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation instrumentale de la dysarthrie hypokinétique chez les femmes : marqueurs vocaux aérodynamiques et acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ponchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage profond pour l’analyse de la parole pathologique : étude comparative entre modèles CNN et à base de transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.261-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring ASR-Based Wav2Vec2 for Automated Speech Disorder Assessment: Insights and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Spoken Language Technology Workshop (SLT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Macao, Macau SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Signal Vocal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Mondiale de la Voix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Phoniatrie &amp; Laryngologie, 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligibilité et compréhensibilité de la parole atypique pathologique : une source d’inspiration pour la didactique du FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sur la Didactique de la phonétique en FLE: réduire l’écart entre la théorie et la pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de FLE et SUL (AMU), 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing Phonetics in the Rift Valley : Sound Systems of Maasai, Iraqw and Hadza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Karani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Workshop on Resources for African Indigenous Languages @LREC-COLING-2024 (RAIL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LRA; ICCL, 2024, Torino, Italy. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans Les Pas de L’abbé, la saga instrumentale du LPL d’Aix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque anniversaire en hommage à l'abbé Rousselot : de la création au rayonnement de la phonétique expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Catholique de Paris, Laboratoire de Phonétique et de Phonologie, Société Linguistique de Paris, laboratoire CLESTHIA, 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la phonétique dans la vallée du Grand Rift Africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Di Garbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Karani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Cultures de l’oral :enjeux de la phonétique expérimentale de terrain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Neuropsycholinguistique, Département des Sciences du langage, Département de Lettres modernes, Cinéma et Occitan, 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Pathological Speech Quality Assessment with ASR-Powered Wav2Vec2 in Data-Scarce Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA and ICCL, May 2024, Torino, Italy. pp.6935--6944</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des liens acoustico-moteurs après cancer oral ou oropharyngé, via la réalisation d’un inventaire phonémique automatique des consonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Devoucoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence des pseudo-mots dans l’évaluation de l’intelligibilité : Effet du nombre ou du caractère non lexical ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.132-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acoustic Analysis of Fortis/Lenis features in Glides and Rhotics in Maasai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Karani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of African Linguistics 11th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Nairobi, Aug 2024, Nairobi, Kenya. pp.127-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la dysarthrie parkinsonienne en lecture par la mesure de la déviation phonologique perçue : effets de la sévérité et du traitement dopaminergique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Defais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Brevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Jayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.381-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic and Aerodynamic Features of Hadza Clicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harvey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Praha, Czech Republic. pp.3387-3391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure de l'intelligibilité en lecture par le biais de séquences délexicalisées chez des patients atteints de la maladie de Parkinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Brevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Jayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique (JPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of a Portable Kymograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Prague, Czech Republic. pp.2234-2238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumental and aerodynamic assessment of hypokinetic dysarthria in women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ponchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Alzheimer’s and Parkinson’s diseases and related neurological disorders (AD/PD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une interprétation, en terme d’altération de traits phonétiques, du niveau d’intelligibilité chez des patients atteints de cancer de la tête ou du cou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique (JPC), 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure de l'intelligibilité par le biais de séquences délexicalisées dans le cadre des troubles de la production de la parole : apport du projet RUGBI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Marczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Duez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Phoniatrie et de Laryngologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic features of Hadza clicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique, Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parole normée à la variation atypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Populaire (UPOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JP Brundu, 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’intelligibilité des segments vocaliques de patients traités pour un cancer des VADS et de locuteurs contrôles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFCP, Jun 2022, Noirmoutier, France. pp.298-306, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/jep.2022-32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonologie des voyelles nasales du français méridional à la lumière de l’aérophonométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Césari-Liétard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Journées d'Études sur la Parole -- JEP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France. pp.25-33, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction du degré d'altération de l'intelligibilité chez des patients traités pour un cancer de la cavité buccale ou de l'oropharynx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ièmes Journées d'Etude sur la Parole, JEP2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Jun 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Speed-Vel Project: a Corpus of Acoustic and Aerodynamic Data to Measure Droplets Emission During Speech Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference on Language Resources and Evaluation (LREC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Marseille, France. pp.1991-1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the Neuro-Concept Detector framework for the characterization of speech disorders: A comparative study including Dysarthria and Dysphonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2022-10631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation des représentations profondes des traits phonétiques via l'approche NCD -Neuro-based Concept Detector : Application aux troubles de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Journées d’Études sur la Parole — JEP2022 « Parole, Geste, Musique : des unités à leur organisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Interpreting Deep Learning Models to Understand Loss of Speech Intelligibility in Speech Disorders — Step 2: Contribution of the emergence of phonetic traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2022 - 2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Singapore, Singapore. pp.7387-7391, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9746198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic, aerodynamic and articulatory features of Maasai implosives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Karani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51 Colloquium on African Languages and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the effects of modified speech on perceptual speaker identification performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2022-463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse macroscopique des variations et modulations de F0 en lecture dans la maladie de Parkinson : données sur 320 locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Journées d’Études sur la Parole — JEP2022 « Parole, Geste, Musique : des unités à leur organisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de la Communication Parlée, Jun 2022, Île de Noirmoutier, France. pp.307--315, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726999v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating speakers using perceptual clustering interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker Individuality in Phonetics and Speech Sciences: Speech Technology and Forensic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Zurich, Switzerland. pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160943v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La laryngophoniatrie du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Société Française d'ORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365266v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labialized consonants in Iraqw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Mous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of African Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leiden University, 2021, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinctive features and articulatory gestures in Hadza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of African Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leiden University, 2021, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation matters: Evaluating speaker identification tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phonetic study of Iraqw ejectives consonants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Mous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of African Linguistics (WOCAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’intelligibilité, mots ou pseudo-mots ? Comparaison entre deux groupes d’auditeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.543-551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798584v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’intelligibilité de patients avec traitement du cancer des cavités orales et pharyngales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.271-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798549v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have a Cake and Eat it Too: Assessing Discrimination Performance of an Intelligibility Index Obtained from a Reduced Sample Size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna K Marczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2020, Marseille, France. pp.1784-1788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des consonnes dans la dysarthrie parkinsonienne : effets du contexte phonémique, prosodique et lexical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Duez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.172-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798533v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Interpreting Deep Learning Models to Understand Loss of Speech Intelligibility in Speech Disorders — Step 1: CNN Model-Based Phone Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai, China. pp.2522-2526, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2020-2239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Compare Automatically Two Phonological Strings: Application to Intelligibility Measurement in the Case of Atypical Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2020, Marseille, France. pp.1682-1687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482615v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence de l'utilisation de non mots pour évaluer l'intelligibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgique. pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité et corrélations entre la sévérité globale, la raucité et le souffle dans une tâche de perception de voix dysphoniques: quelques aspects cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jarzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Smithson Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Révis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Phoniatrie et Laryngologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are English vowels less distinctive than French ones? A measurement of vowel dispersion in different speech contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mots ou pseudo-mots ? Quel impact sur l'évaluation perceptive de l'intelligibilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de Phonétique Clinique ( JPC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de phonétique de l’Université de Mons - Institut de Recherche en Sciences et Technologies du Langage de l’UMONS, May 2019, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'analyse aérodynamique de la nasalité en français: des variétés régionales aux variations cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Cesari-Lietard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Consensus et lésions bénignes des cordes vocales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bogdanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Phoniatrie et Laryngologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic speech recognition in Laryngology & Phoniatrics practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of European ORL-HNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic-phonetic decoding for speech intelligibility evaluation in the context of Head and Neck Cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Melbourne, Australia. pp.3051-3055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques des consonnes dans la parole parkinsonienne : une étude perceptive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Duez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix du locuteur parkinsonien : plus grave ou plus aigüe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Azulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la société française de phoniatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tout ça c'est abstrait » : Comment le degré d'abstraction d'un mot expliqué affecte-t-il la parole multimodale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gale Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix-en-Provence, France. pp.329-337, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/jep.2018-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcinologic Speech Severity Index Project: A Database of Speech Disorder Productions to Assess Quality of Life Related to Speech After Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Language Resources and Evaluation Conference (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.L18-1673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la compréhensibilité et conservation des fonctions prosodiques en perception de la parole de patients post traitement de cancers de la cavité buccale et du pharynx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nocaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp.196-204, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/jep.2018-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradations mélodiques chez les Parkinsoniens : Incidence de la maladie de Parkinson sur les variations de la pression intra-orale et la déclinaison de la fréquence fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la société française de phoniatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la distinctivité du système vocalique des locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix-en-Provence, France. pp.469-477, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/jep.2018-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Evaluation of Speech Intelligibility Based on i-vectors in the Context of Head and Neck Cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India. pp.2943-2947, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2018-1266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation automatique de l'intelligibilité de la parole dans le contexte de cancers de la tête et du cou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix-en-Provence, France. pp.187-195, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/jep.2018-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mesure d'intelligibilité par décodage acoustico-phonétique de pseudo-mots dans le cas de parole atypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPL, 2018, Aix-en-Provence, France. pp.285-293, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/jep.2018-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770161v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice and speech perception. Human vs automatic. How to build clinical tools ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Congress of Union of The European Phoniatricians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du décodage acoustico-phonétique pour mesurer l'intelligibilité de locuteurs atteints de troubles de production de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélations entre évaluation perceptive et mesures instrumentales de la dysphonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la maladie de Parkinson et de la stimulation subthalamique sur l'intensité des consonnes en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Duez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences et recommandations pour la gestion de corpus de parole pathologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus oraux, corpus écrits : pratiques croisées </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Phonological Status of the French Initial Accent and its Role in Semantic Processing: An Event-Related Potentials Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Te Rietmolen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane El Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.2436 - 2440, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2017-934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tests perceptifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nocaudie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etudes "Intelligibilité de la parole"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse perceptive des voix dysphoniques. Influences et corrélations entre les dimensions G, R et B de l'échelle d'Hirano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jarzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Smithson Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Révis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïve listeners' perception of prominence and boundary in French spontaneous speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels tests d'intelligibilité pour évaluer les troubles de production de la parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France. pp.589-596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TYPALOC Corpus: A Collection of Various Dysarthric Speech Recordings in Read and Spontaneous Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portoroz, Slovenia. p 4658-4665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation en français du test d'intelligibilité de la version révisée du « Frenchay Dysarthria Assessment » (FDA-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinto Serge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Tremor in the Voices of Speakers with Parkinson's Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brückl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Natural Language and Speech Processing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocal tremor analysis via AM-FM decomposition of empirical modes of the glottal cycle length time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Skodda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Conference of the International Speech Communication Association (Interspeech 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation en français du test d'intelligibilité de la version révisée du « Frenchay Dysarthria Assessment » (FDA-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinto Serge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Phoniatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic abilities and dyslexic Children: Multidimensional fluency scale for oral reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Mendonca-Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Correa-Eleste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIWDF, II World Dyslexia Forum 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations phonologiques suprasegmentales et dyslexie développementale phonologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Mendonca-Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 4èmes Journées de Phonétique Clinique 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Strasbourg, France. pp.197-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic strategies during voice imitation by a professional impersonator : how to switch from one target to another ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Révis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43th syposium of the voice foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Philadephia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic distinctive features in dyslexic children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Mendonca-Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIWDF, II World Dyslexia Forum 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working memory impairments in Multiple Sclerosis: effects on stress clash resolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Wims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminair of Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cologne, Germany. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyslexie : La pause, indice d'un déficit en narration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Mendonca-Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de pausologie, le point sur la pause</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation de la phonation parkinsonienne : contraintes physiologiques et linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grigoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading and narration in French dyslexic children, pause pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Mendonca-Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIWDF, II World Dyslexia Forum 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation instrumentale de la dysphonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAROLPATHOS : Evaluation acoustique et auditive du signal de parole de locuteurs francophones en situation de handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interférence perceptive entre accent régional et troubles de la voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Roquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l'accent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Mondiale de la Voix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perception of fluency in the reading aloud of dyslexic children and regular readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Mendonça Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Correa Celeste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th World Congress of the IALP - International Association of Logopedics and Phoniatrics 29</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la L-dopa et des styles de parole sur la F0 du locuteur parkinsonien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grigoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delooze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Phoniatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodie et lecture : particularités temporelles et mélodiques de l'enfant dyslexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Mendonca-Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des styles de parole et du traitement dopaminergique sur la F0 du locuteur parkinsonien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grigoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delooze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise et apprentissage du jugement perceptif de la sévérité d'une dysphonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Wengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Révis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual interference between regional accent and voice/speech disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Roquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013 14thAnnual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2138-2142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation instrumentale de la dysphonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens de médecine physique et de réadaptation 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'accent régional dans la perception des troubles de la voix et de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Roquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Phoniatrie 68</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic variations in Parkinson's disease: tools and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Parkinson's Disease and Movement Disorders 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dublin, Ireland. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture et Prosodie chez l'enfant dyslexique, le cas des pauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Mendonca-Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic analysis of the prosodic variations in Parkinsonian read and semi-spontaneous speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 6th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Shanghai, China. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la connaissance de l'état du locuteur nous fait entendre sa voix autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Merienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012 : 19ème conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.843-850</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where Dyslexics Look First in a Stimulus: The Influence of Visual and Linguistic Factors on Saccade Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Pynte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Eye movements 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Marseille, France. pp.53-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual and Linguistic Determinants of the Eyes' Initial Fixation Position in Reading Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Pynte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Eye Movements - ECEM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Marseille, France. pp.244-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude translinguistique de la perception de la dysphonie : test croisé franco-italien. Mise en évidence d'adaptation perception/production de la parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Weisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Baracca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Canterella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dysprosodie dans les pathologies neurologiques: état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par bandes de fréquences pour la détection des zones de « déviance » dans la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the perception of voice quality language-dependant? A comparison of French and Italian listeners and dysphonic speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Weisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Baracca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Cantarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2011 12th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Firenze, Italy. pp.525-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particularités prosodiques en lecture et en parole spontanée chez l'enfant dyslexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Mendonca-Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parkinson's disease dysphonia: results from 273 patients of the Aix-en-Provence Parkisonian speech database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Disorder Society 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toronto, Canada. pp.351-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Voice Assessment : devices and techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan-European Voice Conference (PEVOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugement perceptif de la sévérité d'une dysphonie : quels sont les bénéfices d'un apprentissage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bokanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Rouaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconisations pour la conservation et l'exploitation de données collectées pour l'étude des troubles de la voix et de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where dyslexics look first in a stimulus: The influence of visual and linguistic factors on saccade computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Pynte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Eye Movements - ECEM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Marseille, France. pp.53-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du contexte d'écoute dans la perception de la dysphonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Merienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic aspects of reading in students with dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Mendonça Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Capellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of the International Association of Logopedics and Phoniatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an acoustic-phonetic characterization of dysarthric speech in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Language Resources, Technologies and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valletta, Malta. pp.2831-2838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation perceptive en aveugle de la dysphonie : une nécessité ? Mise en évidence des processus top-down et de la capture attentionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Merienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Phoniatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparametric speech assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Basal Ganglia Speech Disorders Deep &amp; Brain Stimulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences et recommandations pour la structuration des données sonores, physiologiques et cliniques dans le cas de dysfonctionnements de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude translinguistique de la perception de la dysphonie : test croisé franco-italien. Mise en évidence d'adaptation perception/production de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Weisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Baracca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Cantarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Phoniatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice range profile of subglottal pressure in singing: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Amy de La Bretèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAS 5 - 5th International Conference on Physiology and Acoustics of Singing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for an acoustic- phonetic description of dysarthria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium Basal Ganglia Speech Disorders &amp; Deep Brain Stimulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on apprendre à évaluer perceptivement la sévérité d'une dysphonie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bokanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Rouaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Phoniatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les explorations instrumentales de la voix et de la parole : de la recherche aux applications cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'ouverture à la phonétique clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAISON INTERUNIVERSITAIRE DES SCIENCES DE L’HOMME D’ALSACE, 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysphonia assessment using automatic classification system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Révis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annual Symposium of the Voice Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Philadelphia, United States. pp.3142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the unvoiced consonants relevant for dysphonia phenomenon observation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Voice Function Assessment International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Madrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence des consonnes sourdes pour l'observation des phénomènes liés à la dysphonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Aix-en-Provence, France. p 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la L-dopa et de la stimulation du noyau subthalamique sur la coordination pneumophonique dans la dysarthrie parkinsonienne: mesures de la pression intra-orale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Moustapha Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Purson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetic labeling of dysphonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Revis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Symposium of the Voice Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Philadelphia, United States. pp.3145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche linguistique pour l'évaluation perceptive des dysphonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bokanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Aix-en-Provence, France. p 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la voix chuchotée : pression sous-glottique réelle et analyse posturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Assaiante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Amy de La Bretèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-dopa and STN stimulation effects on pneumophonic coordination in Parkinsonian dysarthria: intra-oral pressure measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Purson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Parkinson's Disease and Movement Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Movement Disorder Society's, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonation in a straw. Experimental in vivo measurement of subglottic pressure with EVA@ device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Amy de La Bretèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Akl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Leuchter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Symposium of the Voice Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Philadelphia, United States. pp.3181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description phonético-acoustique de la parole dysarthrique: le projet DesPho-APaDy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Aix en Provence, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation au LPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Science et Société » : Les Sciences Humaines et Sociales, moteur de l'innovation pour la société </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysphonic Voices and the 0-3000Hz Frequency Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual Conference of the International Speech Communication Association (Interspeech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Brisbane, Australia. p 2214-2217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary approaches for voice disorder assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Internacional de Fonetica e Fonologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Niteroi, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Phonétique dans le Domaine Fréquentiel pour la Classification des Voix Dysphoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.221-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives de quinze ans d'évaluation vocale par méthodes instrumentales et perceptives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Révis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.309-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Pathological Voices (Dysphonia) in the frequency space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Révis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.1993-1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary approaches for voice disorder assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Antwerp, Belgium. pp.1194-1197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Study for the Characterization of the Dysphonic Voices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium. pp.1198-1201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives de quinze ans d'activités en évaluation vocale par méthodes perceptives et instrumentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Révis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Fréquentielle pour la Caractérisation des Voix Dysphoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-Based Analysis for the Characterization of the Dysphonic Voices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan-European Voice Conference (PEVOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse posturale 3D de l'effort vocal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Assaiante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique et infomations pertinentes pour la caractérisation des voix pathologiques (dysphonies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Azzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetic labeling of dysphonia: a new perspective in perceptual voice analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Révis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference Advances in Quantitative Laryngology, Voice and Speech Research (AQL 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Groningue, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le son numérique : apport pour les appareils auditifs et une meilleure compréhension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies au service des devenus sourds et des malentendants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BUCODES, 2006, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler sous l'eau avec un embout de détendeur ? Etude articulatoire et perceptive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Locco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.379-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Automatic Speaker Recognition techniques to pathological voice assessment (dysphonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Azzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lisboa, France. pp.149-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the acoustic and aerodynamic constraints of a pneumotachograph for speech and voice studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Voice Physiology and Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Méditerranée, 2004, Marseille, France. pp.55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gémellité et reconnaissance automatique du locuteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scheffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Fez, France. pp.445-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la parole et IRM : réalisation, évaluation et validation d'un système permettant une stimulation sonore de qualité en cours de séquence IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Frenck-Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Fès, Maroc. pp.241-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERCEVAL: a Computer-Driven System for Experimentation on Auditory and Visual Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Barcelona, Spain. pp.1421-1424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodia : Auto-aprentissage de la prosodie anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Herry-Benit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukihiro Nishinuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.113-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joysticks USB:une interface simple d’entrée-commande sur PC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Électroniciens du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques de la dynamique d'un Pneumotachographe pour l'étude de la production de la parole : aspects acoustiques et aérodynamique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Nancy, France. pp.337-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation objective de la dysprosodie des pathologies neurologiques : critères de différentiation diagnostique et suivi longitudinal des prises en charge thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Aussois, France. pp.441-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement du rapport parole-bruit dans les audioprothèses numériques : analyse sonagraphique comparative sur logiciel Phonedit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Beraha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Audioprothésistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multisensor data acquisition and processing system for speech production investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Galindo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, San Francisco, United States. pp.2251-2254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah a atterri au Sahara ou la durée vocalique comme indice pour distinguer deux voyelles identiques consécutives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Acoustique (SFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Marseille, France. pp.341-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of speech conditions and gas mixture on the intelligibility of diver's speech as assessed under real diving conditions at 50 and 100 meters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Melliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Underwater Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Heraklion, Greece. pp.765-770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A knowledge-based model for speaker independent acoustic-phonetic decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurospeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Madrid, France. pp.807-810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel distributed processes for speaker independent acoustic- phonetic decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Stockholm, Sweden. pp.272-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance globale et analytique dans SYMULDEPHO, un SYstème MULti-locuteurs de DEcodage acoustico-PHOnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Reconnaissance automatique de la parole"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIN/INRIA, 1994, Nancy, France. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un test de compréhensibilité de patients atteints de troubles de la production de la parole par le biais d'une tâche de vérification de phrases (SVT) associées à des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Beladjimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Sète, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité de la reconnaissance automatique de phonèmes sur une tâche de production de pseudo-mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Leiçarrague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of automatic phoneme recognition on a pseudoword production task after oral or oropharyngeal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Leiçarrague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALP 2025 33rd World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, San Giljan, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of age, disease, and L-dopa on estimated subglottic pressure in parkinsonian dysarthria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ponchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Speech Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme traitement de Parole Atypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evènement Kick-off de l'Institut Carnot Cognition 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris Saclay, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction du déficit d’intelligibilité chez des patients traités pour un cancer de la cavité buccale ou de l’oropharynx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AFCP - Journée de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la réalisation acoustique des voyelles Cancers ORL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AFCP - Journée de phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’identité segmentale des sons et la prosodie modulent-elles les caractéristiques des gouttelettes expirées dans la production de la parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Phonétique Clinique (JPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet de l'âge sur les variations de la pression sousglottique estimée chez les sujets parkinsoniens et sains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ponchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technique belcantiste (SSP, souffle, son, prononciation) au service d’un entraînement de la voix projetée pour les enseignants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deveze Jean-Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème journées de phonétique clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyslexic readers and saccade computation: effects of reading exposure and visuo-perceptual constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCoP Conférence XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Budapest, Hungary. ESCOP, pp.108-109, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pedunculopontine nucleus area stimulation on speech production in Parkinson's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Ferraye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fraix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress of Parkinson's Disease and Movement Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Buenos-Aires, Argentina. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laryngeal resistance as a marker of altered aerodynamic mechanism in parkinsonian dysarthria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Parkinson's Disease and Movement Disorders </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Buenos-Aires, Argentina. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sons des langues de la vallée du Rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Karani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Renaud Boisserie; Sandrine Prat; Christel Tiberi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Rift Africain à la confluence des temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cherche-Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.150-151, 2023, 9782749178141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier le langage oral : les différents types de données recueillies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clara Solier, Lucille Soulier, Nour Ezzedine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction aux statistiques en sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.7-36, 2023, 978-2-10-085264-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mesures de débit d'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Giovanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix : anatomie, physiologie et explorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, deboeck supérieur, pp.159-171, 2021, 978-2-807-32492-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe de l'analyse spectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Giovanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix : anatomie, physiologie et explorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, deboeck supérieur, pp.134-144, 2021, 978-2-807-32492-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amplitude du signal sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Giovanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix : anatomie, physiologie et explorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck supérieur, pp.107-116, 2021, 978-2-807-32492-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mesures de pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Giovanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix : anatomie, physiologie et explorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, deboeck supérieur, pp.172-179, 2021, 978-2-807-32492-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quoi sert l'analyse cepstrale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Giovanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix : anatomie, physiologie et explorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, deboeck supérieur, pp.153-158, 2021, 978-2-807-32492-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mesures d'instabilité du signal vocal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Giovanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix : anatomie, physiologie et explorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, deboeck supérieur, pp.126-133, 2021, 978-2-807-32492-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquence du signal sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Giovanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix : anatomie, physiologie et explorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, deboeck supérieur, pp.117-125, 2021, 978-2-807-32492-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mesures de signal sur bruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Giovanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix : anatomie, physiologie et explorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, deboeck supérieur, pp.145-152, 2021, 978-2-807-32492-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que le signal vocal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Giovanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix : anatomie, physiologie et explorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck supérieur, pp.101-106, 2021, 978-2-807-32492-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Processing of Aerodynamic Parameters in Parkinsonian Dysarthria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ponchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatic Assessment of Parkinosnian Speech. Ed. Springer Nature Switzerland AG. Communications in Computer and Information Science (CCIS) Series, Vol 1295.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.60-76, 2020, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-65654-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escala multidimensionalde fluencia em leitura: Avaliçao perceptive da leitura em escolares com e sem dislexia do desenvovimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Mendonca-Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Correa-Celeste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mousinho, R; Alves, L M; Capellini, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dislexia: novos temas, novas perspectivas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wak, pp.151-164, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse prosodique et mélodique des présentations assistées par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Robieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Di Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Sock And B. Vaxelaire And C. Fauth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix et la parole perturbées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIPA, pp.293-307, 2013, Recherches en Parole, 978-2-930200-30-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan instrumental de la dysphonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Garrel And B. Amy de la Bretèque And V. Brun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix parlée et la voix chantée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Médical, pp.69-104, 2012, Echanges en réadaptation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of Aerodynamic Evaluation in Parkinsonian Dysarthria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Moustapha Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Drame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dushanova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics and Rehabilitation of Parkinson's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.207-224, 2011, 978-953-307-791-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional neuroimaging of speech production in Parkinson's disease: towards a better understanding of dysarthria physiopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fuchs S; Loevenbruck H; Pape D, Perrier P </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Some aspects of speech and the brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Verlag, p 115-140, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du conduit vocal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auzou P.; Rolland V.; Pinto S. ; Ozsancak C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dysarthries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solal, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonance sonore et cavités supralaryngées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auzou P.; Rolland V.; Pinto S. ; Ozsancak C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dysarthries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solal, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auzou P.; Rolland V.; Pinto S. ; Ozsancak C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dysarthries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solal, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'onde sonore : réalités physiques et perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auzou P.; Rolland V.; Pinto S. ; Ozsancak C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dysarthries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solal, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche technique EVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numéro spécial TIPA : Panorama des recherches au Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.5675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche technique PHONEDIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuya Watanabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numéro spécial TIPA : Panorama des recherches au Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.5713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche technique PERCEVAL-LANCELOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numéro spécial TIPA: Panorama des recherches au Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.5705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole ne manque pas d’air : étude de l’aérodynamique de la parole du laboratoire au terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment étudie-t-on la voix et la parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements de la parole : de l'articulation à la gestuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Invasive Exploration of Pharyngo-Laryngeal Functions for a Comprehensive Assessment of Swallowing: A Sensor Selection Procedure from scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence National de la Recherche (ANR). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final SCAPHONE–2005-04 : communication parlée sous-marine à l’aide d’embouts de plongée (mesures de pression, test d’intelligibilité, mesures d’électropalatographie, mesures de force)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Locco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Laboratoire Parole et Langage – Université d’Aix-Marseille. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achile : un dispositif de décodage acoustico-phonétique et d'identification lexicale indépendant du locuteur à partir de modules mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université d'Aix Marseille, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01663493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId602"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0967D2D0"/>
+    <w:nsid w:val="D2649E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="79CE8102"/>
+    <w:nsid w:val="9206D4C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="55B7491F"/>
+    <w:nsid w:val="F7BFE1B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8F6C4EB5"/>
+    <w:nsid w:val="AF06F79C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="08ED2D22"/>
+    <w:nsid w:val="32771E5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2BED5AD6"/>
+    <w:nsid w:val="75C2BA04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="E388DA95"/>
+    <w:nsid w:val="102E8506"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="716C1E6D"/>
+    <w:nsid w:val="C38660A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="E5C09E56"/>
+    <w:nsid w:val="4EB58B3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1546,51 +1546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-ghio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7302-0799" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133448975" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/contact/alain-ghio/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centrale-marseille.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lpl-aix.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sqlab.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.wikipedia.org/wiki/Transputer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eegalilee.swan.ac.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/fr/personne/alain-ghio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.lpl-aix.fr/~ghio/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=NmelDowFVlQ" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tanzaling.hypotheses.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lejournal.cnrs.fr/articles/dans-le-secret-des-langues-a-clics" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amubox.univ-amu.fr/s/MYsAYWR6orGH8wn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qO1QNSOm07c#t=20m02" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amubox.univ-amu.fr/s/y56Zo9wX8We6PQC" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amubox.univ-amu.fr/s/X4PicqnW75mft7K" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/7FuvvtLiaN0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amubox.univ-amu.fr/s/RSKR7jGAzan9XoX" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amubox.univ-amu.fr/s/B4mf7dGetjHtPdq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amubox.univ-amu.fr/s/XLHWGYnqimzyecH" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amubox.univ-amu.fr/s/YCiDqk45k64QF3p" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amubox.univ-amu.fr/s/H9FBHswYXgFT8sP" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amubox.univ-amu.fr/s/WSbaqKE3FWAk6G2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sqlab.fr/evaRootFR.htm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lpl-aix.fr/~ghio/bib-EVA-physio.htm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lpldev.lpl-aix.fr/phonedit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lpldev.lpl-aix.fr/perceval" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lpldev.lpl-aix.fr/prosodia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyelinkinfo.com/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lpldev.lpl-aix.fr/LPLtools" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://speedi-db.lpl-aix.fr/physio/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lpl-aix.fr/%7Elpldev" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.univ-tlse2.fr/eco/le-projet/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Project-ANR-23-FRAL-0004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tanzaling.hypotheses.org/projets" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paty.irit.fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/fr/public/inciamviescientifiqueappelaprojet2020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-20-COV7-0006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/SAMOVA/site/projects/dapadaf-e/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/rugbi/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://voxcrim.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afcp-parole.org/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isca-speech.org/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lpl-aix.fr/~jpc3/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jep2018.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lpl-aix.fr/jep-taln04/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lpl-aix.fr/%7Ejpc3/index.htm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lpl-aix.fr/%7Edbsspeechsymposium2010/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acta-acustica-united-with-acustica.com/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hindawi.com/journals/asp/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elsevier.com/wps/find/journaldescription.cws_home/505597/description#description" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17494486" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://haltools.archives-ouvertes.fr/Public/afficheRequetePubli.php?solrQuery=authIdHal_s:alain-ghio&amp;CB_auteur=oui&amp;CB_titre=oui&amp;CB_article=oui&amp;langue=Anglais&amp;tri_exp=annee_publi&amp;tri_exp2=typdoc&amp;tri_exp3=date_publi&amp;ordre_aff=TA&amp;Fen=Aff&amp;css=../css/VisuRubriqueEncadre.css" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385770v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carbone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bouchet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-024-09789-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755320v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin O'Brien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2024.103145" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Revis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Smithson-Barri&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jarz&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giovanni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2021.07.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900805v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pinto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelheid Nebel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Rau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maillochon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29282" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138760v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-15391-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922947v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1081586" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718390v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Moustapha Sarr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Marianne Sarr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ka" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze&#239;nabou Marone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Saloum Coly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33552/ANN.2023.14.000834" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Meynadier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5854" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325628v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Marczyk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebourg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-021-01610-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448354v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marczyk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000519427" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859352v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tremblay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Woisard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0015024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03413678v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Balaguer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.26903" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145102v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchoulin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5677" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mattei" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-0351(20)90213-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448760v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harvey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Griscom" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0007649" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445299v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gale Stam" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/gest.19031.tel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921918v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-020-09496-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986096v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Duez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2020.1839969" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374847v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giusti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2019.10.007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909830v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Robert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2020_JSLHR-19-00088" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529435v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delooze" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Moreau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Reni&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finnian Kelly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12127" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770127v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Br&#252;ckl" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.03.007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103505v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Frenck-Mestre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Kyung Kim" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeree Choo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Herschensohn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2018.1549332" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241038v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Wengler" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2014.07.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236252v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cantarella" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Weisz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14015439.2013.837503" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486082v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grigoli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Mas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Looze" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294774v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485957v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Reis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485955v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ferraye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Fraix" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maillet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awu209" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485772v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Vitor de Oliveira" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Silveira de Faria" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Preisser Godoy E Silva" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486663v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana R&#233;vis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merienne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2013.03.015" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486662v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486672v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducrot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pynte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2013.01.013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486715v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486709v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robieux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317198v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teston" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2011.04.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339989v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Galant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489647v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489649v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Vitor De Oliveira" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1808-86942012000400007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489700v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Sarr" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourtalla K&#226;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491737v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rouaze" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bokanowski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491736v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616003v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lagier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vaugoyeau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000314264" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616011v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Amy de La Bret&#232;que" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616009v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Woisard-Bassols" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000314263" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616010v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pinto" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2010.07.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616008v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zardan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1352/1944-7558-115.3.193" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317140v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/982102" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616007v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616004v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jankowski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teston" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Purson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2009.03.012" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616678v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouch&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616012v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292402v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616013v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Duflo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Ouaknine" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354505v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616014v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Berlusconi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Maraschi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Barbieri" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otohns.2005.10.028" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134194v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cav&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380700v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garrel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Amy de La Bret&#232;que" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guerrier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663061v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Di Cristo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663642v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Astesano" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brousseau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chafcouloff" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Di Cristo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665220v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rossi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665238v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189209v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312112v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ponchard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier Buchman" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623078v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Maisonneuve" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756037v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774217v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Garbo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Karani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774265v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595987v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595930v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741237v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596053v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623066v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fakhry" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623060v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gelin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Devoucoux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623089v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Defais" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Brevet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jayr" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669603v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248345v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248439v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248361v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248382v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435506v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Abderrazek" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248458v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767641v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767624v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837510v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-10631" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971969v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monestier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2022-32" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963524v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C&#233;sari-Li&#233;tard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-3" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926886v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718477v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767661v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843238v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746198" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837536v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784720v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-463" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726999v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vaysse" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-33" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160943v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365266v3" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156274v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156276v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Mous" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267089v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156237v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798584v3" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798549v3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611678v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghio" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fredouille" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798533v3" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017394v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-2239" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482615v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098845v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098835v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cesari-Lietard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098847v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Smithson Barri&#232;re" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405122v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482566v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belleville" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098854v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bogdanski" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172743v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281868v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Laaridh" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098838v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962322v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-54" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962429v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962272v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nocaudie" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-23" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962395v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Azulay" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962376v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-38" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770168v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962170v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2018-1266" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770161v2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-33" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962302v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-22" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962108v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615016v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615025v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita El Hajj" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615012v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615030v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615035v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577526v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Te Rietmolen" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane El Yagoubi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-934" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616630v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462259v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372037v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401377v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294770v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614926v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinto Serge" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294752v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mertens" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grenez" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Skodda" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507648v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Mendonca-Alves" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510226v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gomis" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Wims" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615204v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507649v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Correa-Eleste" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500738v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839103v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Abitbol" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507653v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500723v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507650v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614972v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Roquel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gasquet-Cyrus" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615231v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615223v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614974v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510205v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Mendon&#231;a Alves" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Correa Celeste" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614933v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614978v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614937v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510195v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510455v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510678v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510437v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scherer" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510450v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510452v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510453v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514698v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514847v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514862v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615245v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514687v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Baracca" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514865v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514684v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Canterella" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615258v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615335v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fougeron" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615261v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615318v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615269v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514861v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619599v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Pinheiro" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Capellini" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576848v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615284v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528520v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615286v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616672v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530199v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540520v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615315v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616679v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615372v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616001v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616683v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619448v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Bonastre" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marques" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619618v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615342v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616680v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615332v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616685v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Akl" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Leuchter" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610716v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615323v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619637v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616689v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292400v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292401v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Yu" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616694v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173728v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173730v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616695v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616696v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616699v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616698v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136742v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Azzarello" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619664v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250280v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Locco" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Clairet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619659v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136765v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134198v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scheffer" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142982v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250276v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662961v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136760v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Herry-Benit" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukihiro Nishinuma" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142980v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142971v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173732v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663037v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Beraha" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173731v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Galindo" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663072v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663626v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Melliet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marchal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665248v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665259v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665197v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225655v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Beladjimi" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rodier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fabre" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142338v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Lei&#231;arrague" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413235v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764579v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845243v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Petiot" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513329v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229751v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513367v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596509v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555312v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rey" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deveze Jean-Louis" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510227v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bellocchi" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Mancini" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jover" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Huau" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619463v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616677v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarr" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596445v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/livre-cartonne/le-grand-rift-africain-a-la-confluence-des-temps/9782749178141" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248428v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383686v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383738v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383706v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383671v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383741v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383721v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383701v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383716v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383652v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115366v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65654-6_4" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480816v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Correa-Celeste" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481675v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Di Gioia" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482478v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482597v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Drame" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619648v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fillatre" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616691v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616692v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616693v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616690v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992812v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Watanabe" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5713" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992726v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5675" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992799v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5705" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351449v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616636v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491788v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103044v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neveu" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baqu&#233;" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric V&#233;rin" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609496v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01663493v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-ghio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7302-0799" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133448975" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/contact/alain-ghio/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centrale-marseille.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lpl-aix.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sqlab.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.wikipedia.org/wiki/Transputer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eegalilee.swan.ac.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/fr/personne/alain-ghio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.lpl-aix.fr/~ghio/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=NmelDowFVlQ" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tanzaling.hypotheses.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lejournal.cnrs.fr/articles/dans-le-secret-des-langues-a-clics" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amubox.univ-amu.fr/s/MYsAYWR6orGH8wn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qO1QNSOm07c#t=20m02" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amubox.univ-amu.fr/s/y56Zo9wX8We6PQC" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amubox.univ-amu.fr/s/X4PicqnW75mft7K" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/7FuvvtLiaN0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amubox.univ-amu.fr/s/RSKR7jGAzan9XoX" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amubox.univ-amu.fr/s/B4mf7dGetjHtPdq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amubox.univ-amu.fr/s/XLHWGYnqimzyecH" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amubox.univ-amu.fr/s/YCiDqk45k64QF3p" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amubox.univ-amu.fr/s/H9FBHswYXgFT8sP" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amubox.univ-amu.fr/s/WSbaqKE3FWAk6G2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sqlab.fr/evaRootFR.htm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lpl-aix.fr/~ghio/bib-EVA-physio.htm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lpldev.lpl-aix.fr/phonedit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lpldev.lpl-aix.fr/perceval" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lpldev.lpl-aix.fr/prosodia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyelinkinfo.com/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lpldev.lpl-aix.fr/LPLtools" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://speedi-db.lpl-aix.fr/physio/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lpl-aix.fr/%7Elpldev" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.univ-tlse2.fr/eco/le-projet/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Project-ANR-23-FRAL-0004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tanzaling.hypotheses.org/projets" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paty.irit.fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/fr/public/inciamviescientifiqueappelaprojet2020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-20-COV7-0006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/SAMOVA/site/projects/dapadaf-e/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/rugbi/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://voxcrim.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afcp-parole.org/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isca-speech.org/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lpl-aix.fr/~jpc3/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jep2018.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lpl-aix.fr/jep-taln04/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lpl-aix.fr/%7Ejpc3/index.htm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lpl-aix.fr/%7Edbsspeechsymposium2010/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acta-acustica-united-with-acustica.com/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hindawi.com/journals/asp/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elsevier.com/wps/find/journaldescription.cws_home/505597/description#description" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17494486" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://haltools.archives-ouvertes.fr/Public/afficheRequetePubli.php?solrQuery=authIdHal_s:alain-ghio&amp;CB_auteur=oui&amp;CB_titre=oui&amp;CB_article=oui&amp;langue=Anglais&amp;tri_exp=annee_publi&amp;tri_exp2=typdoc&amp;tri_exp3=date_publi&amp;ordre_aff=TA&amp;Fen=Aff&amp;css=../css/VisuRubriqueEncadre.css" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385770v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carbone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bouchet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-024-09789-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755320v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin O'Brien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2024.103145" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Revis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Smithson-Barri&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jarz&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giovanni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2021.07.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900805v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pinto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelheid Nebel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Rau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maillochon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29282" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138760v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-15391-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718390v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Moustapha Sarr" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Marianne Sarr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ka" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze&#239;nabou Marone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Saloum Coly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33552/ANN.2023.14.000834" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922947v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1081586" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Meynadier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5854" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448354v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebourg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marczyk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000519427" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859352v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tremblay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Woisard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0015024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325628v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Marczyk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-021-01610-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03413678v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Balaguer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.26903" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145102v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchoulin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5677" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mattei" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-0351(20)90213-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448760v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harvey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Griscom" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0007649" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445299v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gale Stam" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/gest.19031.tel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921918v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-020-09496-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986096v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Duez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2020.1839969" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374847v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giusti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2019.10.007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909830v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Robert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2020_JSLHR-19-00088" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529435v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delooze" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Moreau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Reni&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finnian Kelly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12127" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770127v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Br&#252;ckl" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.03.007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103505v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Frenck-Mestre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Kyung Kim" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeree Choo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Herschensohn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2018.1549332" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236252v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cantarella" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Weisz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14015439.2013.837503" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241038v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Wengler" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2014.07.006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486082v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grigoli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Mas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Looze" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294774v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485957v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Reis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485955v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ferraye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Fraix" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maillet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awu209" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485772v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Vitor de Oliveira" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Silveira de Faria" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Preisser Godoy E Silva" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486662v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486663v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana R&#233;vis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merienne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2013.03.015" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486672v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducrot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pynte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2013.01.013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486715v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486709v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robieux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317198v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teston" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2011.04.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339989v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Galant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489647v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489649v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Vitor De Oliveira" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1808-86942012000400007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489700v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Sarr" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourtalla K&#226;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491737v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rouaze" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bokanowski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491736v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616003v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lagier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vaugoyeau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000314264" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616011v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Amy de La Bret&#232;que" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616009v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Woisard-Bassols" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000314263" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616010v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pinto" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2010.07.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616008v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zardan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1352/1944-7558-115.3.193" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317140v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/982102" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616007v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616004v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jankowski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teston" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Purson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2009.03.012" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616678v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouch&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616012v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292402v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616013v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Duflo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Ouaknine" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354505v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616014v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Berlusconi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Maraschi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Barbieri" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otohns.2005.10.028" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134194v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cav&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380700v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garrel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Amy de La Bret&#232;que" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guerrier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663061v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Di Cristo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663642v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Astesano" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brousseau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chafcouloff" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Di Cristo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665220v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rossi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665238v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189209v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312112v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ponchard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier Buchman" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623078v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Maisonneuve" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756037v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596053v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595987v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595930v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Karani" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774265v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774217v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Garbo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741237v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623060v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gelin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Devoucoux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623066v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fakhry" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669603v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623089v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Defais" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Brevet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jayr" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248345v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248439v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248361v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248382v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435506v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Abderrazek" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248458v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767641v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767624v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971969v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monestier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2022-32" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963524v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C&#233;sari-Li&#233;tard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-3" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926886v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718477v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837510v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-10631" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837536v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843238v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746198" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767661v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784720v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-463" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726999v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vaysse" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-33" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160943v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365266v3" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156276v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Mous" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156274v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267089v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156237v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798584v3" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798549v3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611678v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghio" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fredouille" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798533v3" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017394v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-2239" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482615v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098845v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098847v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Smithson Barri&#232;re" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405122v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482566v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belleville" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098835v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cesari-Lietard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098854v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bogdanski" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172743v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281868v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Laaridh" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098838v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962395v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Azulay" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962376v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-38" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770168v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962272v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nocaudie" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-23" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962429v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962322v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-54" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962170v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2018-1266" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962302v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-22" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770161v2" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-33" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962108v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615016v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615025v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita El Hajj" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615012v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615035v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577526v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Te Rietmolen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane El Yagoubi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-934" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616630v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615030v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462259v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372037v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401377v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614926v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinto Serge" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294770v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294752v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mertens" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grenez" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Skodda" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615204v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507649v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Mendonca-Alves" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Correa-Eleste" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500738v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839103v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Abitbol" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507648v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510226v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gomis" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Wims" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507653v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500723v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507650v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615223v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614972v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Roquel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gasquet-Cyrus" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615231v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510205v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Mendon&#231;a Alves" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Correa Celeste" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614933v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614978v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614937v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614974v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510195v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510455v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510678v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510437v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scherer" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510450v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510452v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510453v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514698v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514865v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514684v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Baracca" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Canterella" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615258v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615335v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fougeron" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514687v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514862v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514847v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615245v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615261v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615318v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514861v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615269v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619599v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Pinheiro" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Capellini" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528520v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615286v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616672v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576848v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615284v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540520v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530199v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615315v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616001v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616683v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619448v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Bonastre" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marques" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619618v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615342v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616680v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615332v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616679v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615372v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616685v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Akl" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Leuchter" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610716v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615323v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619637v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616689v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292400v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292401v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Yu" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173728v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616694v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173730v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616695v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616696v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616699v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616698v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136742v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Azzarello" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619664v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619659v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250280v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Locco" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Clairet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136765v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142982v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134198v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scheffer" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250276v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142980v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136760v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Herry-Benit" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukihiro Nishinuma" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662961v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142971v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173732v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663037v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Beraha" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173731v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Galindo" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663072v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663626v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Melliet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marchal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665259v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665248v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665197v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225655v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Beladjimi" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rodier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fabre" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142338v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Lei&#231;arrague" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413235v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764579v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845243v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Petiot" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513329v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513367v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229751v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596509v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555312v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rey" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deveze Jean-Louis" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510227v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bellocchi" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Mancini" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jover" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Huau" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619463v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616677v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarr" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596445v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/livre-cartonne/le-grand-rift-africain-a-la-confluence-des-temps/9782749178141" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248428v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383738v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383706v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383671v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383741v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383721v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383701v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383686v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383716v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383652v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115366v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65654-6_4" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480816v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Correa-Celeste" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481675v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Di Gioia" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482478v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482597v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Drame" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619648v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fillatre" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616692v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616691v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616693v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616690v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992726v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5675" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992812v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Watanabe" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5713" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992799v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5705" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351449v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616636v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491788v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103044v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neveu" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baqu&#233;" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric V&#233;rin" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609496v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01663493v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>