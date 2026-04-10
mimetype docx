--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -706,382 +706,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisionless heating in Vlasov plasma and turbulence-driven filamentation aspects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drift waves and Ion Temperature Gradient instabilities in the large linear device SPEKTRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Betar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Heuraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 31 (7), pp.072109. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0205253⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 31 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0227546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655073v1</w:t>
+                <w:t xml:space="preserve">hal-04733195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drift waves and Ion Temperature Gradient instabilities in the large linear device SPEKTRE</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internal transport barrier triggered by phase synchronization of zonal flow with energetic particle modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Heuraux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Ghizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D del Sarto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N J Sama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Biancalani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0227546⟩</w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67 (1), pp.015016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6587/ad9be6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733195v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal transport barrier triggered by phase synchronization of zonal flow with energetic particle modes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N J Sama</w:t>
+                <w:t xml:space="preserve">Collisionless heating in Vlasov plasma and turbulence-driven filamentation aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Del Sarto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Biancalani</w:t>
+                <w:t xml:space="preserve">H. Betar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 67 (1), pp.015016. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (7), pp.072109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6587/ad9be6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0205253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850201v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear coupling of electromagnetic and electrostatic modes via density and pressure fluctuations: The case of Weibel instabilities</w:t>
               </w:r>
@@ -1299,295 +1299,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle dynamics in a turbulent electric field</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">X. Garbet</w:t>
+                <w:t xml:space="preserve">Effect of temperature anisotropy on the dynamics of geodesic acoustic modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Sama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Biancalani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bottino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Diamond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Lo-Cascio</w:t>
+                <w:t xml:space="preserve">I. Chavdarovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Del Sarto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0135918⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (1), pp.905890109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022377823000016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220177v1</w:t>
+                <w:t xml:space="preserve">hal-04561941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature anisotropy on the dynamics of geodesic acoustic modes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Bottino</w:t>
+                <w:t xml:space="preserve">Particle dynamics in a turbulent electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Garbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Diamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Chavdarovski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Del Sarto</w:t>
+                <w:t xml:space="preserve">G. Lo-Cascio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 89 (1), pp.905890109. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (5), pp.052301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022377823000016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0135918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04561941v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-frequency turbulence suppression by amplification of synchronized zonal flow with energetic particle driven modes</w:t>
               </w:r>
@@ -1762,235 +1762,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic scales of linear tearing modes: a tutorial on boundary layer theory for magnetic reconnection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Betar</w:t>
+                <w:t xml:space="preserve">The model of particles modes. II. Transition to a fishbone-like state triggered by global synchronization and energetic particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Del Sarto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022377822001088⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (4), pp.042507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0082394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809727v2</w:t>
+                <w:t xml:space="preserve">hal-04545511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The model of particles modes. II. Transition to a fishbone-like state triggered by global synchronization and energetic particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microscopic scales of linear tearing modes: a tutorial on boundary layer theory for magnetic reconnection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Betar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Del Sarto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghizzo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Del Sarto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (4), pp.042507. </w:t>
+              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 88 (6), pp.925880601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0082394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0022377822001088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04545511v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809727v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The model of particles modes. I. A paradigm for phase synchronization in tokamak turbulence</w:t>
               </w:r>
@@ -2067,64 +2067,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momentum transfer driven by fluctuations in relativistic counter-propagating electron beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D del Sarto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 63, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2158,64 +2158,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low- and high-frequency nature of oblique filamentation modes. I. Linear theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D del Sarto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sarrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2451,516 +2451,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasegawa–Wakatani and Modified Hasegawa–Wakatani Turbulence Induced by Ion-Temperature-Gradient Instabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A pressure tensor description for the time-resonant Weibel instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Sarto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Ghizzo</w:t>
+                <w:t xml:space="preserve">D. del Sarto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2 (4), pp.65. </w:t>
+              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 83 (01), pp.705830103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fluids2040065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0022377816001264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791831v1</w:t>
+                <w:t xml:space="preserve">hal-01807608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturation of energetic-particle-driven geodesic acoustic modes due to wave–particle nonlinearity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parallel implementation of a relativistic semi-Lagrangian Vlasov-Maxwell solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Qiu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Sarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele del Sarto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Serrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022377817000976⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (11), pp.271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2017-80188-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791835v1</w:t>
+                <w:t xml:space="preserve">hal-01791759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pressure tensor description for the time-resonant Weibel instability</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Saturation of energetic-particle-driven geodesic acoustic modes due to wave–particle nonlinearity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Biancalani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Chavdarovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bottino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Del Sarto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 83 (01), pp.705830103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022377816001264⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 83 (6), pp.725830602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022377817000976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807608v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel implementation of a relativistic semi-Lagrangian Vlasov-Maxwell solver</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Sarrat</w:t>
+                <w:t xml:space="preserve">Hasegawa–Wakatani and Modified Hasegawa–Wakatani Turbulence Induced by Ion-Temperature-Gradient Instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Sarto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghizzo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Serrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 71 (11), pp.271. </w:t>
+              <w:t xml:space="preserve">Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (4), pp.65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2017-80188-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/fluids2040065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791759v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport barriers associated to the resonant interaction between trapped particle modes triggered by plasma polarization injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. del Sarto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3118,222 +3118,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear-flow trapped-ion-mode interaction revisited. II. Intermittent transport associated with low-frequency zonal flow dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bicoherence analysis of streamer dynamics induced by trapped ion modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghizzo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Palermo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4928103⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69 (1), pp.8 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-50240-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285765v1</w:t>
+                <w:t xml:space="preserve">hal-01285763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bicoherence analysis of streamer dynamics induced by trapped ion modes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shear-flow trapped-ion-mode interaction revisited. II. Intermittent transport associated with low-frequency zonal flow dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Palermo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 69 (1), pp.8 - 8. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (8), pp.82304 - 82304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-50240-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4928103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285763v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear-flow trapped-ion-mode interaction revisited. I. Influence of low-frequency zonal flow on ion-temperature-gradient driven turbulence</w:t>
               </w:r>
@@ -3410,64 +3410,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear flow instabilities induced by trapped ion modes in collisionless temperature gradient turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3648,51 +3648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gyro-kinetic model for trapped electron and ion modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Drouot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Réveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4159,77 +4159,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-stream Vlasov model for the study of relativistic Weibel-type instabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Inglebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Reveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. del Sarto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4319,51 +4319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Reveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. del Sarto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4561,51 +4561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streamer-induced transport in the presence of trapped ion modes in tokamak plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. del Sarto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Garbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4678,51 +4678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamiltonian stochastic processes induced by successive wave-particle interactions in stimulated Raman scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. del Sarto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Reveille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5170,51 +5170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a semi-Lagrangian scheme in the relativistic regime of laser interaction with an overdense plasma slab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. del Sarto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5325,51 +5325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-induced transparency scenario revisited via beat-wave heating induced by Doppler shift in overdense plasma layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. del Sarto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Reveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5494,51 +5494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. W Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Reveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. del Sarto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 14 (7), pp.072704. </w:t>
@@ -6080,265 +6080,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional semi-Lagrangian Vlasov simulations of laser–plasma interaction in the relativistic regime</w:t>
+                <w:t xml:space="preserve">The Semi-Lagrangian Method for the Numerical Resolution of the Vlasov Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. L. Bégué</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bertrand</w:t>
+                <w:t xml:space="preserve">Eric Sonnendrucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Sonnendrücker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Coulaud</w:t>
+                <w:t xml:space="preserve">Jean Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raphaël Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 149 (2), pp.201-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcph.1998.6148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791846v1</w:t>
+                <w:t xml:space="preserve">hal-01791851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Semi-Lagrangian Method for the Numerical Resolution of the Vlasov Equation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-dimensional semi-Lagrangian Vlasov simulations of laser–plasma interaction in the relativistic regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Raphaël Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Ghizzo</w:t>
+                <w:t xml:space="preserve">M. L. Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sonnendrücker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 62 (4), pp.367-388</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791851v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid semi-Lagrangian Vlasov code. II. Numerical simulation of chirped beatwave experiment</w:t>
               </w:r>
@@ -7559,90 +7559,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonance broadening in quasilinear theory: towards Kubo &amp;gt;1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th EPS Conference on Plasma Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Online, Spain</w:t>
@@ -7684,90 +7684,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the road to Kubo &amp;gt; 1:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival de Théorie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Aix-en-Provence, France</w:t>
@@ -7796,51 +7796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling of turbulent diffusion in the quasilinear resonance broadening regime and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7848,51 +7848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garbet X.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond P.H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lo-Cascio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Asia-Pacific Conference on Plasma Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chiba University, Oct 2022, Chiba, Japan</w:t>
@@ -8042,51 +8042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic waves induced by electron trapping in Stimulated Raman Scattering in laser-plasma interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D del Sarto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8530,51 +8530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M El Mouden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Del Sarto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9245,51 +9245,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The model of Particles Modes. I. A paradigm for phase synchronization in tokamak turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Del Sarto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9410,51 +9410,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E37375F"/>
+    <w:nsid w:val="85B13BE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9641,51 +9641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-ghizzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3870-9229" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032528906" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264874v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghizzo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Del Sarto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deriaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002237782510072X" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04964940v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillevic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mandal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garbet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gravier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0246056" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015285v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Antoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Deriaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Del Sarto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252704" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561813v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homam Betar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brochard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zarzoso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205061" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655073v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Betar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205253" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733195v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gravier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brochard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lesur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moritz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227546" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850201v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghizzo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D del Sarto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N J Sama" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Biancalani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ad9be6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661965v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarrat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0207974" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763379v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Sama" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biancalani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bottino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R J Dumont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226833" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220177v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diamond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lo-Cascio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135918" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561941v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chavdarovski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377823000016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545536v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/acee95" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555533v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghizzo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.035101" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809727v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ottaviani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377822001088" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545511v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082394" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545509v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082393" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03320853v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/abe695" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03320848v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sarrat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0003697" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03320837v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele del Sarto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plasma2020017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791833v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377816001215" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791831v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sarto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids2040065" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791835v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Qiu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377817000976" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01807608v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. del Sarto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377816001264" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791759v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sarrat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Serrat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2017-80188-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791762v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palermo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/119/15003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772626v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrat M." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarto D. Del" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizzo Alain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/115/45001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285765v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928103" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285763v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Palermo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garbet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50240-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285771v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928102" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285755v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cartier-Michaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ghendrih" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4916770" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286884v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50116-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286883v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drouot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry R&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50151-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287085v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817751" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287084v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817752" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769689v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817750" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791619v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Inglebert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reveille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Califano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772770" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791525v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/54/8/085004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791693v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/95/45002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594880v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Klein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565019" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791697v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sarazin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3474955" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01804602v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.046404" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791837v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Johnston" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tyshetskiy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3094061" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594868v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sonnendr&#252;cker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.04.031" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T48WXV64-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594862v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2007.03.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR8GVLQD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594866v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Reveille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2007.05.005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D1D6BMQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01804607v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2735123" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01804605v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albrecht-Marc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W Johnston" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2749715" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594865v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2804079" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791840v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.046407" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791852v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9991(03)00010-X" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K3DM7RD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791854v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sonnendrucker" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coulaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9991(02)00079-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791846v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sonnendr&#252;cker" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791851v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sonnendrucker" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rapha&#235;l Bertrand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcph.1998.6148" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01804641v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shoucri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.873126" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791849v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01804646v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manfredi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. O Dendy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.871846" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791847v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.871892" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01804644v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J Karttunen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J H P&#228;ttikangas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R E Salomaa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.871144" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01804647v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Karttunen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J H Pattikangas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R R E Salomaa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.49.5656" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791842v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fijalkow" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.860168" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01804645v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.860368" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791844v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Izrar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Feix" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.866579" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04142353v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Guillevic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04595326v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04595342v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garbet X." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamond P.H." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800441v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Del Sarto" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertrand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800440v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800445v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298111v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Inglebert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135905014" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800458v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Inglebert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Delsarto" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800460v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Mouden" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sarazin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800442v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T W Johnston" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Besse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800447v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delsarto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800422v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110770v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dillon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Es-Sqalli" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01804606v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=27207" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03582355v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-ghizzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3870-9229" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032528906" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264874v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghizzo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Del Sarto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deriaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002237782510072X" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04964940v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillevic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mandal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garbet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gravier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0246056" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015285v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Antoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Deriaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Del Sarto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252704" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561813v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homam Betar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brochard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zarzoso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205061" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733195v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gravier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brochard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lesur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moritz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227546" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghizzo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D del Sarto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N J Sama" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Biancalani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ad9be6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Betar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205253" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661965v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarrat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0207974" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763379v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Sama" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biancalani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bottino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R J Dumont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226833" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561941v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chavdarovski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377823000016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220177v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diamond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lo-Cascio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135918" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545536v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/acee95" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555533v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghizzo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.035101" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082394" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809727v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ottaviani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377822001088" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545509v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082393" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03320853v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/abe695" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03320848v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sarrat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0003697" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03320837v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele del Sarto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plasma2020017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791833v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377816001215" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01807608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. del Sarto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377816001264" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791759v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sarrat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Serrat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2017-80188-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Qiu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377817000976" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791831v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sarto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids2040065" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791762v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palermo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/119/15003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772626v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrat M." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarto D. Del" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizzo Alain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/115/45001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285763v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Palermo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garbet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50240-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285765v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928103" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285771v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928102" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285755v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cartier-Michaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ghendrih" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4916770" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286884v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50116-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286883v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drouot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry R&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50151-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287085v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817751" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287084v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817752" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769689v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817750" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791619v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Inglebert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reveille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Califano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772770" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791525v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/54/8/085004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791693v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/95/45002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594880v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Klein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565019" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791697v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sarazin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3474955" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01804602v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.046404" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791837v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Johnston" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tyshetskiy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3094061" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594868v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sonnendr&#252;cker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.04.031" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T48WXV64-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594862v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2007.03.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR8GVLQD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594866v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Reveille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2007.05.005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D1D6BMQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01804607v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2735123" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01804605v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albrecht-Marc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W Johnston" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2749715" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594865v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2804079" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791840v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.046407" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791852v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9991(03)00010-X" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K3DM7RD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791854v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sonnendrucker" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coulaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9991(02)00079-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791851v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sonnendrucker" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rapha&#235;l Bertrand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcph.1998.6148" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791846v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sonnendr&#252;cker" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01804641v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shoucri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.873126" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791849v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01804646v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manfredi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. O Dendy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.871846" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791847v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.871892" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01804644v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J Karttunen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J H P&#228;ttikangas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R E Salomaa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.871144" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01804647v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Karttunen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J H Pattikangas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R R E Salomaa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.49.5656" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791842v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fijalkow" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.860168" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01804645v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.860368" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791844v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Izrar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Feix" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.866579" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04142353v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Guillevic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04595326v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04595342v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garbet X." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamond P.H." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800441v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Del Sarto" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertrand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800440v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800445v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298111v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Inglebert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135905014" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800458v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Inglebert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Delsarto" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800460v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Mouden" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sarazin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800442v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T W Johnston" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Besse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800447v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delsarto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800422v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110770v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dillon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Es-Sqalli" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01804606v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=27207" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03582355v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>