--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -576,806 +576,806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015285v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical study of electron-magnetohydrodynamics tearing modes in parameter ranges of experimental interest</w:t>
+                <w:t xml:space="preserve">Drift waves and Ion Temperature Gradient instabilities in the large linear device SPEKTRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homam Betar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Ghizzo</w:t>
+                <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Brochard</w:t>
+                <w:t xml:space="preserve">Frédéric Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Zarzoso</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Heuraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 1st European Conference on Magnetic Reconnection in Plasmas, 31 (5), pp.052117. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0205061⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 31 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0227546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561813v1</w:t>
+                <w:t xml:space="preserve">hal-04733195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drift waves and Ion Temperature Gradient instabilities in the large linear device SPEKTRE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internal transport barrier triggered by phase synchronization of zonal flow with energetic particle modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Lesur</w:t>
+                <w:t xml:space="preserve">A Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Moritz</w:t>
+                <w:t xml:space="preserve">D del Sarto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Heuraux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N J Sama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Biancalani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0227546⟩</w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67 (1), pp.015016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6587/ad9be6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733195v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal transport barrier triggered by phase synchronization of zonal flow with energetic particle modes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Ghizzo</w:t>
+                <w:t xml:space="preserve">Collisionless heating in Vlasov plasma and turbulence-driven filamentation aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Del Sarto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D del Sarto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A Biancalani</w:t>
+                <w:t xml:space="preserve">H. Betar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6587/ad9be6⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (7), pp.072109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0205253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850201v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisionless heating in Vlasov plasma and turbulence-driven filamentation aspects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A numerical study of electron-magnetohydrodynamics tearing modes in parameter ranges of experimental interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homam Betar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Del Sarto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Del Sarto</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Betar</w:t>
+                <w:t xml:space="preserve">David Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 31 (7), pp.072109. </w:t>
+              <w:t xml:space="preserve">, 2024, 1st European Conference on Magnetic Reconnection in Plasmas, 31 (5), pp.052117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0205253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0205061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655073v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear coupling of electromagnetic and electrostatic modes via density and pressure fluctuations: The case of Weibel instabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ion temperature gradient mode mitigation by energetic particles, mediated by forced-driven zonal flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Sama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Biancalani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bottino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Del Sarto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R J Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 31 (7), pp.072113. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0207974⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 31 (11), pp.112503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0226833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661965v2</w:t>
+                <w:t xml:space="preserve">hal-04763379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion temperature gradient mode mitigation by energetic particles, mediated by forced-driven zonal flows</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear coupling of electromagnetic and electrostatic modes via density and pressure fluctuations: The case of Weibel instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Del Sarto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R J Dumont</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Sarrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 31 (11), pp.112503. </w:t>
+              <w:t xml:space="preserve">, 2024, 31 (7), pp.072113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0226833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0207974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763379v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661965v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of temperature anisotropy on the dynamics of geodesic acoustic modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Sama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Biancalani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bottino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chavdarovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1690,51 +1690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Del Sarto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homam Betar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 131 (3), pp.035101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1859,51 +1859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic scales of linear tearing modes: a tutorial on boundary layer theory for magnetic reconnection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Betar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Del Sarto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2067,64 +2067,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momentum transfer driven by fluctuations in relativistic counter-propagating electron beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D del Sarto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 63, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2158,64 +2158,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low- and high-frequency nature of oblique filamentation modes. I. Linear theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D del Sarto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sarrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2347,646 +2347,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03320837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vlasov models for kinetic Weibel-type instabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A pressure tensor description for the time-resonant Weibel instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. del Sarto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghizzo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Del Sarto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 83 (1), pp.705830101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022377816001215⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 83 (01), pp.705830103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022377816001264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791833v1</w:t>
+                <w:t xml:space="preserve">hal-01807608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pressure tensor description for the time-resonant Weibel instability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Ghizzo</w:t>
+                <w:t xml:space="preserve">Parallel implementation of a relativistic semi-Lagrangian Vlasov-Maxwell solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele del Sarto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Serrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022377816001264⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (11), pp.271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2017-80188-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807608v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel implementation of a relativistic semi-Lagrangian Vlasov-Maxwell solver</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Saturation of energetic-particle-driven geodesic acoustic modes due to wave–particle nonlinearity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Biancalani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Chavdarovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bottino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Del Sarto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2017-80188-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 83 (6), pp.725830602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022377817000976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791759v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturation of energetic-particle-driven geodesic acoustic modes due to wave–particle nonlinearity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hasegawa–Wakatani and Modified Hasegawa–Wakatani Turbulence Induced by Ion-Temperature-Gradient Instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Sarto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghizzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022377817000976⟩</w:t>
+              <w:t xml:space="preserve">Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (4), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fluids2040065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791835v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasegawa–Wakatani and Modified Hasegawa–Wakatani Turbulence Induced by Ion-Temperature-Gradient Instabilities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Ghizzo</w:t>
+                <w:t xml:space="preserve">Vlasov models for kinetic Weibel-type instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Del Sarto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2 (4), pp.65. </w:t>
+              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 83 (1), pp.705830101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fluids2040065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0022377816001215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791831v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport barriers associated to the resonant interaction between trapped particle modes triggered by plasma polarization injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. del Sarto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Biancalani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 119 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3538,451 +3538,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear nature of kinetic undamped waves induced by electrostatic turbulence in stimulated Raman backscattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A gyro-kinetic model for trapped electron and ion modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Réveillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 68 (10), pp.275 - 275. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-50116-5⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 68 (10), pp.280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-50151-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286884v1</w:t>
+                <w:t xml:space="preserve">hal-01286883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gyro-kinetic model for trapped electron and ion modes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear nature of kinetic undamped waves induced by electrostatic turbulence in stimulated Raman backscattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele del Sarto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 68 (10), pp.280. </w:t>
+              <w:t xml:space="preserve">, 2014, 68 (10), pp.275 - 275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-50151-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-50116-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286883v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the multistream approach of relativistic Weibel instability. II. Bernstein-Greene-Kruskal-type waves in magnetic trapping</w:t>
+                <w:t xml:space="preserve">On the multistream approach of relativistic Weibel instability. III. Comparison with full-kinetic Vlasov simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 20 (8), pp.82110 - 82110. </w:t>
+              <w:t xml:space="preserve">, 2013, 20 (8), pp.82111 - 82111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4817751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4817752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287085v1</w:t>
+                <w:t xml:space="preserve">hal-01287084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the multistream approach of relativistic Weibel instability. III. Comparison with full-kinetic Vlasov simulations</w:t>
+                <w:t xml:space="preserve">On the multistream approach of relativistic Weibel instability. II. Bernstein-Greene-Kruskal-type waves in magnetic trapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 20 (8), pp.82111 - 82111. </w:t>
+              <w:t xml:space="preserve">, 2013, 20 (8), pp.82110 - 82110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4817752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4817751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287084v1</w:t>
+                <w:t xml:space="preserve">hal-01287085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the multistream approach of relativistic Weibel instability. I. Linear analysis and specific illustrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (8), pp.082109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4010,291 +4010,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron temperature anisotropy instabilities represented by superposition of streams</w:t>
+                <w:t xml:space="preserve">Multi-stream Vlasov model for the study of relativistic Weibel-type instabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Inglebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Ghizzo</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Reveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. del Sarto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4772770⟩</w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54 (8), pp.85004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/54/8/085004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791619v1</w:t>
+                <w:t xml:space="preserve">hal-01791525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-stream Vlasov model for the study of relativistic Weibel-type instabilities</w:t>
+                <w:t xml:space="preserve">Electron temperature anisotropy instabilities represented by superposition of streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Inglebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A Ghizzo</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Reveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Califano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 54 (8), pp.85004. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (12), pp.122109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/54/8/085004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4772770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791525v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-stream Vlasov modeling unifying relativistic Weibel-type instabilities</w:t>
               </w:r>
@@ -4319,64 +4319,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Reveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. del Sarto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 95 (4), pp.45002. </w:t>
@@ -4561,51 +4561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streamer-induced transport in the presence of trapped ion modes in tokamak plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. del Sarto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Garbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4678,51 +4678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamiltonian stochastic processes induced by successive wave-particle interactions in stimulated Raman scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. del Sarto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Reveille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4808,51 +4808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tyshetskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16 (4), pp.042105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4938,51 +4938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sonnendrücker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 227 (16), pp.7889-7916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5022,354 +5022,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The water bag model and gyrokinetic applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Gravier</w:t>
+                <w:t xml:space="preserve">Application of a semi-Lagrangian scheme in the relativistic regime of laser interaction with an overdense plasma slab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. del Sarto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 13 (1), pp.11-17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2007.03.016⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 13 (1), pp.59-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2007.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00594862v1</w:t>
+                <w:t xml:space="preserve">hal-00594866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a semi-Lagrangian scheme in the relativistic regime of laser interaction with an overdense plasma slab</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. del Sarto</w:t>
+                <w:t xml:space="preserve">The water bag model and gyrokinetic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 13 (1), pp.59-64. </w:t>
+              <w:t xml:space="preserve">, 2008, 13 (1), pp.11-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2007.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2007.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00594866v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-induced transparency scenario revisited via beat-wave heating induced by Doppler shift in overdense plasma layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. del Sarto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Reveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5494,51 +5494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. W Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Reveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. del Sarto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 14 (7), pp.072704. </w:t>
@@ -5749,51 +5749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. W. Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Réveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Albrecht-Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5866,51 +5866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 186 (1), pp.47 - 69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5982,51 +5982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sonnendrucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6229,51 +6229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sonnendrücker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6337,51 +6337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid semi-Lagrangian Vlasov code. II. Numerical simulation of chirped beatwave experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6467,51 +6467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid semi-Lagrangian Vlasov code. II. Numerical simulation of chirped beatwave experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6636,51 +6636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. O Dendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 3 (1), pp.202-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6727,51 +6727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid Eulerian Vlasov code. I. Study of high‐frequency beatwave experiment and Manley–Rowe action evolution in a finite causal system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6844,51 +6844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two‐stage electron acceleration by simultaneous stimulated Raman backward and forward scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6978,51 +6978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of ultrafast electrons by simultaneous stimulated Raman backward and forward scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7125,51 +7125,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulated Raman scattering: Action evolution and particle trapping via Euler–Vlasov fluid simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. W. Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7246,51 +7246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of wave–particle interactions in stimulated Raman forward scattering in a magnetized plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7406,51 +7406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Izrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7559,90 +7559,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonance broadening in quasilinear theory: towards Kubo &amp;gt;1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th EPS Conference on Plasma Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Online, Spain</w:t>
@@ -7684,90 +7684,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the road to Kubo &amp;gt; 1:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival de Théorie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Aix-en-Provence, France</w:t>
@@ -7796,51 +7796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling of turbulent diffusion in the quasilinear resonance broadening regime and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7947,51 +7947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Del Sarto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8042,77 +8042,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic waves induced by electron trapping in Stimulated Raman Scattering in laser-plasma interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D del Sarto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Atomic and Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Las Vegas, NV, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8150,51 +8150,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-Lagrangian relativistic Vlasov solvers: Key issues and impact on Weibel-type instabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Del Sarto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8258,77 +8258,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Inglebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Réveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele del Sarto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFSA 2011 - SEVENTH INTERNATIONAL CONFERENCE ON INERTIAL FUSION SCIENCES AND APPLICATIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bordeaux, France. </w:t>
@@ -8379,51 +8379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-stream model for Weibel-type instabilities in the relativistic regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Inglebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8629,51 +8629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture note ISSS9 The 9 th International School of Space Simulations: Eulerian Vlasov models for plasma simulation: review and advances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T W Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8884,51 +8884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Albrecht-Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T W Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Reveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9022,51 +9022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tawfik Es-Sqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Conference on the Numerical Simulation of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Santa-Barbara, CA/USA, United States</w:t>
@@ -9245,51 +9245,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The model of Particles Modes. I. A paradigm for phase synchronization in tokamak turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Del Sarto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9410,51 +9410,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="85B13BE2"/>
+    <w:nsid w:val="1BCB9009"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9641,51 +9641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-ghizzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3870-9229" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032528906" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264874v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghizzo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Del Sarto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deriaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002237782510072X" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04964940v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillevic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mandal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garbet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gravier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0246056" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015285v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Antoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Deriaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Del Sarto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252704" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561813v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homam Betar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brochard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zarzoso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205061" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733195v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gravier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brochard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lesur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moritz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227546" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghizzo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D del Sarto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N J Sama" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Biancalani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ad9be6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Betar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205253" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661965v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarrat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0207974" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763379v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Sama" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biancalani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bottino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R J Dumont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226833" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561941v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chavdarovski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377823000016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220177v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diamond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lo-Cascio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135918" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545536v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/acee95" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555533v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghizzo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.035101" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082394" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809727v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ottaviani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377822001088" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545509v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082393" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03320853v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/abe695" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03320848v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sarrat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0003697" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03320837v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele del Sarto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plasma2020017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791833v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377816001215" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01807608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. del Sarto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377816001264" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791759v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sarrat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Serrat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2017-80188-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Qiu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377817000976" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791831v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sarto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids2040065" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791762v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palermo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/119/15003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772626v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrat M." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarto D. Del" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizzo Alain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/115/45001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285763v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Palermo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garbet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50240-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285765v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928103" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285771v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928102" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285755v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cartier-Michaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ghendrih" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4916770" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286884v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50116-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286883v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drouot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry R&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50151-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287085v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817751" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287084v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817752" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769689v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817750" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791619v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Inglebert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reveille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Califano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772770" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791525v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/54/8/085004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791693v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/95/45002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594880v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Klein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565019" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791697v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sarazin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3474955" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01804602v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.046404" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791837v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Johnston" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tyshetskiy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3094061" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594868v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sonnendr&#252;cker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.04.031" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T48WXV64-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594862v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2007.03.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR8GVLQD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594866v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Reveille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2007.05.005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D1D6BMQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01804607v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2735123" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01804605v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albrecht-Marc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W Johnston" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2749715" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594865v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2804079" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791840v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.046407" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791852v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9991(03)00010-X" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K3DM7RD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791854v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sonnendrucker" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coulaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9991(02)00079-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791851v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sonnendrucker" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rapha&#235;l Bertrand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcph.1998.6148" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791846v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sonnendr&#252;cker" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01804641v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shoucri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.873126" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791849v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01804646v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manfredi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. O Dendy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.871846" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791847v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.871892" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01804644v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J Karttunen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J H P&#228;ttikangas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R E Salomaa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.871144" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01804647v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Karttunen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J H Pattikangas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R R E Salomaa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.49.5656" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791842v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fijalkow" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.860168" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01804645v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.860368" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791844v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Izrar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Feix" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.866579" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04142353v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Guillevic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04595326v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04595342v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garbet X." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamond P.H." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800441v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Del Sarto" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertrand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800440v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800445v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298111v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Inglebert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135905014" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800458v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Inglebert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Delsarto" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800460v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Mouden" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sarazin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800442v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T W Johnston" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Besse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800447v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delsarto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800422v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110770v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dillon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Es-Sqalli" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01804606v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=27207" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03582355v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-ghizzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3870-9229" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032528906" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264874v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghizzo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Del Sarto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deriaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002237782510072X" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04964940v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillevic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mandal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garbet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gravier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0246056" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015285v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Antoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Deriaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Del Sarto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252704" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733195v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gravier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brochard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lesur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moritz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227546" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850201v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghizzo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D del Sarto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N J Sama" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Biancalani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ad9be6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655073v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Betar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205253" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561813v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homam Betar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brochard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zarzoso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205061" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763379v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Sama" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biancalani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bottino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R J Dumont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226833" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661965v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarrat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0207974" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561941v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chavdarovski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377823000016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220177v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diamond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lo-Cascio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135918" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545536v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/acee95" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04555533v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghizzo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.035101" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082394" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809727v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ottaviani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377822001088" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545509v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082393" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03320853v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/abe695" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03320848v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sarrat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0003697" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03320837v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele del Sarto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plasma2020017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01807608v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. del Sarto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377816001264" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791759v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sarrat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Serrat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2017-80188-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791835v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Qiu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377817000976" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791831v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sarto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids2040065" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791833v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377816001215" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791762v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palermo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/119/15003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772626v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrat M." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarto D. Del" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizzo Alain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/115/45001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285763v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Palermo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garbet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50240-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285765v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928103" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285771v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928102" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285755v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cartier-Michaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ghendrih" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4916770" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286883v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drouot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry R&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50151-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286884v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50116-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287084v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817752" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287085v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817751" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769689v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817750" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791525v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Inglebert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reveille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/54/8/085004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791619v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Califano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772770" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791693v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/95/45002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594880v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Klein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565019" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791697v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sarazin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3474955" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01804602v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.046404" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791837v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Johnston" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tyshetskiy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3094061" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594868v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sonnendr&#252;cker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.04.031" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T48WXV64-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594866v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Reveille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2007.05.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D1D6BMQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594862v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2007.03.016" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR8GVLQD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01804607v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2735123" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01804605v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albrecht-Marc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W Johnston" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2749715" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594865v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2804079" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791840v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.046407" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791852v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9991(03)00010-X" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K3DM7RD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791854v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sonnendrucker" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coulaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9991(02)00079-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791851v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sonnendrucker" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rapha&#235;l Bertrand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcph.1998.6148" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791846v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sonnendr&#252;cker" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01804641v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shoucri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.873126" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791849v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01804646v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manfredi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. O Dendy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.871846" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791847v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.871892" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01804644v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J Karttunen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J H P&#228;ttikangas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R E Salomaa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.871144" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01804647v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Karttunen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J H Pattikangas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R R E Salomaa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.49.5656" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791842v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fijalkow" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.860168" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01804645v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.860368" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791844v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Izrar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Feix" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.866579" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04142353v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Guillevic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04595326v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04595342v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garbet X." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamond P.H." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800441v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Del Sarto" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertrand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800440v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800445v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298111v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Inglebert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135905014" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800458v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Inglebert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Delsarto" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800460v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Mouden" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sarazin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800442v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T W Johnston" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Besse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800447v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delsarto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800422v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110770v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dillon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Es-Sqalli" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01804606v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=27207" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03582355v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>