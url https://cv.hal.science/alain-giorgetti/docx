--- v0 (2026-03-21)
+++ v1 (2026-05-07)
@@ -1113,599 +1113,599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Your proof fails? Testing helps to find the reason</w:t>
+                <w:t xml:space="preserve">Rooted planar maps modulo some patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Petiot</w:t>
+                <w:t xml:space="preserve">Jean-Luc Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Kosmatov</w:t>
+                <w:t xml:space="preserve">Richard Genestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Botella</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Julliand</w:t>
+                <w:t xml:space="preserve">Armen Petrossian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-41135-4_8⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 339 (4), pp.1199 - 1205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2015.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01808892v1</w:t>
+                <w:t xml:space="preserve">hal-02131164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rooted planar maps modulo some patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Your proof fails? Testing helps to find the reason</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Baril</w:t>
+                <w:t xml:space="preserve">N. Kosmatov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Genestier</w:t>
+                <w:t xml:space="preserve">B. Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armen Petrossian</w:t>
+                <w:t xml:space="preserve">J. Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 339 (4), pp.1199 - 1205. </w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9762, pp.130-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2015.11.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-41135-4_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131164v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01808892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A correspondence between rooted planar maps and normal planar lambda terms</w:t>
+                <w:t xml:space="preserve">Quantum contextual finite geometries from dessins d'enfants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noam Zeilberger</w:t>
+                <w:t xml:space="preserve">Michel Planat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giorgetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Holweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metod Saniga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (3:22), pp.1-39. </w:t>
+              <w:t xml:space="preserve">International Journal of Geometric Methods in Modern Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, pp.1550067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2168/LMCS-11(3:22)2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S021988781550067X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057269v1</w:t>
+                <w:t xml:space="preserve">hal-00873461v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rule-based system for automatic decidability and combinability</w:t>
+                <w:t xml:space="preserve">A correspondence between rooted planar maps and normal planar lambda terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Tushkanova</w:t>
+                <w:t xml:space="preserve">Noam Zeilberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giorgetti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Computer Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scico.2014.02.005⟩</w:t>
+              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (3:22), pp.1-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2168/LMCS-11(3:22)2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102883v1</w:t>
+                <w:t xml:space="preserve">hal-01057269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum contextual finite geometries from dessins d'enfants.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A rule-based system for automatic decidability and combinability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Tushkanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Giorgetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ringeissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Planat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Metod Saniga</w:t>
+                <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geometric Methods in Modern Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12, pp.1550067. </w:t>
+              <w:t xml:space="preserve">Science of Computer Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Selected Papers from the Ninth International Workshop on Rewriting Logic and its Applications (WRLA 2012), 99, pp.3-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S021988781550067X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2014.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873461v4</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient enumeration of rooted maps of a given orientable genus by number of faces and vertices</w:t>
               </w:r>
@@ -2111,51 +2111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Groslambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (6), pp.500--514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2864,51 +2864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécification et vérification formelle d’opérations sur les permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Genestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2972,51 +2972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Genestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAP 2016: International Conference on Tests and Proofs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Vienna, Austria. pp.57-75, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3076,51 +3076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Zeilberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Computational Logic and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3145,51 +3145,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gagnez sur tous les tableaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Genestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3240,51 +3240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gagnez sur tous les tableaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Genestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3335,51 +3335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential generation of structured arrays and its deductive verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Genestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3547,90 +3547,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Decidability for Theories with Counting Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Tushkanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ringeissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automated Deduction: Decidability, Complexity, Tractability (workshop ADDCT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lake Placid, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3858,90 +3858,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Decidability: A Schematic Calculus for Theories with Counting Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Tushkanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ringeissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTA - 24th International Conference on Rewriting Techniques and Applications - 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Eindhoven, Netherlands. pp.303-318, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4073,144 +4073,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rule-Based Framework for Building Superposition-Based Decision Procedures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Specification and Validation of Algorithms Generating Planar Lehman Words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Senni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WRLA 2012 - 9th International Workshop on Rewriting Logic and Its Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GASCom 2012 - 8th International Conference on random generation of combinatorial structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00749576v1</w:t>
+                <w:t xml:space="preserve">hal-00753008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rewriting Strategies for a Two-Scale Method: Application to Combined Thin and Periodic Structures</w:t>
               </w:r>
@@ -4320,109 +4285,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specification and Validation of Algorithms Generating Planar Lehman Words</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Rule-Based Framework for Building Superposition-Based Decision Procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Tushkanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valerio Senni</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ringeissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GASCom 2012 - 8th International Conference on random generation of combinatorial structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WRLA 2012 - 9th International Workshop on Rewriting Logic and Its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Tallinn, Estonia. pp.221-239, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34005-5_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753008v1</w:t>
+                <w:t xml:space="preserve">hal-00749576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammar-Based Testing using Realistic Domains in PHP</w:t>
               </w:r>
@@ -5463,64 +5463,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Tushkanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Workshop on Language Descriptions, Tools, and Applications - LDTA'2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paphos, Cyprus. pp.92--106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6546,77 +6546,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specifying and Proving a Sorting Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Tushkanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7133,90 +7133,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Decidability for Theories Modulo Integer Offsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Tushkanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ringeissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8139, INRIA. 2012, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7317,90 +7317,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular Specification of Java Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Tushkanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7097, INRIA. 2009, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7959,51 +7959,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874438v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Muller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metod Saniga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giorgetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Boutray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Holweck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2022.101853" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Erard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ricciardi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-021-09572-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651233v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Masson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aca36f" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9182272" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221875v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Jaffali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302096v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948799v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiillaume Petiot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola&#239; Kosmatov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Botella" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Julliand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00165-018-0456-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948796v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R.S. Walsh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26493/1855-3974.1115.90f" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129724v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dadeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bouquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Enderlin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01808892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petiot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kosmatov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Botella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Julliand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41135-4_8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131164v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baril" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Genestier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Petrossian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2015.11.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057269v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Zeilberger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-11(3:22)2015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102883v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tushkanova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ringeissen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kouchnarenko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.02.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873461v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Planat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021988781550067X" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221874v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R Walsh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917323v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Belkhir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenczner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2014.01.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219337v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Walsh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mednykh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2011.11.027" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222902v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26493/1855-3974.132.fe2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561340v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Groslambert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-sen:20080008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693789v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arqu&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(98)00230-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L0ZMDKN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098460v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264266v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm Kelleher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02526343v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31280-0_10" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302086v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lazarini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302094v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131148v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670709v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41135-4_4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221915v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099135v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petiot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221932v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228995v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108553v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Kosmatov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09099-3_16" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920496v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935308v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931662v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00878657v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.RTA.2013.303" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909202v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW.2013.80" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749576v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34005-5_12" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753003v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Narayan Dhara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dMEMS.2012.14" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753008v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Senni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751321v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST.2012.136" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756343v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.82.3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746814v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Chebaro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2245276.2231980" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00622904v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21768-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223779v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Dhara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640279v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ben Othman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24580-0_6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642531v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22321-1_13" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3WG4N6K3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642515v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563330v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525791v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hammad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tatibou&#235;t" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525784v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude March&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563308v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402204v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couchot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563282v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11955757" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181135v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114318v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114316v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11693017" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814543v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221845v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658364v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429040v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098531v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;raud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643047v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033416v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061900v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992159v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753896v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527077v3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00434452v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339847v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114317v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00724977v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02301872v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874438v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Muller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metod Saniga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giorgetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Boutray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Holweck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2022.101853" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Erard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ricciardi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-021-09572-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651233v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Masson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aca36f" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9182272" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221875v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Jaffali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302096v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948799v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiillaume Petiot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola&#239; Kosmatov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Botella" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Julliand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00165-018-0456-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948796v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R.S. Walsh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26493/1855-3974.1115.90f" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129724v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dadeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bouquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Enderlin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131164v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baril" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Genestier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Petrossian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2015.11.007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01808892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petiot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kosmatov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Botella" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Julliand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41135-4_8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873461v4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Planat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021988781550067X" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057269v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Zeilberger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-11(3:22)2015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102883v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tushkanova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ringeissen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kouchnarenko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.02.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221874v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R Walsh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917323v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Belkhir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenczner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2014.01.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219337v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Walsh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mednykh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2011.11.027" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222902v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26493/1855-3974.132.fe2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561340v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Groslambert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-sen:20080008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693789v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arqu&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(98)00230-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L0ZMDKN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098460v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264266v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm Kelleher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02526343v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31280-0_10" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302086v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lazarini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302094v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131148v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670709v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41135-4_4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221915v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099135v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petiot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221932v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228995v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108553v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Kosmatov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09099-3_16" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920496v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935308v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931662v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00878657v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.RTA.2013.303" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909202v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW.2013.80" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753008v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Senni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753003v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Narayan Dhara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dMEMS.2012.14" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749576v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34005-5_12" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751321v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST.2012.136" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756343v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.82.3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746814v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Chebaro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2245276.2231980" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00622904v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21768-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223779v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Dhara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640279v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ben Othman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24580-0_6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642531v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22321-1_13" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3WG4N6K3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642515v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563330v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525791v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hammad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tatibou&#235;t" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525784v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude March&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563308v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402204v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couchot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563282v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11955757" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181135v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114318v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114316v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11693017" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814543v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221845v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658364v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429040v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098531v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;raud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643047v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033416v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061900v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992159v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753896v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527077v3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00434452v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339847v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114317v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00724977v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02301872v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>