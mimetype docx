--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1360,352 +1360,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01808892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum contextual finite geometries from dessins d'enfants.</w:t>
+                <w:t xml:space="preserve">A correspondence between rooted planar maps and normal planar lambda terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Planat</w:t>
+                <w:t xml:space="preserve">Noam Zeilberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giorgetti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Metod Saniga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geometric Methods in Modern Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12, pp.1550067. </w:t>
+              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (3:22), pp.1-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S021988781550067X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2168/LMCS-11(3:22)2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873461v4</w:t>
+                <w:t xml:space="preserve">hal-01057269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A correspondence between rooted planar maps and normal planar lambda terms</w:t>
+                <w:t xml:space="preserve">A rule-based system for automatic decidability and combinability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noam Zeilberger</w:t>
+                <w:t xml:space="preserve">Elena Tushkanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giorgetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ringeissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2168/LMCS-11(3:22)2015⟩</w:t>
+              <w:t xml:space="preserve">Science of Computer Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Selected Papers from the Ninth International Workshop on Rewriting Logic and its Applications (WRLA 2012), 99, pp.3-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2014.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057269v1</w:t>
+                <w:t xml:space="preserve">hal-01102883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rule-based system for automatic decidability and combinability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Tushkanova</w:t>
+                <w:t xml:space="preserve">Quantum contextual finite geometries from dessins d'enfants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Planat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Holweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metod Saniga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Computer Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Selected Papers from the Ninth International Workshop on Rewriting Logic and its Applications (WRLA 2012), 99, pp.3-23. </w:t>
+              <w:t xml:space="preserve">International Journal of Geometric Methods in Modern Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, pp.1550067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scico.2014.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S021988781550067X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102883v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873461v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient enumeration of rooted maps of a given orientable genus by number of faces and vertices</w:t>
               </w:r>
@@ -2111,51 +2111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Groslambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (6), pp.500--514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3076,51 +3076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Zeilberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Computational Logic and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3547,90 +3547,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Decidability for Theories with Counting Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Tushkanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ringeissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automated Deduction: Decidability, Complexity, Tractability (workshop ADDCT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lake Placid, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3744,252 +3744,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grammar-Based Testing using Realistic Domains in PHP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dadeau</w:t>
+                <w:t xml:space="preserve">Automatic Decidability: A Schematic Calculus for Theories with Counting Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Tushkanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ringeissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bouquet</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A-MOST 2012, 8th Workshop on Advances in Model Based Testing, joint to the ICST'12 IEEE Int. Conf. on Software Testing, Verification and Validation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RTA - 24th International Conference on Rewriting Techniques and Applications - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Eindhoven, Netherlands. pp.303-318, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.RTA.2013.303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931662v1</w:t>
+                <w:t xml:space="preserve">hal-00878657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Decidability: A Schematic Calculus for Theories with Counting Operators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ringeissen</w:t>
+                <w:t xml:space="preserve">Grammar-Based Testing using Realistic Domains in PHP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Enderlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTA - 24th International Conference on Rewriting Techniques and Applications - 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">A-MOST 2012, 8th Workshop on Advances in Model Based Testing, joint to the ICST'12 IEEE Int. Conf. on Software Testing, Verification and Validation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Canada. pp.509--518</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.RTA.2013.303⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00878657v1</w:t>
+                <w:t xml:space="preserve">hal-00931662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Constraint Solver for PHP Arrays</w:t>
               </w:r>
@@ -4073,356 +4073,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specification and Validation of Algorithms Generating Planar Lehman Words</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rewriting Strategies for a Two-Scale Method: Application to Combined Thin and Periodic Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Narayan Dhara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valerio Senni</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lenczner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GASCom 2012 - 8th International Conference on random generation of combinatorial structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">dMEMS 2012 - d Software Implementation for Distributed MEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Besançon, France. pp.82-89, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/dMEMS.2012.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753008v1</w:t>
+                <w:t xml:space="preserve">hal-00753003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rewriting Strategies for a Two-Scale Method: Application to Combined Thin and Periodic Structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raj Narayan Dhara</w:t>
+                <w:t xml:space="preserve">A Rule-Based Framework for Building Superposition-Based Decision Procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Tushkanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Lenczner</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ringeissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">dMEMS 2012 - d Software Implementation for Distributed MEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Besançon, France. pp.82-89, </w:t>
+              <w:t xml:space="preserve">WRLA 2012 - 9th International Workshop on Rewriting Logic and Its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Tallinn, Estonia. pp.221-239, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/dMEMS.2012.14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34005-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753003v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rule-Based Framework for Building Superposition-Based Decision Procedures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Specification and Validation of Algorithms Generating Planar Lehman Words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Senni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WRLA 2012 - 9th International Workshop on Rewriting Logic and Its Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GASCom 2012 - 8th International Conference on random generation of combinatorial structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00749576v1</w:t>
+                <w:t xml:space="preserve">hal-00753008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammar-Based Testing using Realistic Domains in PHP</w:t>
               </w:r>
@@ -4519,265 +4519,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lazy AC-Pattern Matching for Rewriting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Belkhir</w:t>
+                <w:t xml:space="preserve">Program Slicing Enhances a Verification Technique Combining Static and Dynamic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Chebaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Kosmatov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giorgetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Reduction Strategies in Rewriting and Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4204/EPTCS.82.3⟩</w:t>
+              <w:t xml:space="preserve">SAC 2012, 27-th ACM Symposium On Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Trento, Italy. pp.1284-1291, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2245276.2231980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00756343v1</w:t>
+                <w:t xml:space="preserve">hal-00746814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Program Slicing Enhances a Verification Technique Combining Static and Dynamic Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nikolai Kosmatov</w:t>
+                <w:t xml:space="preserve">Lazy AC-Pattern Matching for Rewriting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Belkhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giorgetti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC 2012, 27-th ACM Symposium On Applied Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Trento, Italy. pp.1284-1291, </w:t>
+              <w:t xml:space="preserve">10th International Workshop on Reduction Strategies in Rewriting and Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Novi Sad, Serbia. pp.37-51, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2245276.2231980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.82.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746814v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SANTE Tool: Value Analysis, Program Slicing and Test Generation for C Program Debugging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Chebaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Kosmatov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4863,51 +4863,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Methods for Multiscale Models Derivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raj Dhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Belkhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5463,64 +5463,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Tushkanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Workshop on Language Descriptions, Tools, and Applications - LDTA'2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paphos, Cyprus. pp.92--106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5545,51 +5545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Static Analysis and Test Generation for {C} Program Debugging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Chebaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Kosmatov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6546,77 +6546,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specifying and Proving a Sorting Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Tushkanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7133,90 +7133,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Decidability for Theories Modulo Integer Offsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Tushkanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ringeissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8139, INRIA. 2012, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7317,90 +7317,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular Specification of Java Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Tushkanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7097, INRIA. 2009, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7959,51 +7959,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874438v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Muller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metod Saniga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giorgetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Boutray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Holweck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2022.101853" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Erard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ricciardi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-021-09572-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651233v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Masson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aca36f" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9182272" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221875v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Jaffali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302096v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948799v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiillaume Petiot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola&#239; Kosmatov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Botella" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Julliand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00165-018-0456-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948796v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R.S. Walsh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26493/1855-3974.1115.90f" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129724v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dadeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bouquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Enderlin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131164v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baril" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Genestier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Petrossian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2015.11.007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01808892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petiot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kosmatov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Botella" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Julliand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41135-4_8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873461v4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Planat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021988781550067X" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057269v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Zeilberger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-11(3:22)2015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102883v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tushkanova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ringeissen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kouchnarenko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.02.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221874v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R Walsh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917323v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Belkhir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenczner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2014.01.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219337v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Walsh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mednykh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2011.11.027" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222902v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26493/1855-3974.132.fe2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561340v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Groslambert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-sen:20080008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693789v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arqu&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(98)00230-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L0ZMDKN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098460v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264266v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm Kelleher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02526343v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31280-0_10" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302086v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lazarini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302094v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131148v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670709v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41135-4_4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221915v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099135v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petiot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221932v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228995v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108553v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Kosmatov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09099-3_16" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920496v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935308v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931662v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00878657v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.RTA.2013.303" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909202v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW.2013.80" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753008v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Senni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753003v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Narayan Dhara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dMEMS.2012.14" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749576v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34005-5_12" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751321v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST.2012.136" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756343v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.82.3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746814v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Chebaro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2245276.2231980" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00622904v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21768-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223779v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Dhara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640279v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ben Othman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24580-0_6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642531v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22321-1_13" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3WG4N6K3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642515v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563330v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525791v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hammad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tatibou&#235;t" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525784v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude March&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563308v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402204v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couchot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563282v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11955757" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181135v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114318v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114316v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11693017" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814543v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221845v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658364v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429040v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098531v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;raud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643047v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033416v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061900v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992159v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753896v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527077v3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00434452v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339847v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114317v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00724977v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02301872v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874438v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Muller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metod Saniga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giorgetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Boutray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Holweck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2022.101853" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Erard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ricciardi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-021-09572-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651233v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Masson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aca36f" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9182272" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221875v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Jaffali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302096v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948799v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiillaume Petiot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola&#239; Kosmatov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Botella" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Julliand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00165-018-0456-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948796v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R.S. Walsh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26493/1855-3974.1115.90f" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129724v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dadeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bouquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Enderlin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131164v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baril" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Genestier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Petrossian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2015.11.007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01808892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petiot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kosmatov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Botella" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Julliand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41135-4_8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057269v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Zeilberger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-11(3:22)2015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102883v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tushkanova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ringeissen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kouchnarenko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.02.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873461v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Planat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021988781550067X" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221874v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R Walsh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917323v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Belkhir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenczner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2014.01.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219337v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Walsh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mednykh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2011.11.027" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222902v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26493/1855-3974.132.fe2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561340v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Groslambert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-sen:20080008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693789v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arqu&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(98)00230-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L0ZMDKN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098460v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264266v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm Kelleher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02526343v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31280-0_10" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302086v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lazarini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302094v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131148v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670709v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41135-4_4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221915v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099135v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petiot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221932v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228995v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108553v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Kosmatov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09099-3_16" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920496v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935308v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00878657v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.RTA.2013.303" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931662v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909202v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW.2013.80" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753003v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Narayan Dhara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dMEMS.2012.14" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749576v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34005-5_12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753008v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Senni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751321v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST.2012.136" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746814v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Chebaro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2245276.2231980" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756343v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.82.3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00622904v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21768-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223779v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Dhara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640279v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ben Othman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24580-0_6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642531v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22321-1_13" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3WG4N6K3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642515v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563330v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525791v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hammad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tatibou&#235;t" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525784v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude March&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563308v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402204v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couchot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563282v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11955757" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181135v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114318v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114316v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11693017" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814543v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221845v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658364v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429040v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098531v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;raud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643047v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033416v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061900v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992159v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753896v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527077v3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00434452v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339847v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114317v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00724977v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02301872v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>