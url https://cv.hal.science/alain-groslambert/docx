--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Groslambert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Groslambert is full Professor in Sport Sciences. His research areas are psycho-physiology and more accurately the investigation of the limiting factors of the human performance in sport in relation to different environmental stressors. He worked at the present time on the perceptual reponses in trail running and cycling competitions</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological, Sleep, and Heart Rate Variability Responses During Early- and Middle-Term Acclimatization of “Living High-Training Low and High”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Pirlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Mihailovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brocherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Altitude Medicine and Biology [High Altitude Medicine &amp; Biology]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (3), pp.291-300. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ham.2024.0118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of “Living High‐Training Low and High” on Sleep, Heart Rate Variability, and Psychological Responses in Elite Female Cyclists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Pirlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Mihailovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brocherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (8), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsc.12320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Efficiency and Ability to Produce Accurate Efforts in Different Perceived Intensity Zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Scholler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Grosprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grappe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychophysiology and Biofeedback</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (4), pp.335-345. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10484-021-09517-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The type of visual biofeedback influences maximal handgrip strength and activation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philémon Marcel-Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Grospretre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 121 (6), pp.1607-1616. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-021-04640-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychophysiological responses of firefighters to day and night rescue interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philémon Marcel-Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Grosprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ravier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 95, pp.103457. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2021.103457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does dark chocolate have an ergogenic impact on emotional state, vegetative nervous system and strength performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Scholler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philémon Marcel-Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 113, pp.55-63. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2021017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influencing Factors of Pacing Variations and Performance in a 44-Kilometer Mountain Trail Race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landry Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (02), pp.81-96. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ape.2020.102008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does firefighters’ physical fitness influence their cardiac parasympathetic reactivation? Analysis with post-exercise heart rate variability and ultra-short-term measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philémon Marcel-Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Esco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Occupational Safety and Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10803548.2020.1738689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and sweat management by a cycling garment impact thermal sensations during exercise in hot and moist conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Scholler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philémon Marcel-Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (1), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12283-020-00333-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Protective Equipment on Firefighters' External and Internal Workloads During a Simulated Rescue Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philémon Marcel-Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ravier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Publish Ahead of Print, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1519/JSC.0000000000003551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects on Firefighters’ Nocturnal Cardiac Autonomic Activity and Sleep Quality of On-Call Nights With and Without Simulated Firefighting Interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philémon Marcel-Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ravier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (11), pp.e644-e650. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/JOM.0000000000002025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Pleasure and Attentional Focus on Performance and Pacing Strategies in Elite Individual Time Trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grappe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.451-457. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/ijspp.2017-0773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived exertion: influence of expected, unexpected relief and frustration on time to exhaustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Grosprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7352/IJSP.2019.50.239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological and affective responses of 30s‒30s intermittent small-sided game in elite handball players: A new alternative to intermittent running</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hassenfratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bouzigon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (3), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14198/jhse.2019.143.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Performance Improvements Due to a Leading Teammate During Uphill Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Grosprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (9), pp.1215-1222. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/ijspp.2017-0878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological responses and parasympathetic reactivation in rescue interventions: The effect of the breathing apparatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philémon Marcel-Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (12), pp.2710-2722. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.13291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Model of Pacing Process for Long and Ultra-Long Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 09 (14), pp.2837-2850. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/psych.2018.914163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a Training Program Involving Body Cooling on Physical and Cognitive Capacities and Quality of Life in Multiple Sclerosis Patients: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Charry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78 (1-2), pp.71-77. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000477580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a conservative sleep management strategy during a solo Pacific Ocean crossing on anxiety and perceived fatigue: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hagin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit R. Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (4), pp.395 - 402. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2011.644248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships Between Psychological Factors, RPE and Time Limit Estimated by Teleoanticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Coquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancy Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Matran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (3), pp.359-374. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/tsp.26.3.359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory vs cycling condition ; differences in pedalling biomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp. 87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sleep deprivation on axiety and perceived fatigue during a one man Atlantic Ocean crossing on a sport catamaran : a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp. 144-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a pictorial rating scale for grip strength evaluation in 3 to 6 year old children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Defrasne Ai-Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 420, pp. 150-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Aging on Perceived Exertion and Pain During Arm Cranking in Women 70 to 80 YEARS OLD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (2), pp.208-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of steady state exercise on perceived pain : comparison of sedentary subjects and cyclist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monnier-Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Rouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percept &amp; Mot.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 103, pp. 659-666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d'une alcalinisation exogène sur la perception de l'effort et la performance en ski de fond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Rouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sci. &amp; Mot.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 58, pp. 93-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived exertion : influence of age and cognitive development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (11), pp. 911-928</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of aging on perceived arm pain and exertion in 70-80 year old elderlies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tordi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 58, pp. 208-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effects of training on anxiety and perceived fatigue in elite endurance athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26, pp. 492-498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-regulated running using perceived exertion in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monnier-Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Rouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (1), pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perceptive individual time trial to estimate the aerobic threshold in triathletes : a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44(2), pp. 147-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological responses of triathletes to a simulated 30-min time-trial at self-selected power output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bringard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (2), pp.138-143. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2003-38200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perceptive individual time trial performed by triathlètes to estimate the anaerobic thereshold : a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43, pp. 1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of exercise on perceptual estimation and short-term recall of shooting performance in biathlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burtheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Pernin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percept and Mot Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 97, pp. 1107-1114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of autogenic and imagery training on the shooting performance in biathlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Rouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 74, pp. 337-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of aging on self-regulation of static grip forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Rouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 325(1), pp. 52-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation vitesse précision au tir chez les biathlètes experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Rouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17(1), pp. 35-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En selle, Sakamichi ! » Animés japonais et mise en mouvement des corps français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux des jeux. Symposium Images et (mise en) mouvement des corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05537527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohésion et performance ; analyse du chercheur et de l'entraîneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National des Cadres Techniques de la FFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie et performance sportive : les nouveaux défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société de Médecine du Sport de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on déterminer le seuil anaérobie à partir d'indices perceptifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monnier-Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Internationales des Sciences du Sport, INSEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investissement intense et adaptations psychologiques : étude pilote menée auprès de la Fédération Française de Cyclisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National des Cadres Techniques de la FFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture et analyse du mouvement et feed back vidéo en cyclisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National des Cadres Techniques de la FFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de l'effort et régulation de la charge d'entraînement en cyclisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National des Cadres Techniques de la FFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Les Gets, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coureur dans son environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National des Cadres Techniques de la FFC/Université de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does intense exercise affect perceptual estimation and short-term recall ? Special reference to biathlon shooting performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burtheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Rouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does intense exertion affect short term recall of elite biathlete during shootin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burtheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the temperature on the triggering force and the ballistic in biathlon shooting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burtheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème Congrès de la Société Française de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurons nos efforts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'athlète et son environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selle, beaux songes et vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les Mondiaux piste de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël de Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master sport performance & qualité de vie : mode d'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mesures pour améliorer la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du niveau d'entraînement sur la perception de la douleur suite à un exercice de type aérobie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monnier-Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId148"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Groslambert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Groslambert is full Professor in Sport Sciences. His research areas are psycho-physiology and more accurately the investigation of the limiting factors of the human performance in sport in relation to different environmental stressors. He worked at the present time on the perceptual reponses in trail running and cycling competitions</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological, Sleep, and Heart Rate Variability Responses During Early- and Middle-Term Acclimatization of “Living High-Training Low and High”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Pirlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Mihailovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brocherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Altitude Medicine and Biology [High Altitude Medicine &amp; Biology]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (3), pp.291-300. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ham.2024.0118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of “Living High‐Training Low and High” on Sleep, Heart Rate Variability, and Psychological Responses in Elite Female Cyclists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Pirlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Mihailovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brocherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (8), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsc.12320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Efficiency and Ability to Produce Accurate Efforts in Different Perceived Intensity Zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Scholler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Grosprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grappe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychophysiology and Biofeedback</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (4), pp.335-345. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10484-021-09517-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The type of visual biofeedback influences maximal handgrip strength and activation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philémon Marcel-Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Grospretre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 121 (6), pp.1607-1616. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-021-04640-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychophysiological responses of firefighters to day and night rescue interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philémon Marcel-Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Grosprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ravier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 95, pp.103457. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2021.103457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does dark chocolate have an ergogenic impact on emotional state, vegetative nervous system and strength performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Scholler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philémon Marcel-Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 113, pp.55-63. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2021017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does firefighters’ physical fitness influence their cardiac parasympathetic reactivation? Analysis with post-exercise heart rate variability and ultra-short-term measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philémon Marcel-Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Esco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Occupational Safety and Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10803548.2020.1738689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influencing Factors of Pacing Variations and Performance in a 44-Kilometer Mountain Trail Race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landry Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (02), pp.81-96. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ape.2020.102008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and sweat management by a cycling garment impact thermal sensations during exercise in hot and moist conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Scholler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philémon Marcel-Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (1), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12283-020-00333-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Protective Equipment on Firefighters' External and Internal Workloads During a Simulated Rescue Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philémon Marcel-Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ravier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Publish Ahead of Print, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1519/JSC.0000000000003551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects on Firefighters’ Nocturnal Cardiac Autonomic Activity and Sleep Quality of On-Call Nights With and Without Simulated Firefighting Interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philémon Marcel-Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ravier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (11), pp.e644-e650. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/JOM.0000000000002025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived exertion: influence of expected, unexpected relief and frustration on time to exhaustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Grosprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7352/IJSP.2019.50.239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Pleasure and Attentional Focus on Performance and Pacing Strategies in Elite Individual Time Trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grappe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.451-457. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/ijspp.2017-0773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological and affective responses of 30s‒30s intermittent small-sided game in elite handball players: A new alternative to intermittent running</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hassenfratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bouzigon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (3), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14198/jhse.2019.143.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological responses and parasympathetic reactivation in rescue interventions: The effect of the breathing apparatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philémon Marcel-Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (12), pp.2710-2722. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.13291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Performance Improvements Due to a Leading Teammate During Uphill Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Grosprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (9), pp.1215-1222. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/ijspp.2017-0878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Model of Pacing Process for Long and Ultra-Long Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 09 (14), pp.2837-2850. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/psych.2018.914163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a Training Program Involving Body Cooling on Physical and Cognitive Capacities and Quality of Life in Multiple Sclerosis Patients: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Charry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78 (1-2), pp.71-77. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000477580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a conservative sleep management strategy during a solo Pacific Ocean crossing on anxiety and perceived fatigue: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hagin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit R. Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (4), pp.395 - 402. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2011.644248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships Between Psychological Factors, RPE and Time Limit Estimated by Teleoanticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Coquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancy Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Matran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (3), pp.359-374. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/tsp.26.3.359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory vs cycling condition ; differences in pedalling biomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp. 87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sleep deprivation on axiety and perceived fatigue during a one man Atlantic Ocean crossing on a sport catamaran : a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp. 144-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a pictorial rating scale for grip strength evaluation in 3 to 6 year old children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Defrasne Ai-Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 420, pp. 150-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Aging on Perceived Exertion and Pain During Arm Cranking in Women 70 to 80 YEARS OLD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (2), pp.208-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of steady state exercise on perceived pain : comparison of sedentary subjects and cyclist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monnier-Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Rouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percept &amp; Mot.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 103, pp. 659-666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d'une alcalinisation exogène sur la perception de l'effort et la performance en ski de fond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Rouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sci. &amp; Mot.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 58, pp. 93-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived exertion : influence of age and cognitive development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (11), pp. 911-928</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of aging on perceived arm pain and exertion in 70-80 year old elderlies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tordi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 58, pp. 208-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effects of training on anxiety and perceived fatigue in elite endurance athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26, pp. 492-498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-regulated running using perceived exertion in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monnier-Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Rouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (1), pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perceptive individual time trial to estimate the aerobic threshold in triathletes : a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44(2), pp. 147-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of exercise on perceptual estimation and short-term recall of shooting performance in biathlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burtheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Pernin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percept and Mot Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 97, pp. 1107-1114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological responses of triathletes to a simulated 30-min time-trial at self-selected power output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bringard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (2), pp.138-143. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2003-38200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perceptive individual time trial performed by triathlètes to estimate the anaerobic thereshold : a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43, pp. 1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of autogenic and imagery training on the shooting performance in biathlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Rouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 74, pp. 337-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of aging on self-regulation of static grip forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Rouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 325(1), pp. 52-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation vitesse précision au tir chez les biathlètes experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Rouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17(1), pp. 35-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En selle, Sakamichi ! » Animés japonais et mise en mouvement des corps français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux des jeux. Symposium Images et (mise en) mouvement des corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05537527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohésion et performance ; analyse du chercheur et de l'entraîneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National des Cadres Techniques de la FFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie et performance sportive : les nouveaux défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société de Médecine du Sport de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture et analyse du mouvement et feed back vidéo en cyclisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National des Cadres Techniques de la FFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on déterminer le seuil anaérobie à partir d'indices perceptifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monnier-Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Internationales des Sciences du Sport, INSEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investissement intense et adaptations psychologiques : étude pilote menée auprès de la Fédération Française de Cyclisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National des Cadres Techniques de la FFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de l'effort et régulation de la charge d'entraînement en cyclisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National des Cadres Techniques de la FFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Les Gets, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coureur dans son environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National des Cadres Techniques de la FFC/Université de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does intense exertion affect short term recall of elite biathlete during shootin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burtheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does intense exercise affect perceptual estimation and short-term recall ? Special reference to biathlon shooting performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burtheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Rouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the temperature on the triggering force and the ballistic in biathlon shooting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burtheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème Congrès de la Société Française de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurons nos efforts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'athlète et son environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selle, beaux songes et vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les Mondiaux piste de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël de Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master sport performance & qualité de vie : mode d'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mesures pour améliorer la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du niveau d'entraînement sur la perception de la douleur suite à un exercice de type aérobie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monnier-Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Groslambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId148"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531318v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Pirlot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Mihailovic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gimenez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Millet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brocherie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ham.2024.0118" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531317v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Millet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsc.12320" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077154v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Scholler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Groslambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Grospr&#234;tre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grappe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10484-021-09517-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381891v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil&#233;mon Marcel-Millet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ravier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Grospretre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-021-04640-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381875v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2021.103457" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381865v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2021017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R174CJ76-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03108775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Baron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ouvrard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Desmoulins" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacroix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ape.2020.102008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381899v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Esco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2020.1738689" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177028v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Simonin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12283-020-00333-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381894v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000003551" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381907v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000002025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381943v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Ouvrard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2017-0773" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7352/IJSP.2019.50.239" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381949v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hassenfratz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouzigon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/jhse.2019.143.05" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381948v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2017-0878" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381945v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13291" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381871v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/psych.2018.914163" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381956v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gonzales" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chopard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000477580" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649585v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hagin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit R. Gonzales" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Candau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2011.644248" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367563v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coquart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancy Dufour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Matran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Garcin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/tsp.26.3.359" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262218v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bertucci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grappe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262120v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Candau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262211v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defrasne Ai-Said" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03559834v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grange" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tordi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178470v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monnier-Benoit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Rouillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178473v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178475v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Grange" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tordi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020917v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020912v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Rouillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020934v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Girard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092446v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bringard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-38200" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079548v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grebot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burtheret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Pernin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079547v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dugue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079405v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nachon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079403v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537527v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Descamps" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voisin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331660v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331658v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178535v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178541v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tougne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178538v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020923v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020921v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097225v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097186v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097218v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178685v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178691v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178684v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178690v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l de Matos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178683v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178687v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020919v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531318v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Pirlot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Mihailovic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gimenez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Millet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brocherie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ham.2024.0118" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531317v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Millet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsc.12320" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077154v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Scholler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Groslambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Grospr&#234;tre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grappe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10484-021-09517-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381891v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil&#233;mon Marcel-Millet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ravier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Grospretre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-021-04640-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381875v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2021.103457" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381865v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2021017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R174CJ76-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381899v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Esco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2020.1738689" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03108775v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Baron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ouvrard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Desmoulins" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ape.2020.102008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177028v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Simonin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12283-020-00333-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381894v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000003551" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381907v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000002025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381941v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7352/IJSP.2019.50.239" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Ouvrard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2017-0773" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381949v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hassenfratz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouzigon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/jhse.2019.143.05" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381945v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13291" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381948v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2017-0878" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381871v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/psych.2018.914163" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381956v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gonzales" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chopard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000477580" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649585v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hagin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit R. Gonzales" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Candau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2011.644248" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367563v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coquart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancy Dufour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Matran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Garcin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/tsp.26.3.359" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262218v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bertucci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grappe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262120v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Candau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262211v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defrasne Ai-Said" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03559834v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grange" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tordi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178470v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monnier-Benoit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Rouillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178473v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178475v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Grange" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tordi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020917v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020912v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Rouillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020934v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Girard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079542v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grebot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burtheret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Pernin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092446v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bringard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-38200" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079548v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079547v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dugue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079405v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nachon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079403v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537527v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Descamps" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voisin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331660v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331658v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178538v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178535v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178541v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tougne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020923v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020921v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097186v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097225v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097218v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178685v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178691v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178684v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178690v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l de Matos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178683v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178687v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020919v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>