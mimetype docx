--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,2873 +66,2935 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiter la métropole agri-urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de l'université de Lorraine. 2024, L' Architecture et ses mondes, 978-2-38451-075-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C comme Chronotopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BOA, 2022, Abécédaire de transformation urbaine, Alessia de Biase, 9782493026019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04182526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Petites lignes » ferroviaires, des infrastructures recyclables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Recherches, 2020, 978-2-86222-094-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04372155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter la transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions l’Oeil d’or, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter la transformation. Ou comment saisir les espaces temps habités, L'oeil d'Or, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, 978-2-913661-98-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02917547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cronotopia</w:t>
+                <w:t xml:space="preserve">Chronotopia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratorio urbano. Pequeno lexico teorico-metodologico</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edufba, pp.100, 2022</w:t>
+              <w:t xml:space="preserve">Laboratório urbano. Pequeno léxico teórico-metodológico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editora da Universidade Federal da Bahia, pp.100-110, 2022, 978-65-5630-378-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233684v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04448156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronotopia</w:t>
+                <w:t xml:space="preserve">Ecological Transition Architecture Week (ETAW):</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratório urbano. Pequeno léxico teórico-metodológico</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editora da Universidade Federal da Bahia, pp.100-110, 2022, 978-65-5630-378-9</w:t>
+              <w:t xml:space="preserve">Ecological Transition in Education and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, pp.41-49, 2022, 9781786307163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04448156v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04389420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological Transition Architecture Week (ETAW):</w:t>
+                <w:t xml:space="preserve">Cronotopia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paola Berenstein Jacques, Dilton Lopes de Almeida Jr., Igor Gonçalves Queiroz, Rafaela Lino Izeli. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Transition in Education and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, pp.41-49, 2022, 9781786307163</w:t>
+              <w:t xml:space="preserve">Laboratorio urbano. Pequeno lexico teorico-metodologico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edufba, pp.100, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04389420v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris Xème arrondissement, mars-mai 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sous contrainte, Carnet de terrain d'un monde pandémique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BOA, pp.35-38, 2021, Décrire, 9782493026002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04411376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la nécessaire articulation des spatialités et des temporalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CaMBo (Cahiers de la Métropole Bordelaise) Dossier : Les rythmes de la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, pp.54-55, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04411556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des projets pour de nouveaux possibles. Une interprétation chronotopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Petites lignes » ferroviaires, des infrastructures recyclables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Recherches, pp.197-209, 2020, 978-2-86222-095-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04411572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projeter la “ville intelligente”, ou comment représenter le futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Zaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'oeil d'Or. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représenter la transformation. Ou comment saisir les espaces temps habités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2019, 978-2-913661-98-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">introduction à 1. L’analyse des rythmes du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tempo territorial. Prendre en compte le temps dans l’aménagement. Guide pratique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note pour une approche chronotopique multiscalaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elya Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronotopies. Lecture et écriture des mondes en mouvement </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.216, 2017, 9791091336109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note pour une approche chronotopique multiscalaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gwiazdzinski L.; Drevon G.; Klein O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronotopie. Lecture et écriture des mondes en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elya Editions pp.121-125, 2017, 979-10-91336-07-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01710636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronotopic exploration of a parisian landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia de Biase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Zanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Laoudati ; K. Zreik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">City Temporalities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europia Productions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 979-10-90094-22-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01523451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes pour une chronotopie des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUCA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle(s) temporalité(s) prendre en compte dans un projet urbain durable ? </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-Propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Subrémon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions donner lieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saisons des villes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.6-11, 2013, 978-2-9532093-7-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C comme Chronotopie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Infrastructures x Territoires, Modèles et utopies pour le devenir des infrastructures de transports »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04182526v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues du Grand Paris, séminaire Paris / Grand Paris - DE Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSA Paris-Val de Seine,, Dec 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Petites lignes » ferroviaires, des infrastructures recyclables</w:t>
+                <w:t xml:space="preserve">Pour un urbanisme des possibles : des espaces, des temps et de la chronotopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04372155v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.649-652</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter la transformation. Ou comment saisir les espaces temps habités, L'oeil d'Or, 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bonzani</w:t>
+                <w:t xml:space="preserve">Le temps habité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manola Antonioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-02917547v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sotgia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps habité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Manola Antonioli, Alain Guez, Alice Sotgia, Sara Carlini, Leandro Peredo, Flavia Pertuso, Clara Piolatto May 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter la transformation</w:t>
+                <w:t xml:space="preserve">Approche pour l'élaboration d'un modèle chronotopique urbain 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04350327v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lagesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseaux Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion et Analyse des données Spatiales et Temporelles (GAST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Grenoble, France. pp.51-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche chronotopique des territoires habités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Zanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les temps des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LADYSS, Mar 2017, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronotopic exploration of a parisian landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Zanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hyperurbain 5 : City Temporalities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il progetto partecipato come articolazione di spazi e tempi abitati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uni(di)versité - Partecipazione - sostenibilità e appropriazione della città. Nuovi fenomeni, nuovi linguaggi. Incontri Italo-Francesi sullo sviluppo sostenibile 2011-2012 - Università Roma 3, Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des équipements universitaires dans un processus de métropolisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International, l'Université de Saint-Denis, Pôle de développement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la répartition spatiale des activités universitaires. Des campus au retour de l'université dans la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Du rôle d'un projet universitaire dans un projet territorial", Séminaire Universités &amp; Territoires Séance 4, PUCA (Plan urbanisme, construction architecture) - Université Paris-Est - LATTS - CSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entre-temps une posture de projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude "Savoirs " citoyens " et démocratie participative dans la question urbaine", PICRI, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez et Piero Zanini, « Des rythmes et des chronotopes », EspacesTemps.net [En ligne], Traverses, 2021 | Mis en ligne le 12 mars 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Zanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EspacesTemps.net</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03168435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche chronotopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 138, pp.71-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04372228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des chronotopes et des chronotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lagesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehand Meziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Traitement et analyse de données spatiales et temporelles, 28 (2), pp.191-217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rig.2018.00052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisonnalités de la ville et des lieux habités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Sotgia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.53-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une interprétation chronotopique des enjeux de la ville adaptable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traits Urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 72, pp.20-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avoiding images : a play for thirteen voices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Parvu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Candide – Journal for Architectural Knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6, pp.79-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T comme Temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 20-21, pp.148-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070060v1</w:t>
-              </w:r>
-[...811 lines deleted...]
-                <w:t xml:space="preserve">hal-01071929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rythme : une des formes concrètes du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2942,266 +3004,266 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration chronotopique d'un territoire parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia de Biase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Zanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LAVUE; Laboratoire Architecture Anthropologie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01915680v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages imaginés et paysages construits. En-quête d’un imaginaire contemporain des Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia de Biase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Linke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Zanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Bureau de la Recherche Architecturale, Urbaine et Paysagère; Ministère de la Culture et de la Communication. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3348,51 +3410,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448156v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389420v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411376v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411556v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411572v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541032v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Zaza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonzani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610679v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouailles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592402v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710636v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Biase" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gatta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Zanini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.org/edition/livres/ing/hyperurbain5.htm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609658v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605724v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Subr&#233;mon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182526v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372155v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02917547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350327v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168435v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372228v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863566v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lagesse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehand Meziani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00052" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596037v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sotgia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596090v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610664v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Parvu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070060v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593232v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mercuriali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115027v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611489v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseaux Francis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593810v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manola Antonioli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605497v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01071780v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01071924v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01071785v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01071929v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915680v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964145v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Linke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Rinaldi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182526v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372155v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350327v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02917547v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonzani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448156v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389420v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233684v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411376v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411556v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411572v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541032v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Zaza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610679v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouailles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592402v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710636v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523451v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Biase" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gatta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Zanini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.org/edition/livres/ing/hyperurbain5.htm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605724v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Subr&#233;mon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593232v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mercuriali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115027v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593810v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manola Antonioli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sotgia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592747v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lagesse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseaux Francis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611489v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01071924v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01071785v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01071780v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01071929v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372228v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863566v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehand Meziani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00052" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596037v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596090v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Parvu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070060v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233728v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915680v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964145v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Linke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Rinaldi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>