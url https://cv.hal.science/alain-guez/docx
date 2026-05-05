--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -1482,418 +1482,1007 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guez et Piero Zanini, « Des rythmes et des chronotopes », EspacesTemps.net [En ligne], Traverses, 2021 | Mis en ligne le 12 mars 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Zanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03168435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche chronotopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 138, pp.71-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04372228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des chronotopes et des chronotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lagesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehand Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Traitement et analyse de données spatiales et temporelles, 28 (2), pp.191-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.2018.00052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisonnalités de la ville et des lieux habités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sotgia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.53-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une interprétation chronotopique des enjeux de la ville adaptable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traits Urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72, pp.20-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avoiding images : a play for thirteen voices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Parvu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Candide – Journal for Architectural Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.79-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T comme Temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20-21, pp.148-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Infrastructures x Territoires, Modèles et utopies pour le devenir des infrastructures de transports »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues du Grand Paris, séminaire Paris / Grand Paris - DE Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSA Paris-Val de Seine,, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un urbanisme des possibles : des espaces, des temps et de la chronotopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.649-652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps habité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manola Antonioli</w:t>
+                <w:t xml:space="preserve">Approche pour l'élaboration d'un modèle chronotopique urbain 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Guez</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lagesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alice Sotgia</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseaux Francis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le temps habité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Manola Antonioli, Alain Guez, Alice Sotgia, Sara Carlini, Leandro Peredo, Flavia Pertuso, Clara Piolatto May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Gestion et Analyse des données Spatiales et Temporelles (GAST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Grenoble, France. pp.51-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593810v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche pour l'élaboration d'un modèle chronotopique urbain 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le temps habité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manola Antonioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lagesse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rousseaux Francis</w:t>
+                <w:t xml:space="preserve">Alice Sotgia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et Analyse des données Spatiales et Temporelles (GAST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Grenoble, France. pp.51-65</w:t>
+              <w:t xml:space="preserve">Le temps habité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Manola Antonioli, Alain Guez, Alice Sotgia, Sara Carlini, Leandro Peredo, Flavia Pertuso, Clara Piolatto May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592747v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche chronotopique des territoires habités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1909,73 +2498,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les temps des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LADYSS, Mar 2017, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronotopic exploration of a parisian landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1991,922 +2580,333 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperurbain 5 : City Temporalities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il progetto partecipato come articolazione di spazi e tempi abitati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Uni(di)versité - Partecipazione - sostenibilità e appropriazione della città. Nuovi fenomeni, nuovi linguaggi. Incontri Italo-Francesi sullo sviluppo sostenibile 2011-2012 - Università Roma 3, Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des équipements universitaires dans un processus de métropolisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International, l'Université de Saint-Denis, Pôle de développement territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la répartition spatiale des activités universitaires. Des campus au retour de l'université dans la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Du rôle d'un projet universitaire dans un projet territorial", Séminaire Universités &amp; Territoires Séance 4, PUCA (Plan urbanisme, construction architecture) - Université Paris-Est - LATTS - CSO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entre-temps une posture de projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude "Savoirs " citoyens " et démocratie participative dans la question urbaine", PICRI, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071929v1</w:t>
-              </w:r>
-[...587 lines deleted...]
-                <w:t xml:space="preserve">hal-01070060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3410,51 +3410,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182526v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372155v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350327v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02917547v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonzani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448156v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389420v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233684v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411376v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411556v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411572v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541032v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Zaza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610679v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouailles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592402v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710636v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523451v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Biase" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gatta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Zanini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.org/edition/livres/ing/hyperurbain5.htm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605724v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Subr&#233;mon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593232v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mercuriali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115027v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593810v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manola Antonioli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sotgia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592747v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lagesse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseaux Francis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611489v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01071924v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01071785v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01071780v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01071929v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372228v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863566v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehand Meziani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00052" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596037v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596090v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Parvu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070060v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233728v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915680v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964145v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Linke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Rinaldi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182526v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372155v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350327v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02917547v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonzani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448156v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389420v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233684v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411376v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411556v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411572v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541032v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Zaza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610679v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouailles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592402v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710636v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523451v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Biase" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gatta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Zanini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.org/edition/livres/ing/hyperurbain5.htm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605724v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Subr&#233;mon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168435v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863566v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lagesse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehand Meziani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00052" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596037v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sotgia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596090v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610664v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Parvu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070060v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mercuriali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115027v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseaux Francis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593810v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manola Antonioli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611489v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01071924v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01071785v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01071780v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01071929v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233728v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915680v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964145v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Linke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Rinaldi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>