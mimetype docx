--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -286,164 +286,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04372155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter la transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représenter la transformation. Ou comment saisir les espaces temps habités, L'oeil d'Or, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">éditions l’Oeil d’or, 2019</w:t>
+              <w:t xml:space="preserve">2019, 978-2-913661-98-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350327v1</w:t>
+                <w:t xml:space="preserve">halshs-02917547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter la transformation. Ou comment saisir les espaces temps habités, L'oeil d'Or, 2019</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Représenter la transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions l’Oeil d’or, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bonzani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">halshs-02917547v1</w:t>
+                <w:t xml:space="preserve">hal-04350327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -455,238 +455,238 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronotopia</w:t>
+                <w:t xml:space="preserve">Cronotopia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paola Berenstein Jacques, Dilton Lopes de Almeida Jr., Igor Gonçalves Queiroz, Rafaela Lino Izeli. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratório urbano. Pequeno léxico teórico-metodológico</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editora da Universidade Federal da Bahia, pp.100-110, 2022, 978-65-5630-378-9</w:t>
+              <w:t xml:space="preserve">Laboratorio urbano. Pequeno lexico teorico-metodologico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edufba, pp.100, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04448156v1</w:t>
+                <w:t xml:space="preserve">hal-04233684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological Transition Architecture Week (ETAW):</w:t>
+                <w:t xml:space="preserve">Chronotopia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Transition in Education and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, pp.41-49, 2022, 9781786307163</w:t>
+              <w:t xml:space="preserve">Laboratório urbano. Pequeno léxico teórico-metodológico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editora da Universidade Federal da Bahia, pp.100-110, 2022, 978-65-5630-378-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04389420v1</w:t>
+                <w:t xml:space="preserve">halshs-04448156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cronotopia</w:t>
+                <w:t xml:space="preserve">Ecological Transition Architecture Week (ETAW):</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratorio urbano. Pequeno lexico teorico-metodologico</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edufba, pp.100, 2022</w:t>
+              <w:t xml:space="preserve">Ecological Transition in Education and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, pp.41-49, 2022, 9781786307163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04233684v1</w:t>
+                <w:t xml:space="preserve">halshs-04389420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris Xème arrondissement, mars-mai 2020</w:t>
               </w:r>
@@ -892,51 +892,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projeter la “ville intelligente”, ou comment représenter le futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Zaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1461,98 +1461,911 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saisons des villes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.6-11, 2013, 978-2-9532093-7-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Infrastructures x Territoires, Modèles et utopies pour le devenir des infrastructures de transports »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues du Grand Paris, séminaire Paris / Grand Paris - DE Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSA Paris-Val de Seine,, Dec 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un urbanisme des possibles : des espaces, des temps et de la chronotopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.649-652</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche chronotopique des territoires habités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Zanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les temps des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LADYSS, Mar 2017, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps habité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manola Antonioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sotgia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps habité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Manola Antonioli, Alain Guez, Alice Sotgia, Sara Carlini, Leandro Peredo, Flavia Pertuso, Clara Piolatto May 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche pour l'élaboration d'un modèle chronotopique urbain 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lagesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseaux Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion et Analyse des données Spatiales et Temporelles (GAST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Grenoble, France. pp.51-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronotopic exploration of a parisian landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Zanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hyperurbain 5 : City Temporalities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la répartition spatiale des activités universitaires. Des campus au retour de l'université dans la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Du rôle d'un projet universitaire dans un projet territorial", Séminaire Universités &amp; Territoires Séance 4, PUCA (Plan urbanisme, construction architecture) - Université Paris-Est - LATTS - CSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il progetto partecipato come articolazione di spazi e tempi abitati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uni(di)versité - Partecipazione - sostenibilità e appropriazione della città. Nuovi fenomeni, nuovi linguaggi. Incontri Italo-Francesi sullo sviluppo sostenibile 2011-2012 - Università Roma 3, Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des équipements universitaires dans un processus de métropolisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International, l'Université de Saint-Denis, Pôle de développement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entre-temps une posture de projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude "Savoirs " citoyens " et démocratie participative dans la question urbaine", PICRI, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez et Piero Zanini, « Des rythmes et des chronotopes », EspacesTemps.net [En ligne], Traverses, 2021 | Mis en ligne le 12 mars 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1568,1345 +2381,532 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EspacesTemps.net</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03168435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche chronotopique</w:t>
+                <w:t xml:space="preserve">Des chronotopes et des chronotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lagesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehand Meziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Traitement et analyse de données spatiales et temporelles, 28 (2), pp.191-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.2018.00052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04372228v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des chronotopes et des chronotypes</w:t>
+                <w:t xml:space="preserve">Pour une approche chronotopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehand Meziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Culture et recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 138, pp.71-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863566v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04372228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisonnalités de la ville et des lieux habités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Sotgia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.53-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une interprétation chronotopique des enjeux de la ville adaptable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traits Urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 72, pp.20-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avoiding images : a play for thirteen voices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Parvu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Candide – Journal for Architectural Knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6, pp.79-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T comme Temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 20-21, pp.148-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070060v1</w:t>
-              </w:r>
-[...811 lines deleted...]
-                <w:t xml:space="preserve">hal-01071929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3410,51 +3410,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182526v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372155v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350327v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02917547v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonzani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448156v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389420v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233684v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411376v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411556v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411572v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541032v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Zaza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610679v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouailles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592402v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710636v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523451v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Biase" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gatta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Zanini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.org/edition/livres/ing/hyperurbain5.htm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605724v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Subr&#233;mon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168435v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863566v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lagesse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehand Meziani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00052" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596037v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sotgia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596090v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610664v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Parvu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070060v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mercuriali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115027v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseaux Francis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593810v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manola Antonioli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611489v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01071924v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01071785v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01071780v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01071929v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233728v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915680v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964145v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Linke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Rinaldi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182526v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372155v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02917547v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonzani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350327v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233684v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448156v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389420v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411376v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411556v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411572v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541032v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Zaza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610679v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouailles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592402v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710636v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523451v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Biase" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gatta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Zanini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.org/edition/livres/ing/hyperurbain5.htm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605724v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Subr&#233;mon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593232v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mercuriali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115027v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611489v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593810v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manola Antonioli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sotgia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592747v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lagesse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseaux Francis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01071780v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01071924v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01071785v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01071929v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863566v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehand Meziani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00052" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372228v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596037v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596090v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Parvu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070060v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233728v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915680v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964145v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Linke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Rinaldi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>