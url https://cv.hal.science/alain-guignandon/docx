--- v0 (2026-03-06)
+++ v1 (2026-04-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.98265895954px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain GUIGNANDON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain-guignandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0745-5417</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151343381</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">283296408</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression modulation in human aortic smooth muscle cells under induced physiological mechanical stretch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mundweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.31147. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-82495-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression modulation in human aortic smooth muscle cells under induced physiological mechanical stretch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mundweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.31147. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-82495-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to obtain an integrated picture of the molecular networks involved in adaptation to microgravity in different biological systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Willis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Calvaruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Angeloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baatout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Benchoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPJ Microgravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41526-024-00395-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are cell and tissue structure and function influenced by gravity and what are the gravity perception mechanisms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trent Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tabury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Angeloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baatout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPJ Microgravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41526-024-00357-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do gravity alterations affect animal and human systems at a cellular/tissue level?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cialdai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austin Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cory Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Angeloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baatout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPJ Microgravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), pp.84. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41526-023-00330-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key topographic parameters driving surface adhesion of Porphyromonas gingivalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.15893. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-42387-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YAP Transcriptional Activity Dictates Cell Response to TNF In Vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Dalix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.856247. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.856247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization of Femtosecond Laser for Titanium Alloy Nanopatterning Influences Osteoblastic Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Abou Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (10), pp.1619. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12101619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deletion of osteopontin or bone sialoprotein induces opposite bone responses to mechanical stimulation in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Çinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bouleftour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.101621. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bonr.2022.101621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-functionalized titanium by ultrafast laser texturing to enhance human gingival fibroblasts adhesion and minimize Porphyromonas gingivalis colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Abou Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Hamzeh-Cognasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 606, pp.154784. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.154784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deletion of osteopontin or bone sialoprotein induces opposite bone responses to mechanical stimulation in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Çinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bouleftour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.101621. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bonr.2022.101621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of multi-wavelength ultrafast laser texturing and autoclave sterilization on titanium alloy-based surface wettability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pallarés-Aldeiturriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Abou Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Pascale-Hamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128 (10), pp.894. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-022-06015-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YAP Transcriptional Activity Dictates Cell Response to TNF In Vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Dalix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.856247. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.856247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deletion of osteopontin or bone sialoprotein induces opposite bone responses to mechanical stimulation in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Çinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bouleftour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.101621. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bonr.2022.101621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YAP/TAZ: Key Players for Rheumatoid Arthritis Severity by Driving Fibroblast Like Synoviocytes Phenotype and Fibro-Inflammatory Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Courbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.791907. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2021.791907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YAP/TAZ: Key Players for Rheumatoid Arthritis Severity by Driving Fibroblast Like Synoviocytes Phenotype and Fibro-Inflammatory Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Courbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2021.791907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osteocytes and Weightlessness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donata Iandolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Osteoporosis Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (6), pp.626-636. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11914-021-00713-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of SMC traction forces in human aortic thoracic aneurysms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali-Akbar Karkhaneh Yousefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (2), pp.717-731. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-020-01412-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osteocytes and Weightlessness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donata Iandolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Osteoporosis Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (6), pp.626-636. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11914-021-00713-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of SMC traction forces in human aortic thoracic aneurysms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali-Akbar Karkhaneh Yousefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (2), pp.717-731. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-020-01412-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YAP/TAZ: Key Players for Rheumatoid Arthritis Severity by Driving Fibroblast Like Synoviocytes Phenotype and Fibro-Inflammatory Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Courbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.791907. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2021.791907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone Sialoprotein Deficiency Impairs Osteoclastogenesis and Mineral Resorption In Vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Boudiffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndéye Marième Wade-Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Sabido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (8), pp.1617-1617. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbmr.4094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Laser Processing of Nanostructured Patterns for the Control of Cell Adhesion and Migration on Titanium Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Helfenstein-Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (5), pp.E864. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10050864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02978917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparametric investigation of non functionalized-AGuIX nanoparticles in 3D human airway epithelium models demonstrates preferential targeting of tumor cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Sabido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanobiotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.129. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12951-020-00683-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of SMC traction forces in human aortic thoracic aneurysms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali-Akbar Karkhaneh Yousefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-020-01412-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traction Force Measurements of Human Aortic Smooth Muscle Cells Reveal a Motor-Clutch Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/mcb.2019.06415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-Based Hybrid Manufacturing of Endosseous Implants: Optimized Titanium Surfaces for Enhancing Osteogenic Differentiation of Human Mesenchymal Stem Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Bouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bidron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Peyroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (9), pp.4376-4385. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsbiomaterials.9b00769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traction Force Measurements of Human Aortic Smooth Muscle Cells Reveal a Motor-Clutch Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Claudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guignandon Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avril Stéphane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (2), pp.87-108. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/mcb.2019.06415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvotaxis directs cell migration through cell-scale curvature landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-06494-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TNAP stimulates vascular smooth muscle cell trans-differentiation into chondrocytes through calcium deposition and BMP-2 activation: Possible implication in atherosclerotic plaque stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Roszkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Briolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1863 (3), pp.643-653. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbadis.2016.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of chronic hypergravity: from adaptive to deleterious responses in growing mouse skeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasily Gnyubkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (8), pp.908-917. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/japplphysiol.00364.2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser nano/micro patterning of titanium influences mesenchymal stem cell adhesion and commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximena Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), pp.055002. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-6041/10/5/055002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous 3D Imaging of Bone and Vessel Microstructure in a Rat Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhonda Prisby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (1), pp.139-145. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2010.2091282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent PTH(1-84) Is Osteoanabolic but Not Osteoangiogenic and Relocates Bone Marrow Blood Vessels Closer to Bone-Forming Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhonda Prisby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mac-Way</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Therese Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (11), pp.2583-2596. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbmr.459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone Sialoprotein Deficiency Impairs Osteoclastogenesis and Mineral Resorption In Vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Boudiffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndéyé Marième Wade-Guéye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odle Sabido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (12), pp.2393 - 2403. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbmr.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of matrices by cyclically stretched osteoblasts through matrix targeting of VEGF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tracqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (25), pp.6477-84. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2010.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of dual frequency cyclic compression on matrix deposition by osteoblast-like cells grown in 3D scaffolds and on modulation of VEGF variant expression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (19), pp.3279-88. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2009.02.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00395606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focal Contact Clustering in Osteoblastic Cells under Mechanical Stresses: Microgravity and Cyclic Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Akhouayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Usson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Communication and Adhesion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (2), pp.69-83. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/cac.10.2.69.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of RGD density on osteoblast and endothelial cell behavior on RGD-grafted polyethylene terephthalate surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Chanseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (5), pp.711-720. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2008.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical signals modulated vascular endothelial growth factor-A (VEGF-A) alternative splicing in osteoblastic cells through actin polymerisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Peyroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bone.2008.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00270279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical signals modulated vascular endothelial growth factor-A (VEGF-A) alternative splicing in osteoblastic cells through actin polymerisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Peyroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (6), pp.1092-1101. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bone.2008.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex Vivo bone formation in bovine trabecular bone cultured in a dynamic 3D bioreactor is enhanced by compressive mechanical strain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (1), pp.117-26. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.a.2007.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00270273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex Vivo Bone Formation in Bovine Trabecular Bone Cultured in a Dynamic 3D Bioreactor Is Enhanced by Compressive Mechanical Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (1), pp.117-126. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.a.2007.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of osteoprogenitor cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Bone Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 74 (6), pp.536-539. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbspin.2007.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical loading down-regulates peroxisome proliferator-activated receptor gamma in bone marrow stromal cells and favors osteoblastogenesis at the expense of adipogenesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Peyroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 148 (5), pp.2553-62. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/en.2006-1704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00271228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Loading Down-Regulates Peroxisome Proliferator-Activated Receptor γ in Bone Marrow Stromal Cells and Favors Osteoblastogenesis at the Expense of Adipogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Peyroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 148 (5), pp.2553-2562. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/en.2006-1704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Loading Down-Regulates Peroxisome Proliferator-Activated Receptor γ in Bone Marrow Stromal Cells and Favors Osteoblastogenesis at the Expense of Adipogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Peyroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 148 (5), pp.2553-2562. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/en.2006-1704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic strain promotes shuttling of PYK2/Hic-5 complex from focal contacts in osteoblast-like cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boutahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 343 (2), pp.407-14. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2006.02.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00123390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic strain promotes shuttling of PYK2/Hic-5 complex from focal contacts in osteoblast-like cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boutahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 343 (2), pp.407-414. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2006.02.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic strain promotes shuttling of PYK2/Hic-5 complex from focal contacts in osteoblast-like cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boutahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 343 (2), pp.407-414. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2006.02.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of the responses of human osteoblast-like cells to physiologic mechanical strains by biomaterial surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Di Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Chamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (20), pp.4249-4257. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2004.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Strain on Osteoblasts Activates Autophosphorylation of Focal Adhesion Kinase and Proline-rich Tyrosine Kinase 2 Tyrosine Sites Involved in ERK Activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boutahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 279 (29), pp.30588-30599. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M313244200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focal contacts organization in osteoblastic cells under microgravity and cyclic deformation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Akhouayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (8), pp.1561-1567. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0273-1177(03)90396-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focal contact clustering in osteoblastic cells under mechanical stresses: microgravity and cyclic deformation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Akhouayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Usson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Communication and Adhesion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (2), pp.69-83. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/cac.10.2.69.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell cycling determines integrin-mediated adhesion in osteoblastic ROS 17/2.8 cells exposed to space-related conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Usson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillot-Augusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15 (11), pp.2036-8. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.00-0837fje⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of long-term microgravity exposure on cancellous and cortical weight-bearing bones of cosmonauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 355 (9215), pp.1607-1611. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0140-6736(00)02217-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of feasibility of automated osteoblastic line culture in space flight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Palle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 20 (2), pp.109-116. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s8756-3282(96)00337-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Intermittent or Continuous Gravitational Stresses on Cell–Matrix Adhesion: Quantitative Analysis of Focal Contacts in Osteoblastic ROS 17/2.8 Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Usson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Sabido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 236 (1), pp.66-75. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/excr.1997.3703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Changes of Osteoblastic Cells Under Gravitational Variations during Parabolic Flight. Relationship with PGE2 Synthesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 20 (5), pp.369-375. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1247/csf.20.369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser upscaling strategy and biological validation for dental screws with improved osteogenic performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pallarés-Aldeiturriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Hivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How ultra-short lasers help to create hierarchical reliefs efficiently guiding cells on nanostructured patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itina Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilemona Sunday Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Nanotech and Nanomaterials Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nano Rome-2023, Jun 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04183669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do State-of-the-art Super-Resolution Methods not work well for Bone Microstructure CT Imaging?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehan Jhuboo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgen Redko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sebban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, France. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726811v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast laser processing of nanostructured patterns for the control of cell adhesion and migration on titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Abou Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-short Laser Surface Functionalization: from Modeling to Bioengineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPLA 2021, International High Power Laser Ablation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Santa Fe (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser micro- and nano texturing of dental implants: wettability and stem cell behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.S. Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klos Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Laser Technologies (ALT’19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02336438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La curvotaxie ou comment la migration des cellules est dirigée par la courbure de leur environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous 3D Imaging of Bone and Vessel Microstructure in a Rat Model: Measurement of Vascular-Trabecular Interdistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhonda Prisby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium Conference Record (NSS/MIC) 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Orlando, United States. pp.3344-3349, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSSMIC.2009.5401752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système osseux, dans « L’humain & l’espace – Ses adaptation physiologique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Treffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Custaud MA, Blanc S, Gauquelin-Koch G, Gharib C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’humain &amp; l’espace – Ses adaptation physiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. BoD, Paris, 2020, 978-2322270620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId255"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.98265895954px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain GUIGNANDON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain-guignandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0745-5417</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151343381</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">283296408</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression modulation in human aortic smooth muscle cells under induced physiological mechanical stretch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mundweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.31147. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-82495-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression modulation in human aortic smooth muscle cells under induced physiological mechanical stretch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mundweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.31147. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-82495-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to obtain an integrated picture of the molecular networks involved in adaptation to microgravity in different biological systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Willis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Calvaruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Angeloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baatout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Benchoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPJ Microgravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41526-024-00395-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are cell and tissue structure and function influenced by gravity and what are the gravity perception mechanisms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trent Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tabury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Angeloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baatout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPJ Microgravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41526-024-00357-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do gravity alterations affect animal and human systems at a cellular/tissue level?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cialdai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austin Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cory Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Angeloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baatout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPJ Microgravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), pp.84. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41526-023-00330-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key topographic parameters driving surface adhesion of Porphyromonas gingivalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.15893. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-42387-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deletion of osteopontin or bone sialoprotein induces opposite bone responses to mechanical stimulation in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Çinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bouleftour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.101621. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bonr.2022.101621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-functionalized titanium by ultrafast laser texturing to enhance human gingival fibroblasts adhesion and minimize Porphyromonas gingivalis colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Abou Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Hamzeh-Cognasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 606, pp.154784. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.154784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization of Femtosecond Laser for Titanium Alloy Nanopatterning Influences Osteoblastic Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Abou Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (10), pp.1619. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12101619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YAP Transcriptional Activity Dictates Cell Response to TNF In Vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Dalix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.856247. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.856247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of multi-wavelength ultrafast laser texturing and autoclave sterilization on titanium alloy-based surface wettability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pallarés-Aldeiturriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Abou Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Pascale-Hamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128 (10), pp.894. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-022-06015-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osteocytes and Weightlessness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donata Iandolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Osteoporosis Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (6), pp.626-636. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11914-021-00713-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of SMC traction forces in human aortic thoracic aneurysms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali-Akbar Karkhaneh Yousefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (2), pp.717-731. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-020-01412-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YAP/TAZ: Key Players for Rheumatoid Arthritis Severity by Driving Fibroblast Like Synoviocytes Phenotype and Fibro-Inflammatory Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Courbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.791907. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2021.791907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Laser Processing of Nanostructured Patterns for the Control of Cell Adhesion and Migration on Titanium Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Helfenstein-Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (5), pp.E864. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10050864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02978917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone Sialoprotein Deficiency Impairs Osteoclastogenesis and Mineral Resorption In Vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Boudiffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndéye Marième Wade-Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Sabido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (8), pp.1617-1617. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbmr.4094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparametric investigation of non functionalized-AGuIX nanoparticles in 3D human airway epithelium models demonstrates preferential targeting of tumor cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Sabido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanobiotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.129. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12951-020-00683-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of SMC traction forces in human aortic thoracic aneurysms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali-Akbar Karkhaneh Yousefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-020-01412-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traction Force Measurements of Human Aortic Smooth Muscle Cells Reveal a Motor-Clutch Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/mcb.2019.06415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-Based Hybrid Manufacturing of Endosseous Implants: Optimized Titanium Surfaces for Enhancing Osteogenic Differentiation of Human Mesenchymal Stem Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Bouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bidron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Peyroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (9), pp.4376-4385. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsbiomaterials.9b00769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traction Force Measurements of Human Aortic Smooth Muscle Cells Reveal a Motor-Clutch Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Claudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guignandon Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avril Stéphane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (2), pp.87-108. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/mcb.2019.06415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvotaxis directs cell migration through cell-scale curvature landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-06494-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TNAP stimulates vascular smooth muscle cell trans-differentiation into chondrocytes through calcium deposition and BMP-2 activation: Possible implication in atherosclerotic plaque stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Roszkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Briolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1863 (3), pp.643-653. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbadis.2016.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser nano/micro patterning of titanium influences mesenchymal stem cell adhesion and commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximena Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), pp.055002. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-6041/10/5/055002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of chronic hypergravity: from adaptive to deleterious responses in growing mouse skeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasily Gnyubkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (8), pp.908-917. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/japplphysiol.00364.2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous 3D Imaging of Bone and Vessel Microstructure in a Rat Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhonda Prisby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (1), pp.139-145. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2010.2091282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent PTH(1-84) Is Osteoanabolic but Not Osteoangiogenic and Relocates Bone Marrow Blood Vessels Closer to Bone-Forming Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhonda Prisby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mac-Way</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Therese Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (11), pp.2583-2596. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbmr.459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone Sialoprotein Deficiency Impairs Osteoclastogenesis and Mineral Resorption In Vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Boudiffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndéyé Marième Wade-Guéye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odle Sabido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (12), pp.2393 - 2403. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbmr.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of matrices by cyclically stretched osteoblasts through matrix targeting of VEGF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tracqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (25), pp.6477-84. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2010.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of dual frequency cyclic compression on matrix deposition by osteoblast-like cells grown in 3D scaffolds and on modulation of VEGF variant expression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (19), pp.3279-88. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2009.02.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00395606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focal Contact Clustering in Osteoblastic Cells under Mechanical Stresses: Microgravity and Cyclic Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Akhouayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Usson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Communication and Adhesion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (2), pp.69-83. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/cac.10.2.69.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of RGD density on osteoblast and endothelial cell behavior on RGD-grafted polyethylene terephthalate surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Chanseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (5), pp.711-720. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2008.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical signals modulated vascular endothelial growth factor-A (VEGF-A) alternative splicing in osteoblastic cells through actin polymerisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Peyroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bone.2008.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00270279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical signals modulated vascular endothelial growth factor-A (VEGF-A) alternative splicing in osteoblastic cells through actin polymerisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Peyroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (6), pp.1092-1101. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bone.2008.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex Vivo bone formation in bovine trabecular bone cultured in a dynamic 3D bioreactor is enhanced by compressive mechanical strain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (1), pp.117-26. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.a.2007.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00270273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex Vivo Bone Formation in Bovine Trabecular Bone Cultured in a Dynamic 3D Bioreactor Is Enhanced by Compressive Mechanical Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (1), pp.117-126. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.a.2007.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of osteoprogenitor cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Bone Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 74 (6), pp.536-539. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbspin.2007.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical loading down-regulates peroxisome proliferator-activated receptor gamma in bone marrow stromal cells and favors osteoblastogenesis at the expense of adipogenesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Peyroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 148 (5), pp.2553-62. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/en.2006-1704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00271228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Loading Down-Regulates Peroxisome Proliferator-Activated Receptor γ in Bone Marrow Stromal Cells and Favors Osteoblastogenesis at the Expense of Adipogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Peyroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 148 (5), pp.2553-2562. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/en.2006-1704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Loading Down-Regulates Peroxisome Proliferator-Activated Receptor γ in Bone Marrow Stromal Cells and Favors Osteoblastogenesis at the Expense of Adipogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Peyroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 148 (5), pp.2553-2562. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/en.2006-1704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic strain promotes shuttling of PYK2/Hic-5 complex from focal contacts in osteoblast-like cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boutahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 343 (2), pp.407-14. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2006.02.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00123390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of the responses of human osteoblast-like cells to physiologic mechanical strains by biomaterial surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Di Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Chamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (20), pp.4249-4257. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2004.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Strain on Osteoblasts Activates Autophosphorylation of Focal Adhesion Kinase and Proline-rich Tyrosine Kinase 2 Tyrosine Sites Involved in ERK Activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boutahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 279 (29), pp.30588-30599. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M313244200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focal contacts organization in osteoblastic cells under microgravity and cyclic deformation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Akhouayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (8), pp.1561-1567. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0273-1177(03)90396-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focal contact clustering in osteoblastic cells under mechanical stresses: microgravity and cyclic deformation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Akhouayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Usson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Communication and Adhesion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (2), pp.69-83. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/cac.10.2.69.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell cycling determines integrin-mediated adhesion in osteoblastic ROS 17/2.8 cells exposed to space-related conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Usson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillot-Augusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15 (11), pp.2036-8. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.00-0837fje⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of long-term microgravity exposure on cancellous and cortical weight-bearing bones of cosmonauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 355 (9215), pp.1607-1611. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0140-6736(00)02217-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of feasibility of automated osteoblastic line culture in space flight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Palle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 20 (2), pp.109-116. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s8756-3282(96)00337-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Intermittent or Continuous Gravitational Stresses on Cell–Matrix Adhesion: Quantitative Analysis of Focal Contacts in Osteoblastic ROS 17/2.8 Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Usson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Sabido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 236 (1), pp.66-75. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/excr.1997.3703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Changes of Osteoblastic Cells Under Gravitational Variations during Parabolic Flight. Relationship with PGE2 Synthesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 20 (5), pp.369-375. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1247/csf.20.369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser upscaling strategy and biological validation for dental screws with improved osteogenic performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pallarés-Aldeiturriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Hivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How ultra-short lasers help to create hierarchical reliefs efficiently guiding cells on nanostructured patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itina Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilemona Sunday Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Nanotech and Nanomaterials Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nano Rome-2023, Jun 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04183669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do State-of-the-art Super-Resolution Methods not work well for Bone Microstructure CT Imaging?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehan Jhuboo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgen Redko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sebban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, France. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726811v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast laser processing of nanostructured patterns for the control of cell adhesion and migration on titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Abou Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-short Laser Surface Functionalization: from Modeling to Bioengineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPLA 2021, International High Power Laser Ablation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Santa Fe (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser micro- and nano texturing of dental implants: wettability and stem cell behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.S. Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klos Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Laser Technologies (ALT’19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02336438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La curvotaxie ou comment la migration des cellules est dirigée par la courbure de leur environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous 3D Imaging of Bone and Vessel Microstructure in a Rat Model: Measurement of Vascular-Trabecular Interdistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhonda Prisby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium Conference Record (NSS/MIC) 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Orlando, United States. pp.3344-3349, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSSMIC.2009.5401752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système osseux, dans « L’humain & l’espace – Ses adaptation physiologique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Treffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Custaud MA, Blanc S, Gauquelin-Koch G, Gharib C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’humain &amp; l’espace – Ses adaptation physiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. BoD, Paris, 2020, 978-2322270620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId246"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="643D8FCE"/>
+    <w:nsid w:val="F808788C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-guignandon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0745-5417" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151343381" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/283296408" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996485v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hassine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mundweiler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guignandon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-82495-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049469v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04569486v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Willis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Calvaruso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Angeloni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baatout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Benchoua" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-024-00395-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04450577v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent Davis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tabury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouan Zhu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-024-00357-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04264352v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cialdai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Brown" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Baumann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-023-00330-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04589615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Papa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maalouf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Claudel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxx Sedao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Di Maio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42387-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049518v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Caire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dalix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chafchafi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Linossier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.856247" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abou Khalil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12101619" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524465v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maalouf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. &#199;inar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bouleftour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanden-Bossche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2022.101621" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057010v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Hamzeh-Cognasse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.154784" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971622v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056396v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pallar&#233;s-Aldeiturriaga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Pascale-Hamri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-022-06015-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838472v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049495v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838463v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courbon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Michaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.791907" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131390v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Iandolo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Strigini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vico" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11914-021-00713-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826052v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Akbar Karkhaneh Yousefi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Moussa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Michel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-020-01412-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049528v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049536v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049527v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971679v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Boudiffa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#233;ye Mari&#232;me Wade-Gueye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vanden-Bossche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sabido" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.4094" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02978917v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Klos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Helfenstein-Didier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10050864" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941434v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo He" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rossetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-020-00683-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139718v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405709v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/mcb.2019.06415" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084657v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Bou&#235;t" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cabanettes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bidron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Peyroche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.9b00769" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826161v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Claudie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guignandon Alain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril St&#233;phane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960533v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pieuchot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas dos Santos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brigaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06494-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942741v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Fakhry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Roszkowska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briolay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bougault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2016.12.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050023v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Gnyubkin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Normand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00364.2015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414931v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dumas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauclair" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Zapata" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-6041/10/5/055002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825244v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Langer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda Prisby" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Peter" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Lafage-Proust" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2091282" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825245v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mac-Way" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Linossier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.459" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663992v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#233;y&#233; Mari&#232;me Wade-Gu&#233;ye" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odle Sabido" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.245" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846754v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faure" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tracqui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2010.05.011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CN1SW0B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00395606v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perrier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malaval" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2009.02.048" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2R3RTQP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972191v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Akhouayri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Usson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rattner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/cac.10.2.69.83" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351437v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chollet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Chanseau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle R&#233;my" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Bareille" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2008.10.033" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F8FP7W6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00270279v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lafage-Proust" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2008.02.011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972189v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00270273v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin David" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Martin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.a.2007.0051" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972201v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049968v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Lafage-Proust" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2007.09.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00271228v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2006-1704" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972195v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049963v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00123390v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boutahar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2006.02.162" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972177v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049955v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049952v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Di Palma" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Chamson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2004.10.041" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TDZ7FST-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049942v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M313244200" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049938v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alexandre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(03)90396-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F8W36S9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192518v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192531v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guignandon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Lafage-Proust" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laroche" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caillot-Augusseau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.00-0837fje" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049894v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(00)02217-0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049827v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genty" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vico" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s8756-3282(96)00337-7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049848v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.1997.3703" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQF1KZR4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050078v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1247/csf.20.369" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613182v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Hivert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04183669v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itina Tatiana" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilemona Sunday Omeje" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726811v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehan Jhuboo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Redko" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebban" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909945" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804747v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541931" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413669v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02336438v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Omeje" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klos Antoine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188974v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Milan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825246v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2009.5401752" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967064v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Treffel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-guignandon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0745-5417" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151343381" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/283296408" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049469v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hassine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mundweiler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guignandon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-82495-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04569486v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Willis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Calvaruso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Angeloni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baatout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Benchoua" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-024-00395-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04450577v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent Davis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tabury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouan Zhu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-024-00357-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04264352v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cialdai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Brown" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Baumann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-023-00330-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04589615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Papa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maalouf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Claudel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxx Sedao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Di Maio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42387-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524465v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maalouf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. &#199;inar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bouleftour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanden-Bossche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2022.101621" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abou Khalil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Hamzeh-Cognasse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.154784" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057023v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12101619" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049518v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Caire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dalix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chafchafi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Linossier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.856247" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056396v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pallar&#233;s-Aldeiturriaga" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Pascale-Hamri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-022-06015-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131390v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Iandolo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Strigini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vico" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11914-021-00713-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049536v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Akbar Karkhaneh Yousefi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Moussa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-020-01412-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049527v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courbon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Michaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.791907" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02978917v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Klos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Helfenstein-Didier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10050864" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971679v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Boudiffa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#233;ye Mari&#232;me Wade-Gueye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vanden-Bossche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sabido" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.4094" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941434v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo He" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rossetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-020-00683-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139718v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/mcb.2019.06415" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084657v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Bou&#235;t" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cabanettes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bidron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Peyroche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.9b00769" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826161v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Claudie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guignandon Alain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril St&#233;phane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960533v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pieuchot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas dos Santos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brigaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06494-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942741v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Fakhry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Roszkowska" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briolay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bougault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2016.12.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dumas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauclair" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Zapata" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-6041/10/5/055002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050023v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Gnyubkin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Normand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00364.2015" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825244v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Langer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda Prisby" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Peter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Lafage-Proust" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2091282" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825245v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mac-Way" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Linossier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.459" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663992v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#233;y&#233; Mari&#232;me Wade-Gu&#233;ye" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odle Sabido" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.245" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846754v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faure" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tracqui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2010.05.011" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CN1SW0B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00395606v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perrier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malaval" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2009.02.048" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2R3RTQP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972191v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Akhouayri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Usson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rattner" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/cac.10.2.69.83" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351437v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chollet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Chanseau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle R&#233;my" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Bareille" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2008.10.033" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F8FP7W6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00270279v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lafage-Proust" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2008.02.011" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972189v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00270273v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin David" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Martin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.a.2007.0051" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972201v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049968v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Lafage-Proust" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2007.09.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00271228v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2006-1704" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972195v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049963v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00123390v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boutahar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2006.02.162" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049952v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Di Palma" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Chamson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2004.10.041" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TDZ7FST-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049942v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M313244200" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049938v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alexandre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(03)90396-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F8W36S9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192518v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192531v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guignandon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Lafage-Proust" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laroche" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caillot-Augusseau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.00-0837fje" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049894v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(00)02217-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049827v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genty" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vico" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s8756-3282(96)00337-7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049848v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.1997.3703" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQF1KZR4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050078v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1247/csf.20.369" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613182v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Hivert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04183669v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itina Tatiana" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilemona Sunday Omeje" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726811v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehan Jhuboo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Redko" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebban" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909945" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804747v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541931" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413669v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02336438v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Omeje" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klos Antoine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188974v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Milan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825246v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2009.5401752" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967064v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Treffel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>