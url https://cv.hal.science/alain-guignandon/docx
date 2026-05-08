--- v1 (2026-04-17)
+++ v2 (2026-05-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.98265895954px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain GUIGNANDON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain-guignandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0745-5417</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151343381</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">283296408</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression modulation in human aortic smooth muscle cells under induced physiological mechanical stretch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mundweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.31147. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-82495-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression modulation in human aortic smooth muscle cells under induced physiological mechanical stretch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mundweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.31147. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-82495-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to obtain an integrated picture of the molecular networks involved in adaptation to microgravity in different biological systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Willis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Calvaruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Angeloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baatout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Benchoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPJ Microgravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41526-024-00395-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are cell and tissue structure and function influenced by gravity and what are the gravity perception mechanisms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trent Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tabury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Angeloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baatout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPJ Microgravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41526-024-00357-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do gravity alterations affect animal and human systems at a cellular/tissue level?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cialdai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austin Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cory Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Angeloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baatout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPJ Microgravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), pp.84. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41526-023-00330-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key topographic parameters driving surface adhesion of Porphyromonas gingivalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.15893. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-42387-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deletion of osteopontin or bone sialoprotein induces opposite bone responses to mechanical stimulation in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Çinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bouleftour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.101621. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bonr.2022.101621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-functionalized titanium by ultrafast laser texturing to enhance human gingival fibroblasts adhesion and minimize Porphyromonas gingivalis colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Abou Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Hamzeh-Cognasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 606, pp.154784. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.154784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization of Femtosecond Laser for Titanium Alloy Nanopatterning Influences Osteoblastic Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Abou Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (10), pp.1619. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12101619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YAP Transcriptional Activity Dictates Cell Response to TNF In Vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Dalix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.856247. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.856247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of multi-wavelength ultrafast laser texturing and autoclave sterilization on titanium alloy-based surface wettability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pallarés-Aldeiturriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Abou Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Pascale-Hamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128 (10), pp.894. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-022-06015-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osteocytes and Weightlessness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donata Iandolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Osteoporosis Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (6), pp.626-636. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11914-021-00713-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of SMC traction forces in human aortic thoracic aneurysms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali-Akbar Karkhaneh Yousefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (2), pp.717-731. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-020-01412-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YAP/TAZ: Key Players for Rheumatoid Arthritis Severity by Driving Fibroblast Like Synoviocytes Phenotype and Fibro-Inflammatory Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Courbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.791907. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2021.791907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Laser Processing of Nanostructured Patterns for the Control of Cell Adhesion and Migration on Titanium Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Helfenstein-Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (5), pp.E864. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10050864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02978917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone Sialoprotein Deficiency Impairs Osteoclastogenesis and Mineral Resorption In Vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Boudiffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndéye Marième Wade-Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Sabido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (8), pp.1617-1617. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbmr.4094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparametric investigation of non functionalized-AGuIX nanoparticles in 3D human airway epithelium models demonstrates preferential targeting of tumor cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Sabido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanobiotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.129. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12951-020-00683-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of SMC traction forces in human aortic thoracic aneurysms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali-Akbar Karkhaneh Yousefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-020-01412-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traction Force Measurements of Human Aortic Smooth Muscle Cells Reveal a Motor-Clutch Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/mcb.2019.06415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-Based Hybrid Manufacturing of Endosseous Implants: Optimized Titanium Surfaces for Enhancing Osteogenic Differentiation of Human Mesenchymal Stem Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Bouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bidron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Peyroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (9), pp.4376-4385. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsbiomaterials.9b00769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traction Force Measurements of Human Aortic Smooth Muscle Cells Reveal a Motor-Clutch Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Claudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guignandon Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avril Stéphane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (2), pp.87-108. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/mcb.2019.06415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvotaxis directs cell migration through cell-scale curvature landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-06494-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TNAP stimulates vascular smooth muscle cell trans-differentiation into chondrocytes through calcium deposition and BMP-2 activation: Possible implication in atherosclerotic plaque stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Roszkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Briolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1863 (3), pp.643-653. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbadis.2016.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser nano/micro patterning of titanium influences mesenchymal stem cell adhesion and commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximena Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), pp.055002. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-6041/10/5/055002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of chronic hypergravity: from adaptive to deleterious responses in growing mouse skeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasily Gnyubkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (8), pp.908-917. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/japplphysiol.00364.2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous 3D Imaging of Bone and Vessel Microstructure in a Rat Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhonda Prisby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (1), pp.139-145. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2010.2091282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent PTH(1-84) Is Osteoanabolic but Not Osteoangiogenic and Relocates Bone Marrow Blood Vessels Closer to Bone-Forming Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhonda Prisby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mac-Way</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Therese Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (11), pp.2583-2596. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbmr.459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone Sialoprotein Deficiency Impairs Osteoclastogenesis and Mineral Resorption In Vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Boudiffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndéyé Marième Wade-Guéye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odle Sabido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (12), pp.2393 - 2403. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbmr.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of matrices by cyclically stretched osteoblasts through matrix targeting of VEGF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tracqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (25), pp.6477-84. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2010.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of dual frequency cyclic compression on matrix deposition by osteoblast-like cells grown in 3D scaffolds and on modulation of VEGF variant expression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (19), pp.3279-88. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2009.02.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00395606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focal Contact Clustering in Osteoblastic Cells under Mechanical Stresses: Microgravity and Cyclic Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Akhouayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Usson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Communication and Adhesion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (2), pp.69-83. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/cac.10.2.69.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of RGD density on osteoblast and endothelial cell behavior on RGD-grafted polyethylene terephthalate surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Chanseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (5), pp.711-720. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2008.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical signals modulated vascular endothelial growth factor-A (VEGF-A) alternative splicing in osteoblastic cells through actin polymerisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Peyroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bone.2008.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00270279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical signals modulated vascular endothelial growth factor-A (VEGF-A) alternative splicing in osteoblastic cells through actin polymerisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Peyroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (6), pp.1092-1101. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bone.2008.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex Vivo bone formation in bovine trabecular bone cultured in a dynamic 3D bioreactor is enhanced by compressive mechanical strain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (1), pp.117-26. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.a.2007.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00270273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex Vivo Bone Formation in Bovine Trabecular Bone Cultured in a Dynamic 3D Bioreactor Is Enhanced by Compressive Mechanical Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (1), pp.117-126. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.a.2007.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of osteoprogenitor cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Bone Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 74 (6), pp.536-539. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbspin.2007.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical loading down-regulates peroxisome proliferator-activated receptor gamma in bone marrow stromal cells and favors osteoblastogenesis at the expense of adipogenesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Peyroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 148 (5), pp.2553-62. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/en.2006-1704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00271228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Loading Down-Regulates Peroxisome Proliferator-Activated Receptor γ in Bone Marrow Stromal Cells and Favors Osteoblastogenesis at the Expense of Adipogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Peyroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 148 (5), pp.2553-2562. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/en.2006-1704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Loading Down-Regulates Peroxisome Proliferator-Activated Receptor γ in Bone Marrow Stromal Cells and Favors Osteoblastogenesis at the Expense of Adipogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Peyroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 148 (5), pp.2553-2562. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/en.2006-1704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic strain promotes shuttling of PYK2/Hic-5 complex from focal contacts in osteoblast-like cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boutahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 343 (2), pp.407-14. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2006.02.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00123390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of the responses of human osteoblast-like cells to physiologic mechanical strains by biomaterial surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Di Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Chamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (20), pp.4249-4257. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2004.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Strain on Osteoblasts Activates Autophosphorylation of Focal Adhesion Kinase and Proline-rich Tyrosine Kinase 2 Tyrosine Sites Involved in ERK Activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boutahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 279 (29), pp.30588-30599. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M313244200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focal contacts organization in osteoblastic cells under microgravity and cyclic deformation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Akhouayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (8), pp.1561-1567. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0273-1177(03)90396-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focal contact clustering in osteoblastic cells under mechanical stresses: microgravity and cyclic deformation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Akhouayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Usson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Communication and Adhesion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (2), pp.69-83. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/cac.10.2.69.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell cycling determines integrin-mediated adhesion in osteoblastic ROS 17/2.8 cells exposed to space-related conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Usson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillot-Augusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15 (11), pp.2036-8. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.00-0837fje⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of long-term microgravity exposure on cancellous and cortical weight-bearing bones of cosmonauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 355 (9215), pp.1607-1611. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0140-6736(00)02217-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of feasibility of automated osteoblastic line culture in space flight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Palle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 20 (2), pp.109-116. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s8756-3282(96)00337-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Intermittent or Continuous Gravitational Stresses on Cell–Matrix Adhesion: Quantitative Analysis of Focal Contacts in Osteoblastic ROS 17/2.8 Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Usson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Sabido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 236 (1), pp.66-75. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/excr.1997.3703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Changes of Osteoblastic Cells Under Gravitational Variations during Parabolic Flight. Relationship with PGE2 Synthesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 20 (5), pp.369-375. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1247/csf.20.369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser upscaling strategy and biological validation for dental screws with improved osteogenic performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pallarés-Aldeiturriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Hivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How ultra-short lasers help to create hierarchical reliefs efficiently guiding cells on nanostructured patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itina Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilemona Sunday Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Nanotech and Nanomaterials Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nano Rome-2023, Jun 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04183669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do State-of-the-art Super-Resolution Methods not work well for Bone Microstructure CT Imaging?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehan Jhuboo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgen Redko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sebban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, France. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726811v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast laser processing of nanostructured patterns for the control of cell adhesion and migration on titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Abou Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-short Laser Surface Functionalization: from Modeling to Bioengineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPLA 2021, International High Power Laser Ablation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Santa Fe (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser micro- and nano texturing of dental implants: wettability and stem cell behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.S. Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klos Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Laser Technologies (ALT’19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02336438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La curvotaxie ou comment la migration des cellules est dirigée par la courbure de leur environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous 3D Imaging of Bone and Vessel Microstructure in a Rat Model: Measurement of Vascular-Trabecular Interdistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhonda Prisby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium Conference Record (NSS/MIC) 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Orlando, United States. pp.3344-3349, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSSMIC.2009.5401752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système osseux, dans « L’humain & l’espace – Ses adaptation physiologique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Treffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Custaud MA, Blanc S, Gauquelin-Koch G, Gharib C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’humain &amp; l’espace – Ses adaptation physiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. BoD, Paris, 2020, 978-2322270620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId246"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.98265895954px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain GUIGNANDON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain-guignandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0745-5417</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151343381</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">283296408</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression modulation in human aortic smooth muscle cells under induced physiological mechanical stretch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mundweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.31147. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-82495-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to obtain an integrated picture of the molecular networks involved in adaptation to microgravity in different biological systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Willis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Calvaruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Angeloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baatout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Benchoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPJ Microgravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41526-024-00395-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are cell and tissue structure and function influenced by gravity and what are the gravity perception mechanisms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trent Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tabury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Angeloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baatout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPJ Microgravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41526-024-00357-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do gravity alterations affect animal and human systems at a cellular/tissue level?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cialdai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austin Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cory Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Angeloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baatout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPJ Microgravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), pp.84. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41526-023-00330-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key topographic parameters driving surface adhesion of Porphyromonas gingivalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.15893. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-42387-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization of Femtosecond Laser for Titanium Alloy Nanopatterning Influences Osteoblastic Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Abou Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (10), pp.1619. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12101619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YAP Transcriptional Activity Dictates Cell Response to TNF In Vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Dalix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.856247. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.856247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-functionalized titanium by ultrafast laser texturing to enhance human gingival fibroblasts adhesion and minimize Porphyromonas gingivalis colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Abou Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Hamzeh-Cognasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 606, pp.154784. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.154784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deletion of osteopontin or bone sialoprotein induces opposite bone responses to mechanical stimulation in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Çinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bouleftour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.101621. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bonr.2022.101621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of multi-wavelength ultrafast laser texturing and autoclave sterilization on titanium alloy-based surface wettability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pallarés-Aldeiturriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Abou Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Pascale-Hamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128 (10), pp.894. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-022-06015-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osteocytes and Weightlessness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donata Iandolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Osteoporosis Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (6), pp.626-636. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11914-021-00713-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of SMC traction forces in human aortic thoracic aneurysms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali-Akbar Karkhaneh Yousefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (2), pp.717-731. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-020-01412-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YAP/TAZ: Key Players for Rheumatoid Arthritis Severity by Driving Fibroblast Like Synoviocytes Phenotype and Fibro-Inflammatory Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Courbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.791907. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2021.791907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Laser Processing of Nanostructured Patterns for the Control of Cell Adhesion and Migration on Titanium Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Helfenstein-Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (5), pp.E864. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10050864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02978917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone Sialoprotein Deficiency Impairs Osteoclastogenesis and Mineral Resorption In Vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Boudiffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndéye Marième Wade-Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Sabido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (8), pp.1617-1617. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbmr.4094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparametric investigation of non functionalized-AGuIX nanoparticles in 3D human airway epithelium models demonstrates preferential targeting of tumor cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Sabido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanobiotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.129. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12951-020-00683-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of SMC traction forces in human aortic thoracic aneurysms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali-Akbar Karkhaneh Yousefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-020-01412-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-Based Hybrid Manufacturing of Endosseous Implants: Optimized Titanium Surfaces for Enhancing Osteogenic Differentiation of Human Mesenchymal Stem Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Bouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bidron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Peyroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (9), pp.4376-4385. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsbiomaterials.9b00769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traction Force Measurements of Human Aortic Smooth Muscle Cells Reveal a Motor-Clutch Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/mcb.2019.06415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvotaxis directs cell migration through cell-scale curvature landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-06494-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TNAP stimulates vascular smooth muscle cell trans-differentiation into chondrocytes through calcium deposition and BMP-2 activation: Possible implication in atherosclerotic plaque stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Roszkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Briolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1863 (3), pp.643-653. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbadis.2016.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser nano/micro patterning of titanium influences mesenchymal stem cell adhesion and commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximena Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), pp.055002. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-6041/10/5/055002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of chronic hypergravity: from adaptive to deleterious responses in growing mouse skeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasily Gnyubkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (8), pp.908-917. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/japplphysiol.00364.2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous 3D Imaging of Bone and Vessel Microstructure in a Rat Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhonda Prisby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (1), pp.139-145. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2010.2091282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent PTH(1-84) Is Osteoanabolic but Not Osteoangiogenic and Relocates Bone Marrow Blood Vessels Closer to Bone-Forming Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhonda Prisby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mac-Way</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Therese Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (11), pp.2583-2596. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbmr.459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone Sialoprotein Deficiency Impairs Osteoclastogenesis and Mineral Resorption In Vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Boudiffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndéyé Marième Wade-Guéye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odle Sabido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (12), pp.2393 - 2403. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbmr.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of matrices by cyclically stretched osteoblasts through matrix targeting of VEGF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tracqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (25), pp.6477-84. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2010.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of dual frequency cyclic compression on matrix deposition by osteoblast-like cells grown in 3D scaffolds and on modulation of VEGF variant expression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (19), pp.3279-88. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2009.02.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00395606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focal Contact Clustering in Osteoblastic Cells under Mechanical Stresses: Microgravity and Cyclic Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Akhouayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Usson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Communication and Adhesion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (2), pp.69-83. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/cac.10.2.69.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of RGD density on osteoblast and endothelial cell behavior on RGD-grafted polyethylene terephthalate surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Chanseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (5), pp.711-720. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2008.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical signals modulated vascular endothelial growth factor-A (VEGF-A) alternative splicing in osteoblastic cells through actin polymerisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Peyroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bone.2008.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00270279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical signals modulated vascular endothelial growth factor-A (VEGF-A) alternative splicing in osteoblastic cells through actin polymerisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Peyroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (6), pp.1092-1101. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bone.2008.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex Vivo bone formation in bovine trabecular bone cultured in a dynamic 3D bioreactor is enhanced by compressive mechanical strain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (1), pp.117-26. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.a.2007.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00270273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex Vivo Bone Formation in Bovine Trabecular Bone Cultured in a Dynamic 3D Bioreactor Is Enhanced by Compressive Mechanical Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (1), pp.117-126. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.a.2007.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of osteoprogenitor cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Bone Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 74 (6), pp.536-539. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbspin.2007.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Loading Down-Regulates Peroxisome Proliferator-Activated Receptor γ in Bone Marrow Stromal Cells and Favors Osteoblastogenesis at the Expense of Adipogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Peyroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 148 (5), pp.2553-2562. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/en.2006-1704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical loading down-regulates peroxisome proliferator-activated receptor gamma in bone marrow stromal cells and favors osteoblastogenesis at the expense of adipogenesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Peyroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 148 (5), pp.2553-62. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/en.2006-1704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00271228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Loading Down-Regulates Peroxisome Proliferator-Activated Receptor γ in Bone Marrow Stromal Cells and Favors Osteoblastogenesis at the Expense of Adipogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Peyroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 148 (5), pp.2553-2562. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/en.2006-1704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic strain promotes shuttling of PYK2/Hic-5 complex from focal contacts in osteoblast-like cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boutahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 343 (2), pp.407-14. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2006.02.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00123390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of the responses of human osteoblast-like cells to physiologic mechanical strains by biomaterial surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Di Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Chamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (20), pp.4249-4257. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2004.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Strain on Osteoblasts Activates Autophosphorylation of Focal Adhesion Kinase and Proline-rich Tyrosine Kinase 2 Tyrosine Sites Involved in ERK Activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boutahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 279 (29), pp.30588-30599. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M313244200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focal contacts organization in osteoblastic cells under microgravity and cyclic deformation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Akhouayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (8), pp.1561-1567. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0273-1177(03)90396-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focal contact clustering in osteoblastic cells under mechanical stresses: microgravity and cyclic deformation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Akhouayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Usson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Communication and Adhesion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (2), pp.69-83. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/cac.10.2.69.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell cycling determines integrin-mediated adhesion in osteoblastic ROS 17/2.8 cells exposed to space-related conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Usson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillot-Augusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15 (11), pp.2036-8. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.00-0837fje⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of long-term microgravity exposure on cancellous and cortical weight-bearing bones of cosmonauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 355 (9215), pp.1607-1611. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0140-6736(00)02217-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of feasibility of automated osteoblastic line culture in space flight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Palle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 20 (2), pp.109-116. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s8756-3282(96)00337-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Intermittent or Continuous Gravitational Stresses on Cell–Matrix Adhesion: Quantitative Analysis of Focal Contacts in Osteoblastic ROS 17/2.8 Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Usson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Sabido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 236 (1), pp.66-75. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/excr.1997.3703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Changes of Osteoblastic Cells Under Gravitational Variations during Parabolic Flight. Relationship with PGE2 Synthesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 20 (5), pp.369-375. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1247/csf.20.369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser upscaling strategy and biological validation for dental screws with improved osteogenic performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pallarés-Aldeiturriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Hivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How ultra-short lasers help to create hierarchical reliefs efficiently guiding cells on nanostructured patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itina Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilemona Sunday Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Nanotech and Nanomaterials Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nano Rome-2023, Jun 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04183669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do State-of-the-art Super-Resolution Methods not work well for Bone Microstructure CT Imaging?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehan Jhuboo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgen Redko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sebban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726811v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast laser processing of nanostructured patterns for the control of cell adhesion and migration on titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Abou Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-short Laser Surface Functionalization: from Modeling to Bioengineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPLA 2021, International High Power Laser Ablation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Santa Fe (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser micro- and nano texturing of dental implants: wettability and stem cell behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.S. Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klos Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Laser Technologies (ALT’19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02336438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La curvotaxie ou comment la migration des cellules est dirigée par la courbure de leur environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous 3D Imaging of Bone and Vessel Microstructure in a Rat Model: Measurement of Vascular-Trabecular Interdistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhonda Prisby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium Conference Record (NSS/MIC) 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Orlando, United States. pp.3344-3349, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSSMIC.2009.5401752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système osseux, dans « L’humain & l’espace – Ses adaptation physiologique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Treffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Custaud MA, Blanc S, Gauquelin-Koch G, Gharib C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’humain &amp; l’espace – Ses adaptation physiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. BoD, Paris, 2020, 978-2322270620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId243"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F808788C"/>
+    <w:nsid w:val="8BC8D0D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-guignandon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0745-5417" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151343381" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/283296408" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049469v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hassine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mundweiler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guignandon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-82495-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04569486v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Willis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Calvaruso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Angeloni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baatout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Benchoua" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-024-00395-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04450577v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent Davis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tabury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouan Zhu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-024-00357-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04264352v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cialdai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Brown" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Baumann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-023-00330-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04589615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Papa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maalouf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Claudel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxx Sedao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Di Maio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42387-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524465v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maalouf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. &#199;inar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bouleftour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanden-Bossche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2022.101621" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abou Khalil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Hamzeh-Cognasse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.154784" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057023v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12101619" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049518v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Caire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dalix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chafchafi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Linossier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.856247" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056396v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pallar&#233;s-Aldeiturriaga" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Pascale-Hamri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-022-06015-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131390v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Iandolo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Strigini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vico" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11914-021-00713-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049536v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Akbar Karkhaneh Yousefi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Moussa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-020-01412-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049527v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courbon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Michaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.791907" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02978917v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Klos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Helfenstein-Didier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10050864" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971679v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Boudiffa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#233;ye Mari&#232;me Wade-Gueye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vanden-Bossche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sabido" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.4094" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941434v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo He" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rossetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-020-00683-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139718v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/mcb.2019.06415" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084657v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Bou&#235;t" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cabanettes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bidron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Peyroche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.9b00769" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826161v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Claudie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guignandon Alain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril St&#233;phane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960533v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pieuchot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas dos Santos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brigaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06494-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942741v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Fakhry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Roszkowska" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briolay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bougault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2016.12.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dumas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauclair" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Zapata" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-6041/10/5/055002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050023v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Gnyubkin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Normand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00364.2015" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825244v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Langer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda Prisby" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Peter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Lafage-Proust" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2091282" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825245v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mac-Way" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Linossier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.459" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663992v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#233;y&#233; Mari&#232;me Wade-Gu&#233;ye" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odle Sabido" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.245" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846754v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faure" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tracqui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2010.05.011" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CN1SW0B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00395606v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perrier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malaval" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2009.02.048" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2R3RTQP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972191v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Akhouayri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Usson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rattner" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/cac.10.2.69.83" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351437v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chollet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Chanseau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle R&#233;my" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Bareille" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2008.10.033" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F8FP7W6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00270279v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lafage-Proust" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2008.02.011" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972189v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00270273v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin David" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Martin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.a.2007.0051" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972201v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049968v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Lafage-Proust" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2007.09.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00271228v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2006-1704" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972195v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049963v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00123390v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boutahar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2006.02.162" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049952v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Di Palma" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Chamson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2004.10.041" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TDZ7FST-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049942v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M313244200" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049938v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alexandre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(03)90396-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F8W36S9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192518v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192531v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guignandon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Lafage-Proust" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laroche" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caillot-Augusseau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.00-0837fje" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049894v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(00)02217-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049827v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genty" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vico" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s8756-3282(96)00337-7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049848v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.1997.3703" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQF1KZR4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050078v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1247/csf.20.369" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613182v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Hivert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04183669v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itina Tatiana" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilemona Sunday Omeje" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726811v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehan Jhuboo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Redko" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebban" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909945" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804747v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541931" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413669v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02336438v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Omeje" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klos Antoine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188974v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Milan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825246v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2009.5401752" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967064v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Treffel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-guignandon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0745-5417" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151343381" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/283296408" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049469v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hassine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mundweiler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guignandon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-82495-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04569486v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Willis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Calvaruso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Angeloni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baatout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Benchoua" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-024-00395-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04450577v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent Davis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tabury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouan Zhu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-024-00357-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04264352v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cialdai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Brown" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Baumann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-023-00330-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04589615v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Papa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maalouf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Claudel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxx Sedao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Di Maio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42387-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057023v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abou Khalil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12101619" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049518v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Caire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dalix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chafchafi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Linossier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.856247" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057010v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Hamzeh-Cognasse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.154784" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maalouf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. &#199;inar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bouleftour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanden-Bossche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2022.101621" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056396v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pallar&#233;s-Aldeiturriaga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Pascale-Hamri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-022-06015-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131390v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Iandolo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Strigini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vico" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11914-021-00713-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049536v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Akbar Karkhaneh Yousefi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Moussa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Michel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-020-01412-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049527v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courbon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Michaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.791907" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02978917v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Klos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Helfenstein-Didier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10050864" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971679v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Boudiffa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#233;ye Mari&#232;me Wade-Gueye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vanden-Bossche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sabido" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.4094" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941434v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo He" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rossetti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-020-00683-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139718v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084657v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Bou&#235;t" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cabanettes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bidron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Peyroche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.9b00769" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405709v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/mcb.2019.06415" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960533v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pieuchot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas dos Santos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brigaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06494-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942741v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Fakhry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Roszkowska" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briolay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bougault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2016.12.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414931v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dumas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauclair" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Zapata" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-6041/10/5/055002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050023v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Gnyubkin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Normand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00364.2015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825244v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Langer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda Prisby" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Peter" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Lafage-Proust" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2091282" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825245v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mac-Way" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Linossier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.459" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663992v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#233;y&#233; Mari&#232;me Wade-Gu&#233;ye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odle Sabido" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.245" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846754v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faure" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tracqui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2010.05.011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CN1SW0B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00395606v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perrier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malaval" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2009.02.048" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2R3RTQP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972191v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Akhouayri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Usson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rattner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/cac.10.2.69.83" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351437v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chollet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Chanseau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle R&#233;my" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Bareille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2008.10.033" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F8FP7W6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00270279v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lafage-Proust" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2008.02.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972189v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00270273v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin David" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.a.2007.0051" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972201v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049968v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Lafage-Proust" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2007.09.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972195v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2006-1704" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00271228v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049963v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00123390v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boutahar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2006.02.162" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049952v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Di Palma" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Chamson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2004.10.041" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TDZ7FST-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049942v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M313244200" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049938v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alexandre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(03)90396-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F8W36S9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192518v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192531v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guignandon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Lafage-Proust" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laroche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caillot-Augusseau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.00-0837fje" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049894v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(00)02217-0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMF3TBKT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049827v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genty" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vico" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s8756-3282(96)00337-7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15F3G363-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049848v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.1997.3703" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQF1KZR4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050078v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1247/csf.20.369" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613182v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Hivert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04183669v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itina Tatiana" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilemona Sunday Omeje" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726811v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehan Jhuboo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Redko" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebban" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909945" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804747v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541931" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413669v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02336438v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Omeje" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klos Antoine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188974v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Milan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825246v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2009.5401752" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967064v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Treffel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>