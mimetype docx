--- v2 (2026-05-08)
+++ v3 (2026-06-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.98265895954px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain GUIGNANDON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain-guignandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0745-5417</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151343381</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">283296408</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression modulation in human aortic smooth muscle cells under induced physiological mechanical stretch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mundweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.31147. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-82495-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to obtain an integrated picture of the molecular networks involved in adaptation to microgravity in different biological systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Willis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Calvaruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Angeloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baatout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Benchoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPJ Microgravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41526-024-00395-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are cell and tissue structure and function influenced by gravity and what are the gravity perception mechanisms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trent Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tabury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Angeloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baatout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPJ Microgravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41526-024-00357-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do gravity alterations affect animal and human systems at a cellular/tissue level?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cialdai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austin Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cory Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Angeloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baatout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPJ Microgravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), pp.84. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41526-023-00330-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key topographic parameters driving surface adhesion of Porphyromonas gingivalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.15893. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-42387-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization of Femtosecond Laser for Titanium Alloy Nanopatterning Influences Osteoblastic Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Abou Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (10), pp.1619. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12101619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YAP Transcriptional Activity Dictates Cell Response to TNF In Vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Dalix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.856247. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.856247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-functionalized titanium by ultrafast laser texturing to enhance human gingival fibroblasts adhesion and minimize Porphyromonas gingivalis colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Abou Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Hamzeh-Cognasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 606, pp.154784. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.154784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deletion of osteopontin or bone sialoprotein induces opposite bone responses to mechanical stimulation in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Çinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bouleftour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.101621. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bonr.2022.101621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of multi-wavelength ultrafast laser texturing and autoclave sterilization on titanium alloy-based surface wettability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pallarés-Aldeiturriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Abou Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Pascale-Hamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128 (10), pp.894. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-022-06015-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osteocytes and Weightlessness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donata Iandolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Osteoporosis Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (6), pp.626-636. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11914-021-00713-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of SMC traction forces in human aortic thoracic aneurysms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali-Akbar Karkhaneh Yousefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (2), pp.717-731. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-020-01412-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YAP/TAZ: Key Players for Rheumatoid Arthritis Severity by Driving Fibroblast Like Synoviocytes Phenotype and Fibro-Inflammatory Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Courbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.791907. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2021.791907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Laser Processing of Nanostructured Patterns for the Control of Cell Adhesion and Migration on Titanium Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Helfenstein-Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (5), pp.E864. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10050864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02978917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone Sialoprotein Deficiency Impairs Osteoclastogenesis and Mineral Resorption In Vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Boudiffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndéye Marième Wade-Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Sabido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (8), pp.1617-1617. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbmr.4094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparametric investigation of non functionalized-AGuIX nanoparticles in 3D human airway epithelium models demonstrates preferential targeting of tumor cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Sabido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanobiotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.129. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12951-020-00683-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of SMC traction forces in human aortic thoracic aneurysms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali-Akbar Karkhaneh Yousefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-020-01412-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-Based Hybrid Manufacturing of Endosseous Implants: Optimized Titanium Surfaces for Enhancing Osteogenic Differentiation of Human Mesenchymal Stem Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Bouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bidron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Peyroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (9), pp.4376-4385. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsbiomaterials.9b00769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traction Force Measurements of Human Aortic Smooth Muscle Cells Reveal a Motor-Clutch Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/mcb.2019.06415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvotaxis directs cell migration through cell-scale curvature landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-06494-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TNAP stimulates vascular smooth muscle cell trans-differentiation into chondrocytes through calcium deposition and BMP-2 activation: Possible implication in atherosclerotic plaque stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Roszkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Briolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1863 (3), pp.643-653. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbadis.2016.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser nano/micro patterning of titanium influences mesenchymal stem cell adhesion and commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximena Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), pp.055002. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-6041/10/5/055002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of chronic hypergravity: from adaptive to deleterious responses in growing mouse skeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasily Gnyubkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (8), pp.908-917. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/japplphysiol.00364.2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous 3D Imaging of Bone and Vessel Microstructure in a Rat Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhonda Prisby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (1), pp.139-145. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2010.2091282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent PTH(1-84) Is Osteoanabolic but Not Osteoangiogenic and Relocates Bone Marrow Blood Vessels Closer to Bone-Forming Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhonda Prisby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mac-Way</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Therese Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (11), pp.2583-2596. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbmr.459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone Sialoprotein Deficiency Impairs Osteoclastogenesis and Mineral Resorption In Vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Boudiffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndéyé Marième Wade-Guéye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odle Sabido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (12), pp.2393 - 2403. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbmr.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of matrices by cyclically stretched osteoblasts through matrix targeting of VEGF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tracqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (25), pp.6477-84. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2010.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of dual frequency cyclic compression on matrix deposition by osteoblast-like cells grown in 3D scaffolds and on modulation of VEGF variant expression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (19), pp.3279-88. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2009.02.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00395606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focal Contact Clustering in Osteoblastic Cells under Mechanical Stresses: Microgravity and Cyclic Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Akhouayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Usson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Communication and Adhesion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (2), pp.69-83. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/cac.10.2.69.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of RGD density on osteoblast and endothelial cell behavior on RGD-grafted polyethylene terephthalate surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Chanseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (5), pp.711-720. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2008.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical signals modulated vascular endothelial growth factor-A (VEGF-A) alternative splicing in osteoblastic cells through actin polymerisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Peyroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bone.2008.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00270279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical signals modulated vascular endothelial growth factor-A (VEGF-A) alternative splicing in osteoblastic cells through actin polymerisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Peyroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (6), pp.1092-1101. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bone.2008.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex Vivo bone formation in bovine trabecular bone cultured in a dynamic 3D bioreactor is enhanced by compressive mechanical strain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (1), pp.117-26. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.a.2007.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00270273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex Vivo Bone Formation in Bovine Trabecular Bone Cultured in a Dynamic 3D Bioreactor Is Enhanced by Compressive Mechanical Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (1), pp.117-126. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.a.2007.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of osteoprogenitor cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Bone Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 74 (6), pp.536-539. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbspin.2007.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Loading Down-Regulates Peroxisome Proliferator-Activated Receptor γ in Bone Marrow Stromal Cells and Favors Osteoblastogenesis at the Expense of Adipogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Peyroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 148 (5), pp.2553-2562. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/en.2006-1704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical loading down-regulates peroxisome proliferator-activated receptor gamma in bone marrow stromal cells and favors osteoblastogenesis at the expense of adipogenesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Peyroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 148 (5), pp.2553-62. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/en.2006-1704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00271228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Loading Down-Regulates Peroxisome Proliferator-Activated Receptor γ in Bone Marrow Stromal Cells and Favors Osteoblastogenesis at the Expense of Adipogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Peyroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 148 (5), pp.2553-2562. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/en.2006-1704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic strain promotes shuttling of PYK2/Hic-5 complex from focal contacts in osteoblast-like cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boutahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 343 (2), pp.407-14. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2006.02.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00123390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of the responses of human osteoblast-like cells to physiologic mechanical strains by biomaterial surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Di Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Chamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (20), pp.4249-4257. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2004.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Strain on Osteoblasts Activates Autophosphorylation of Focal Adhesion Kinase and Proline-rich Tyrosine Kinase 2 Tyrosine Sites Involved in ERK Activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boutahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 279 (29), pp.30588-30599. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M313244200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focal contacts organization in osteoblastic cells under microgravity and cyclic deformation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Akhouayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (8), pp.1561-1567. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0273-1177(03)90396-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focal contact clustering in osteoblastic cells under mechanical stresses: microgravity and cyclic deformation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Akhouayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Usson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Communication and Adhesion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (2), pp.69-83. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/cac.10.2.69.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell cycling determines integrin-mediated adhesion in osteoblastic ROS 17/2.8 cells exposed to space-related conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Usson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillot-Augusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15 (11), pp.2036-8. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.00-0837fje⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of long-term microgravity exposure on cancellous and cortical weight-bearing bones of cosmonauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 355 (9215), pp.1607-1611. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0140-6736(00)02217-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of feasibility of automated osteoblastic line culture in space flight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Palle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 20 (2), pp.109-116. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s8756-3282(96)00337-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Intermittent or Continuous Gravitational Stresses on Cell–Matrix Adhesion: Quantitative Analysis of Focal Contacts in Osteoblastic ROS 17/2.8 Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Usson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Sabido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 236 (1), pp.66-75. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/excr.1997.3703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Changes of Osteoblastic Cells Under Gravitational Variations during Parabolic Flight. Relationship with PGE2 Synthesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 20 (5), pp.369-375. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1247/csf.20.369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser upscaling strategy and biological validation for dental screws with improved osteogenic performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pallarés-Aldeiturriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Hivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How ultra-short lasers help to create hierarchical reliefs efficiently guiding cells on nanostructured patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itina Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilemona Sunday Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Nanotech and Nanomaterials Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nano Rome-2023, Jun 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04183669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do State-of-the-art Super-Resolution Methods not work well for Bone Microstructure CT Imaging?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehan Jhuboo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgen Redko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sebban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726811v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast laser processing of nanostructured patterns for the control of cell adhesion and migration on titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Abou Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-short Laser Surface Functionalization: from Modeling to Bioengineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPLA 2021, International High Power Laser Ablation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Santa Fe (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser micro- and nano texturing of dental implants: wettability and stem cell behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.S. Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klos Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Laser Technologies (ALT’19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02336438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La curvotaxie ou comment la migration des cellules est dirigée par la courbure de leur environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous 3D Imaging of Bone and Vessel Microstructure in a Rat Model: Measurement of Vascular-Trabecular Interdistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhonda Prisby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium Conference Record (NSS/MIC) 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Orlando, United States. pp.3344-3349, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSSMIC.2009.5401752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système osseux, dans « L’humain & l’espace – Ses adaptation physiologique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Treffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Custaud MA, Blanc S, Gauquelin-Koch G, Gharib C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’humain &amp; l’espace – Ses adaptation physiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. BoD, Paris, 2020, 978-2322270620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId243"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.98265895954px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain GUIGNANDON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain-guignandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0745-5417</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151343381</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">283296408</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression modulation in human aortic smooth muscle cells under induced physiological mechanical stretch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mundweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.31147. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-82495-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to obtain an integrated picture of the molecular networks involved in adaptation to microgravity in different biological systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Willis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Calvaruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Angeloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baatout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Benchoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPJ Microgravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41526-024-00395-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are cell and tissue structure and function influenced by gravity and what are the gravity perception mechanisms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trent Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tabury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Angeloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baatout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPJ Microgravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41526-024-00357-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do gravity alterations affect animal and human systems at a cellular/tissue level?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cialdai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austin Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cory Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Angeloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baatout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPJ Microgravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), pp.84. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41526-023-00330-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key topographic parameters driving surface adhesion of Porphyromonas gingivalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.15893. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-42387-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-functionalized titanium by ultrafast laser texturing to enhance human gingival fibroblasts adhesion and minimize Porphyromonas gingivalis colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Abou Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Hamzeh-Cognasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 606, pp.154784. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.154784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deletion of osteopontin or bone sialoprotein induces opposite bone responses to mechanical stimulation in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Çinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bouleftour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.101621. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bonr.2022.101621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YAP Transcriptional Activity Dictates Cell Response to TNF In Vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Dalix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.856247. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.856247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization of Femtosecond Laser for Titanium Alloy Nanopatterning Influences Osteoblastic Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Abou Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (10), pp.1619. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12101619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of multi-wavelength ultrafast laser texturing and autoclave sterilization on titanium alloy-based surface wettability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pallarés-Aldeiturriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Abou Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Pascale-Hamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128 (10), pp.894. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-022-06015-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YAP/TAZ: Key Players for Rheumatoid Arthritis Severity by Driving Fibroblast Like Synoviocytes Phenotype and Fibro-Inflammatory Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Courbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.791907. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2021.791907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osteocytes and Weightlessness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donata Iandolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Osteoporosis Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (6), pp.626-636. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11914-021-00713-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of SMC traction forces in human aortic thoracic aneurysms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali-Akbar Karkhaneh Yousefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (2), pp.717-731. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-020-01412-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Laser Processing of Nanostructured Patterns for the Control of Cell Adhesion and Migration on Titanium Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Helfenstein-Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (5), pp.E864. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10050864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02978917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone Sialoprotein Deficiency Impairs Osteoclastogenesis and Mineral Resorption In Vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Boudiffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndéye Marième Wade-Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Sabido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (8), pp.1617-1617. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbmr.4094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparametric investigation of non functionalized-AGuIX nanoparticles in 3D human airway epithelium models demonstrates preferential targeting of tumor cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Sabido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanobiotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.129. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12951-020-00683-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of SMC traction forces in human aortic thoracic aneurysms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali-Akbar Karkhaneh Yousefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-020-01412-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-Based Hybrid Manufacturing of Endosseous Implants: Optimized Titanium Surfaces for Enhancing Osteogenic Differentiation of Human Mesenchymal Stem Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Bouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bidron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Peyroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (9), pp.4376-4385. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsbiomaterials.9b00769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traction Force Measurements of Human Aortic Smooth Muscle Cells Reveal a Motor-Clutch Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/mcb.2019.06415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvotaxis directs cell migration through cell-scale curvature landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-06494-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TNAP stimulates vascular smooth muscle cell trans-differentiation into chondrocytes through calcium deposition and BMP-2 activation: Possible implication in atherosclerotic plaque stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Roszkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Briolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1863 (3), pp.643-653. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbadis.2016.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser nano/micro patterning of titanium influences mesenchymal stem cell adhesion and commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximena Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), pp.055002. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-6041/10/5/055002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of chronic hypergravity: from adaptive to deleterious responses in growing mouse skeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasily Gnyubkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (8), pp.908-917. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/japplphysiol.00364.2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent PTH(1-84) Is Osteoanabolic but Not Osteoangiogenic and Relocates Bone Marrow Blood Vessels Closer to Bone-Forming Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhonda Prisby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mac-Way</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Therese Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (11), pp.2583-2596. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbmr.459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous 3D Imaging of Bone and Vessel Microstructure in a Rat Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhonda Prisby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (1), pp.139-145. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2010.2091282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone Sialoprotein Deficiency Impairs Osteoclastogenesis and Mineral Resorption In Vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Boudiffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndéyé Marième Wade-Guéye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odle Sabido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (12), pp.2393 - 2403. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbmr.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of matrices by cyclically stretched osteoblasts through matrix targeting of VEGF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tracqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (25), pp.6477-84. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2010.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of RGD density on osteoblast and endothelial cell behavior on RGD-grafted polyethylene terephthalate surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Chanseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (5), pp.711-720. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2008.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of dual frequency cyclic compression on matrix deposition by osteoblast-like cells grown in 3D scaffolds and on modulation of VEGF variant expression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (19), pp.3279-88. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2009.02.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00395606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focal Contact Clustering in Osteoblastic Cells under Mechanical Stresses: Microgravity and Cyclic Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Akhouayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Usson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Communication and Adhesion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (2), pp.69-83. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/cac.10.2.69.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical signals modulated vascular endothelial growth factor-A (VEGF-A) alternative splicing in osteoblastic cells through actin polymerisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Peyroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bone.2008.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00270279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical signals modulated vascular endothelial growth factor-A (VEGF-A) alternative splicing in osteoblastic cells through actin polymerisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Peyroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (6), pp.1092-1101. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bone.2008.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex Vivo bone formation in bovine trabecular bone cultured in a dynamic 3D bioreactor is enhanced by compressive mechanical strain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (1), pp.117-26. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.a.2007.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00270273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex Vivo Bone Formation in Bovine Trabecular Bone Cultured in a Dynamic 3D Bioreactor Is Enhanced by Compressive Mechanical Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (1), pp.117-126. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.a.2007.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of osteoprogenitor cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Bone Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 74 (6), pp.536-539. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbspin.2007.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical loading down-regulates peroxisome proliferator-activated receptor gamma in bone marrow stromal cells and favors osteoblastogenesis at the expense of adipogenesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Peyroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 148 (5), pp.2553-62. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/en.2006-1704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00271228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Loading Down-Regulates Peroxisome Proliferator-Activated Receptor γ in Bone Marrow Stromal Cells and Favors Osteoblastogenesis at the Expense of Adipogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Peyroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 148 (5), pp.2553-2562. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/en.2006-1704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Loading Down-Regulates Peroxisome Proliferator-Activated Receptor γ in Bone Marrow Stromal Cells and Favors Osteoblastogenesis at the Expense of Adipogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Peyroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 148 (5), pp.2553-2562. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/en.2006-1704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic strain promotes shuttling of PYK2/Hic-5 complex from focal contacts in osteoblast-like cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boutahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 343 (2), pp.407-14. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2006.02.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00123390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of the responses of human osteoblast-like cells to physiologic mechanical strains by biomaterial surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Di Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Chamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (20), pp.4249-4257. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2004.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Strain on Osteoblasts Activates Autophosphorylation of Focal Adhesion Kinase and Proline-rich Tyrosine Kinase 2 Tyrosine Sites Involved in ERK Activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boutahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 279 (29), pp.30588-30599. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M313244200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focal contact clustering in osteoblastic cells under mechanical stresses: microgravity and cyclic deformation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Akhouayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Usson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Communication and Adhesion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (2), pp.69-83. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/cac.10.2.69.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focal contacts organization in osteoblastic cells under microgravity and cyclic deformation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Akhouayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (8), pp.1561-1567. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0273-1177(03)90396-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell cycling determines integrin-mediated adhesion in osteoblastic ROS 17/2.8 cells exposed to space-related conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Usson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillot-Augusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15 (11), pp.2036-8. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.00-0837fje⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of long-term microgravity exposure on cancellous and cortical weight-bearing bones of cosmonauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 355 (9215), pp.1607-1611. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0140-6736(00)02217-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of feasibility of automated osteoblastic line culture in space flight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Palle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 20 (2), pp.109-116. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s8756-3282(96)00337-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Intermittent or Continuous Gravitational Stresses on Cell–Matrix Adhesion: Quantitative Analysis of Focal Contacts in Osteoblastic ROS 17/2.8 Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Usson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Sabido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 236 (1), pp.66-75. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/excr.1997.3703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Changes of Osteoblastic Cells Under Gravitational Variations during Parabolic Flight. Relationship with PGE2 Synthesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 20 (5), pp.369-375. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1247/csf.20.369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser upscaling strategy and biological validation for dental screws with improved osteogenic performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pallarés-Aldeiturriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Hivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How ultra-short lasers help to create hierarchical reliefs efficiently guiding cells on nanostructured patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itina Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilemona Sunday Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Nanotech and Nanomaterials Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nano Rome-2023, Jun 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04183669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do State-of-the-art Super-Resolution Methods not work well for Bone Microstructure CT Imaging?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehan Jhuboo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgen Redko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sebban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726811v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast laser processing of nanostructured patterns for the control of cell adhesion and migration on titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Abou Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-short Laser Surface Functionalization: from Modeling to Bioengineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPLA 2021, International High Power Laser Ablation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Santa Fe (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser micro- and nano texturing of dental implants: wettability and stem cell behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.S. Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klos Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Laser Technologies (ALT’19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02336438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La curvotaxie ou comment la migration des cellules est dirigée par la courbure de leur environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous 3D Imaging of Bone and Vessel Microstructure in a Rat Model: Measurement of Vascular-Trabecular Interdistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhonda Prisby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Lafage-Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium Conference Record (NSS/MIC) 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Orlando, United States. pp.3344-3349, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSSMIC.2009.5401752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système osseux, dans « L’humain & l’espace – Ses adaptation physiologique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Treffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Custaud MA, Blanc S, Gauquelin-Koch G, Gharib C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’humain &amp; l’espace – Ses adaptation physiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. BoD, Paris, 2020, 978-2322270620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId243"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8BC8D0D0"/>
+    <w:nsid w:val="7447F07B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-guignandon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0745-5417" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151343381" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/283296408" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049469v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hassine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mundweiler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guignandon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-82495-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04569486v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Willis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Calvaruso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Angeloni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baatout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Benchoua" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-024-00395-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04450577v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent Davis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tabury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouan Zhu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-024-00357-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04264352v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cialdai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Brown" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Baumann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-023-00330-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04589615v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Papa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maalouf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Claudel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxx Sedao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Di Maio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42387-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057023v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abou Khalil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12101619" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049518v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Caire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dalix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chafchafi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Linossier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.856247" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057010v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Hamzeh-Cognasse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.154784" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maalouf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. &#199;inar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bouleftour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanden-Bossche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2022.101621" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056396v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pallar&#233;s-Aldeiturriaga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Pascale-Hamri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-022-06015-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131390v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Iandolo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Strigini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vico" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11914-021-00713-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049536v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Akbar Karkhaneh Yousefi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Moussa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Michel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-020-01412-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049527v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courbon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Michaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.791907" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02978917v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Klos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Helfenstein-Didier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10050864" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971679v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Boudiffa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#233;ye Mari&#232;me Wade-Gueye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vanden-Bossche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sabido" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.4094" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941434v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo He" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rossetti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-020-00683-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139718v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084657v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Bou&#235;t" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cabanettes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bidron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Peyroche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.9b00769" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405709v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/mcb.2019.06415" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960533v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pieuchot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas dos Santos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brigaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06494-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942741v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Fakhry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Roszkowska" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briolay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bougault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2016.12.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414931v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dumas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauclair" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Zapata" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-6041/10/5/055002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050023v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Gnyubkin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Normand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00364.2015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825244v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Langer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda Prisby" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Peter" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Lafage-Proust" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2091282" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825245v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mac-Way" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Linossier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.459" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663992v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#233;y&#233; Mari&#232;me Wade-Gu&#233;ye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odle Sabido" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.245" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846754v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faure" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tracqui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2010.05.011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CN1SW0B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00395606v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perrier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malaval" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2009.02.048" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2R3RTQP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972191v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Akhouayri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Usson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rattner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/cac.10.2.69.83" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351437v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chollet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Chanseau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle R&#233;my" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Bareille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2008.10.033" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F8FP7W6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00270279v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lafage-Proust" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2008.02.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972189v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00270273v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin David" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.a.2007.0051" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972201v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049968v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Lafage-Proust" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2007.09.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972195v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2006-1704" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00271228v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049963v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00123390v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boutahar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2006.02.162" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049952v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Di Palma" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Chamson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2004.10.041" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TDZ7FST-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049942v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M313244200" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049938v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alexandre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(03)90396-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F8W36S9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192518v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192531v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guignandon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Lafage-Proust" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laroche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caillot-Augusseau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.00-0837fje" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049894v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(00)02217-0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMF3TBKT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049827v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genty" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vico" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s8756-3282(96)00337-7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15F3G363-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049848v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.1997.3703" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQF1KZR4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050078v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1247/csf.20.369" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613182v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Hivert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04183669v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itina Tatiana" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilemona Sunday Omeje" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726811v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehan Jhuboo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Redko" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebban" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909945" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804747v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541931" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413669v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02336438v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Omeje" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klos Antoine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188974v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Milan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825246v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2009.5401752" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967064v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Treffel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-guignandon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0745-5417" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151343381" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/283296408" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049469v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hassine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mundweiler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guignandon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-82495-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04569486v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Willis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Calvaruso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Angeloni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baatout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Benchoua" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-024-00395-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04450577v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent Davis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tabury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouan Zhu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-024-00357-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04264352v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cialdai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Brown" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Baumann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-023-00330-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04589615v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Papa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maalouf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Claudel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxx Sedao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Di Maio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42387-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abou Khalil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Hamzeh-Cognasse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.154784" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524465v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maalouf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. &#199;inar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bouleftour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanden-Bossche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2022.101621" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049518v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Caire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dalix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chafchafi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Linossier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.856247" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057023v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12101619" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056396v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pallar&#233;s-Aldeiturriaga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Pascale-Hamri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-022-06015-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049527v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courbon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Michaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.791907" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Iandolo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Strigini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vico" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11914-021-00713-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049536v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Akbar Karkhaneh Yousefi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Moussa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Michel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-020-01412-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02978917v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Klos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Helfenstein-Didier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10050864" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971679v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Boudiffa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#233;ye Mari&#232;me Wade-Gueye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vanden-Bossche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sabido" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.4094" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941434v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo He" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rossetti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-020-00683-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139718v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084657v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Bou&#235;t" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cabanettes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bidron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Peyroche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.9b00769" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405709v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/mcb.2019.06415" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960533v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pieuchot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas dos Santos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brigaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06494-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942741v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Fakhry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Roszkowska" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briolay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bougault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2016.12.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414931v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dumas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauclair" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Zapata" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-6041/10/5/055002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050023v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Gnyubkin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Normand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00364.2015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825245v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda Prisby" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mac-Way" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Linossier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.459" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825244v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Langer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Peter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Lafage-Proust" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2091282" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663992v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#233;y&#233; Mari&#232;me Wade-Gu&#233;ye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odle Sabido" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.245" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846754v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faure" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tracqui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2010.05.011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CN1SW0B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351437v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chollet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Chanseau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle R&#233;my" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Bareille" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2008.10.033" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F8FP7W6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00395606v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perrier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malaval" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2009.02.048" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2R3RTQP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972191v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Akhouayri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Usson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rattner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/cac.10.2.69.83" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00270279v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lafage-Proust" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2008.02.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972189v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00270273v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin David" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.a.2007.0051" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972201v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049968v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Lafage-Proust" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2007.09.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00271228v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2006-1704" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972195v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049963v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00123390v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boutahar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2006.02.162" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049952v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Di Palma" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Chamson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2004.10.041" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TDZ7FST-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049942v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M313244200" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192518v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049938v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alexandre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(03)90396-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F8W36S9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192531v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guignandon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Lafage-Proust" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laroche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caillot-Augusseau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.00-0837fje" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049894v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(00)02217-0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMF3TBKT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049827v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genty" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vico" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s8756-3282(96)00337-7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15F3G363-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049848v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.1997.3703" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQF1KZR4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050078v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1247/csf.20.369" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613182v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Hivert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04183669v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itina Tatiana" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilemona Sunday Omeje" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726811v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehan Jhuboo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Redko" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebban" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909945" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804747v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541931" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413669v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02336438v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Omeje" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klos Antoine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188974v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Milan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825246v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2009.5401752" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967064v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Treffel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>