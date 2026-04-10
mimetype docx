--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -230,278 +230,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-05022528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering Relational Concept Analysis Using Large Language Model Knowledge Delivery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LLM-Assisted Relational Concept Analysis for Class Model Restructuring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Guenoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONCEPT 2025 - 2nd International Joint Conference on Conceptual Knowledge Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-03364-2_8⟩</w:t>
+              <w:t xml:space="preserve">2. International Joint Conference on Conceptual Knowledge Structures (CONCEPTS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Babeș-Bolyai University, Romania, Sep 2025, Cluj-Napoca, Romania. pp.107-123, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-03364-2_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-05251082v1</w:t>
+                <w:t xml:space="preserve">lirmm-05249788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LLM-Assisted Relational Concept Analysis for Class Model Restructuring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Empowering Relational Concept Analysis Using Large Language Model Knowledge Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaxi Yulin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Joint Conference on Conceptual Knowledge Structures (CONCEPTS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Babeș-Bolyai University, Romania, Sep 2025, Cluj-Napoca, Romania. pp.107-123, </w:t>
+              <w:t xml:space="preserve">CONCEPT 2025 - 2nd International Joint Conference on Conceptual Knowledge Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Babeș-Bolyai University, Romania, Sep 2025, Cluj - Napoca, Romania. pp.124-139, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-03364-2_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-03364-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-05249788v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-05251082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FCA4J: A Java Library for Relational Concept Analysis and Formal Concept Analysis</w:t>
               </w:r>
@@ -2149,273 +2149,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00537351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools and Methodologies for Ontology Design and Digital Objects Annotation Using Conceptual Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RDF to Conceptual Graphs Translations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Gutierrez</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffen Lalande</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Technology Platforms for Learning - Revisited. LOGOS Open Conference on Strengthening the Integration of ICT Research Efforts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Budapest, Hungary. pp.47-62</w:t>
+              <w:t xml:space="preserve">CS-TIW: Conceptual Structures Tool Interoperability Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Moscow, Russia. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00365060v1</w:t>
+                <w:t xml:space="preserve">lirmm-00410621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RDF to Conceptual Graphs Translations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tools and Methodologies for Ontology Design and Digital Objects Annotation Using Conceptual Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fortin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valia Saraydarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Genest</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kamenka Staykova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CS-TIW: Conceptual Structures Tool Interoperability Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Moscow, Russia. pp.17</w:t>
+              <w:t xml:space="preserve">New Technology Platforms for Learning - Revisited. LOGOS Open Conference on Strengthening the Integration of ICT Research Efforts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Budapest, Hungary. pp.47-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00410621v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00365060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griwes: Generic Model and Preliminary Specifications for a Graph-Based Knowledge Representation Toolkit</w:t>
               </w:r>
@@ -2811,51 +2811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3624,51 +3624,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00694311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminosity Determination in pp Collisions at sqrt(s)=7 TeV Using the ATLAS Detector at the LHC</w:t>
+                <w:t xml:space="preserve">Measurement of Dijet Azimuthal Decorrelations in pp Collisions at sqrt(s)=7 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
@@ -3682,119 +3682,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1630-5⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.172002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.172002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00555068v1</w:t>
+                <w:t xml:space="preserve">in2p3-00566280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for Diphoton Events with Large Missing Transverse Energy with 36 pb^-1 of 7 TeV Proton-Proton Collision Data with the ATLAS Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3843,100 +3843,100 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 71, pp.1744. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1744-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00606029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Dijet Azimuthal Decorrelations in pp Collisions at sqrt(s)=7 TeV</w:t>
+                <w:t xml:space="preserve">Search for stable hadronising squarks and gluinos with the ATLAS experiment at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
@@ -3971,98 +3971,98 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.172002⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 701, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00566280v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00575808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for Massive Long-lived Highly Ionising Particles with the ATLAS Detector at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4111,234 +4111,234 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 698, pp.353-370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.03.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00564521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for stable hadronising squarks and gluinos with the ATLAS experiment at the LHC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Abdesselam</w:t>
+                <w:t xml:space="preserve">First report of larval stages of Fasciola hepatica in a wild population of Pseudosuccinea columella from Cuba and the Caribbean.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hevia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.05.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Helminthology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85 (1), pp.109-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022149X10000350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00575808v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00608583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of the performance of the ATLAS detector using cosmic-ray muons</w:t>
+                <w:t xml:space="preserve">Search for supersymmetry using final states with one lepton, jets, and missing transverse momentum with the ATLAS detector in sqrt{s} = 7 TeV pp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
@@ -4373,106 +4373,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1593-6⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.131802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.131802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00541736v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00566250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for supersymmetry using final states with one lepton, jets, and missing transverse momentum with the ATLAS detector in sqrt{s} = 7 TeV pp</w:t>
+                <w:t xml:space="preserve">Studies of the performance of the ATLAS detector using cosmic-ray muons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
@@ -4507,232 +4507,232 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.131802⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71, pp.1593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1593-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00566250v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00541736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of larval stages of Fasciola hepatica in a wild population of Pseudosuccinea columella from Cuba and the Caribbean.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. C. Correa</w:t>
+                <w:t xml:space="preserve">Search for Quark Contact Interactions in Dijet Angular Distributions in pp Collisions at sqrt(s) = 7 TeV Measured with the ATLAS Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Helminthology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022149X10000350⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 694, pp.327-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00608583v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00531451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for high-mass states with one lepton plus missing transverse momentum in proton-proton collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4754,127 +4754,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 701, pp.50-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.05.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00575330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Quark Contact Interactions in Dijet Angular Distributions in pp Collisions at sqrt(s) = 7 TeV Measured with the ATLAS Detector</w:t>
+                <w:t xml:space="preserve">Study of Jet Shapes in Inclusive Jet Production in pp Collisions at sqrt(s) = 7 TeV using the ATLAS Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
@@ -4909,82 +4909,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 694, pp.327-345. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.052003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.10.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.83.052003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00531451v1</w:t>
+                <w:t xml:space="preserve">in2p3-00553903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of inclusive jet and dijet cross sections in proton-proton collisions at 7 TeV centre-of-mass energy with the ATLAS detector</w:t>
               </w:r>
@@ -5098,51 +5098,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00522603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Jet Shapes in Inclusive Jet Production in pp Collisions at sqrt(s) = 7 TeV using the ATLAS Detector</w:t>
+                <w:t xml:space="preserve">Luminosity Determination in pp Collisions at sqrt(s)=7 TeV Using the ATLAS Detector at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
@@ -5156,127 +5156,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Abdesselam</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 83, pp.052003. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71, pp.1630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.83.052003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1630-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00553903v1</w:t>
+                <w:t xml:space="preserve">in2p3-00555068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drift Time Measurement in the ATLAS Liquid Argon Electromagnetic Calorimeter using Cosmic Muons</w:t>
+                <w:t xml:space="preserve">Readiness of the ATLAS Tile Calorimeter for LHC collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
@@ -5290,127 +5290,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 70, pp.755-785. </w:t>
+              <w:t xml:space="preserve">, 2010, 70, pp.1193-1236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1403-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1508-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00459480v1</w:t>
+                <w:t xml:space="preserve">in2p3-00507847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Readiness of the ATLAS Tile Calorimeter for LHC collisions</w:t>
+                <w:t xml:space="preserve">The ATLAS Inner Detector commissioning and calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
@@ -5424,127 +5424,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Abdesselam</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 70, pp.1193-1236. </w:t>
+              <w:t xml:space="preserve">, 2010, 70, pp.787-821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1508-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1366-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00507847v1</w:t>
+                <w:t xml:space="preserve">in2p3-00480235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ATLAS Inner Detector commissioning and calibration</w:t>
+                <w:t xml:space="preserve">The ATLAS Simulation Infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
@@ -5558,127 +5558,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 70, pp.787-821. </w:t>
+              <w:t xml:space="preserve">, 2010, 70, pp.823-874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1366-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1429-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00480235v1</w:t>
+                <w:t xml:space="preserve">in2p3-00486874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ATLAS Simulation Infrastructure</w:t>
+                <w:t xml:space="preserve">Search for new particles in two-jet final states in 7 TeV proton-proton collisions with the ATLAS detector at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
@@ -5713,106 +5713,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 70, pp.823-874. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105, pp.161801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1429-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.161801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00486874v1</w:t>
+                <w:t xml:space="preserve">in2p3-00509903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Readiness of the ATLAS Liquid Argon Calorimeter for LHC Collisions</w:t>
+                <w:t xml:space="preserve">Observation of a Centrality-Dependent Dijet Asymmetry in Lead-Lead Collisions at sqrt(S(NN))= 2.76 TeV with the ATLAS Detector at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
@@ -5847,82 +5847,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 70, pp.723-753. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105, pp.252303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1354-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.252303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00441183v1</w:t>
+                <w:t xml:space="preserve">in2p3-00541382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charged-particle multiplicities in pp interactions at sqrt(s) = 900 GeV measured with the ATLAS detector at the LHC</w:t>
               </w:r>
@@ -6170,51 +6170,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00489869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of a Centrality-Dependent Dijet Asymmetry in Lead-Lead Collisions at sqrt(S(NN))= 2.76 TeV with the ATLAS Detector at the LHC</w:t>
+                <w:t xml:space="preserve">Readiness of the ATLAS Liquid Argon Calorimeter for LHC Collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
@@ -6249,106 +6249,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 105, pp.252303. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 70, pp.723-753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.252303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1354-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00541382v1</w:t>
+                <w:t xml:space="preserve">in2p3-00441183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for new particles in two-jet final states in 7 TeV proton-proton collisions with the ATLAS detector at the LHC</w:t>
+                <w:t xml:space="preserve">Measurement of the W -&gt; lnu and Z/gamma* -&gt; ll production cross sections in proton-proton collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
@@ -6362,127 +6362,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Abdesselam</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 105, pp.161801. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.161801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP12(2010)060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00509903v1</w:t>
+                <w:t xml:space="preserve">in2p3-00525581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the W -&gt; lnu and Z/gamma* -&gt; ll production cross sections in proton-proton collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Commissioning of the ATLAS Muon Spectrometer with Cosmic Rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
@@ -6496,127 +6496,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12, pp.060. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 70, pp.875-916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP12(2010)060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1415-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00525581v1</w:t>
+                <w:t xml:space="preserve">in2p3-00495276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commissioning of the ATLAS Muon Spectrometer with Cosmic Rays</w:t>
+                <w:t xml:space="preserve">Drift Time Measurement in the ATLAS Liquid Argon Electromagnetic Calorimeter using Cosmic Muons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
@@ -6630,103 +6630,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Abdesselam</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 70, pp.875-916. </w:t>
+              <w:t xml:space="preserve">, 2010, 70, pp.755-785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1415-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1403-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00495276v1</w:t>
+                <w:t xml:space="preserve">in2p3-00459480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility, turnover and storage of pollutants in soils, sediments and waters: achievements and results of the EU project AquaTerra. A review</w:t>
               </w:r>
@@ -7627,51 +7627,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle d'annotation basé sur des ontologies modulaires et des graphes conceptuels emboîtés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8021,51 +8021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05022528v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gutierrez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaxi Yulin Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013360500003928" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05251082v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03364-2_8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05249788v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Guenoune" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03364-2_7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702242v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353229v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mahrach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Keip" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marnotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86982-3_5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274757v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Saoud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silvie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03105801v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02281702v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360901.3364421" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02092148v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sarter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21462-3_13" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580830v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pompidor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60438-1_63" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01183447v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Carbonnel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172069v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Rocher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077049v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Drieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marnotte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01092160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08389-6_11" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01109928v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Hamdan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rady Khazem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaida Rebdawi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12069-0_1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268923v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cucheval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diattara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04534-4_1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537351v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365060v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Lalande" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valia Saraydarova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamenka Staykova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410621v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/lirmm-00389753v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Dieng-Kuntz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70596-3_21" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2C0DS9BQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194441v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1283880.1283893" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carloni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744342v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Braud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dolques" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93278-7_5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03805967v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a7d7941a7081098e8f23e855cc27ea2b76e4edfc;origin=https://hal.archives-ouvertes.fr/lirmm-03805967;visit=swh:1:snp:ca1ff4f68e55d88453890e5188fc01cdf9fd61e8;anchor=swh:1:rel:6e85cd44d112d7df74224d77d36c58d65edb7ff7;path=/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03214715v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Silvie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10050896" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101144v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sigayret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-014-9418-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00694311v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Abdelalim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdesselam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/EPJC/S10052-012-2040-Z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00555068v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdelalim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdesselam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1630-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00606029v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1744-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00566280v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.172002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00564521v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.03.033" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00575808v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.05.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00541736v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1593-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00566250v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.131802" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608583v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. V&#225;zquez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hevia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S&#225;nchez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Correa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022149X10000350" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00575330v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.05.043" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00531451v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.10.021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00522603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1512-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553903v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.052003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00459480v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1403-6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00507847v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1508-y" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00480235v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1366-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00486874v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1429-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00441183v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1354-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00464800v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.03.064" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00489869v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2010)056" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00541382v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.252303" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00509903v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.161801" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00525581v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2010)060" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00495276v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1415-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886457v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.C. Barth" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grathwohl" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Fowler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Gerzabek" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105062v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Pointier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Cazzaniga" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonz&#225;lez-Salas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Arenas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310689v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Martinez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camarero" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03282240v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085734v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02344159v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakara Ilboudo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01187747v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00148889v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01147899v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05022528v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gutierrez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaxi Yulin Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013360500003928" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05249788v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Guenoune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03364-2_7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05251082v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03364-2_8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702242v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353229v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mahrach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Keip" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marnotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86982-3_5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274757v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Saoud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silvie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03105801v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02281702v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360901.3364421" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02092148v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sarter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21462-3_13" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580830v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pompidor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60438-1_63" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01183447v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Carbonnel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172069v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Rocher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077049v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Drieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marnotte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01092160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08389-6_11" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01109928v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Hamdan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rady Khazem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaida Rebdawi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12069-0_1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268923v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cucheval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diattara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04534-4_1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537351v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410621v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365060v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Lalande" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valia Saraydarova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamenka Staykova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/lirmm-00389753v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Dieng-Kuntz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70596-3_21" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2C0DS9BQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194441v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1283880.1283893" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carloni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744342v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Braud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dolques" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93278-7_5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03805967v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a7d7941a7081098e8f23e855cc27ea2b76e4edfc;origin=https://hal.archives-ouvertes.fr/lirmm-03805967;visit=swh:1:snp:ca1ff4f68e55d88453890e5188fc01cdf9fd61e8;anchor=swh:1:rel:6e85cd44d112d7df74224d77d36c58d65edb7ff7;path=/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03214715v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Silvie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10050896" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101144v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sigayret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-014-9418-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00694311v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Abdelalim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdesselam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/EPJC/S10052-012-2040-Z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00566280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdelalim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.172002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00606029v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1744-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00575808v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.05.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00564521v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.03.033" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608583v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. V&#225;zquez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hevia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S&#225;nchez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Correa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022149X10000350" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00566250v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.131802" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00541736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1593-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00531451v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.10.021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00575330v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdesselam" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.05.043" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553903v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.052003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00522603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1512-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00555068v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1630-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00507847v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1508-y" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00480235v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1366-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00486874v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1429-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00509903v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.161801" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00541382v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.252303" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00464800v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.03.064" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00489869v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2010)056" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00441183v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1354-y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00525581v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2010)060" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00495276v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1415-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00459480v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1403-6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886457v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.C. Barth" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grathwohl" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Fowler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Gerzabek" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105062v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Pointier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Cazzaniga" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonz&#225;lez-Salas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Arenas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310689v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Martinez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camarero" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03282240v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085734v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02344159v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakara Ilboudo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01187747v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00148889v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01147899v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>