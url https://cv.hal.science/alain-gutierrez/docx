--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -66,2846 +66,2971 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability-Driven User-Story Generation using LLM and Triadic Concept Analysis</w:t>
+                <w:t xml:space="preserve">Combining Symbolic and Generative AI to Explore Knowledge Base and Control Cabbage Pests in West-Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bazin</w:t>
+                <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gutierrez</w:t>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Huchard</w:t>
+                <w:t xml:space="preserve">Abla Déla Mondedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Martin</w:t>
+                <w:t xml:space="preserve">Dienaba Sall Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huaxi Yulin Zhang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre J. Silvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENASE 2025 - 20th International Conference on Evaluation of Novel Approaches to Software Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORDIALL 2026 - Digital Agriculture Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Montpellier, France. pp.113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-05022528v1</w:t>
+                <w:t xml:space="preserve">lirmm-05596142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LLM-Assisted Relational Concept Analysis for Class Model Restructuring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability-Driven User-Story Generation using LLM and Triadic Concept Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hani Guenoune</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marianne Huchard</w:t>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Huaxi Yulin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Joint Conference on Conceptual Knowledge Structures (CONCEPTS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Babeș-Bolyai University, Romania, Sep 2025, Cluj-Napoca, Romania. pp.107-123, </w:t>
+              <w:t xml:space="preserve">ENASE 2025 - 20th International Conference on Evaluation of Novel Approaches to Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSTICC, Apr 2025, Porto, Portugal. pp.618-625, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-03364-2_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0013360500003928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-05249788v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-05022528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering Relational Concept Analysis Using Large Language Model Knowledge Delivery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LLM-Assisted Relational Concept Analysis for Class Model Restructuring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Guenoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gutierrez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONCEPT 2025 - 2nd International Joint Conference on Conceptual Knowledge Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-03364-2_8⟩</w:t>
+              <w:t xml:space="preserve">CONCEPTS 2025 - 2nd International Joint Conference on Conceptual Knowledge Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Babeș-Bolyai University, Romania, Sep 2025, Cluj-Napoca, Romania. pp.107-123, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-03364-2_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-05251082v1</w:t>
+                <w:t xml:space="preserve">lirmm-05249788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FCA4J: A Java Library for Relational Concept Analysis and Formal Concept Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empowering Relational Concept Analysis Using Large Language Model Knowledge Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gutierrez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaxi Yulin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETAFCA 2022 - ExistingTools and Applications for Formal Conceptual Analysis Workshop@CLA2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CONCEPTS 2025 - 2nd International Joint Conference on Conceptual Knowledge Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Babeș-Bolyai University, Romania, Sep 2025, Cluj-Napoca, Romania. pp.124-139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-03364-2_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702242v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-05251082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Implications and Conceptual Analysis to Learn from a Pesticidal Plant Knowledge Base</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lina Mahrach</w:t>
+                <w:t xml:space="preserve">FCA4J: A Java Library for Relational Concept Analysis and Formal Concept Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gutierrez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2021 - 26th International Conference on Conceptual Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLA 2022 - 16th International Conference on Concept Lattices and Their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Tallinn, Estonia. pp.207-212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353229v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit versus Tacit Knowledge in Duquenne-Guigues Basis of Implications: Preliminary Results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Implications and Conceptual Analysis to Learn from a Pesticidal Plant Knowledge Base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Mahrach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Saoud</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Priscilla Keip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marnotte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Silvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RealDataFCA 2021 - Workshop Analyzing Real Data with Formal Concept Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS 2021 - 26th International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, Italy. pp.57-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86982-3_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274757v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical comparison of FCA extensions to model indeterminate value of ternary data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ferré</w:t>
+                <w:t xml:space="preserve">Explicit versus Tacit Knowledge in Duquenne-Guigues Basis of Implications: Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gutierrez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marnotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Silvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLA 2020 - 15th International Conference on Concept Lattices and Their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Tallinn, Estonia. pp.197-208</w:t>
+              <w:t xml:space="preserve">RealDataFCA 2021 - Workshop Analyzing Real Data with Formal Concept Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Strasbourg, France. pp.20-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03105801v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Framework to Build and Assess the Quality of Authority Links</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Practical comparison of FCA extensions to model indeterminate value of ternary data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Keip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Chein</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Silvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">K-CAP 2019 - 10th International Conference on Knowledge Capture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLA 2020 - 15th International Conference on Concept Lattices and Their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Tallinn, Estonia. pp.197-208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02281702v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03105801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Input Data Formalisation in Relational Concept Analysis for a Data Model with a Ternary Relation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A General Framework to Build and Assess the Quality of Authority Links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Sarter</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFCA 2019 - 15th International Conference on Formal Concept Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Frankfurt, Germany. pp.191-207, </w:t>
+              <w:t xml:space="preserve">K-CAP 2019 - 10th International Conference on Knowledge Capture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marina Del Rey, CA, United States. pp.13-20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-21462-3_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3360901.3364421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02092148v1</w:t>
+                <w:t xml:space="preserve">lirmm-02281702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Application of AOC-Posets: Indexing Large Corpuses for Text Generation Under Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Input Data Formalisation in Relational Concept Analysis for a Data Model with a Ternary Relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Keip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gutierrez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pompidor</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Sarter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMIS: International Symposium on Methodologies for Intelligent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-60438-1_63⟩</w:t>
+              <w:t xml:space="preserve">ICFCA 2019 - 15th International Conference on Formal Concept Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Frankfurt, Germany. pp.191-207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-21462-3_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01580830v1</w:t>
+                <w:t xml:space="preserve">lirmm-02092148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability representation in product lines using concept lattices: feasibility study with descriptions from Wikipedia's product comparison matrices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An Application of AOC-Posets: Indexing Large Corpuses for Text Generation Under Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Gutierrez</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pompidor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCA&amp;A-ICFCA: International Conference on Formal Concept Analysis - International Conference on Formal Concept Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISMIS: International Symposium on Methodologies for Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Warsaw University of Technology, Poland, Jun 2017, Warsaw, Poland. pp.642-652, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-60438-1_63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01183447v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01580830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datalog+, RuleML and OWL 2: Formats and Translations for Existential Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swan Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RuleML: Web Rule Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COUPLER SAVOIRS ACADEMIQUES ET METHODES INFORMATIQUES POUR MIEUX ORIENTER LES OBSERVATIONS DE TERRAIN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Martin</w:t>
+                <w:t xml:space="preserve">Variability representation in product lines using concept lattices: feasibility study with descriptions from Wikipedia's product comparison matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P Marnotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Conférence Internationale sur les Ravageurs en Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFPP, Oct 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">FCA&amp;A-ICFCA: International Conference on Formal Concept Analysis - International Conference on Formal Concept Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Málaga, Jun 2015, Nerja, Málaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077049v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01183447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Default Reasoning Implementation in CoGui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Buche</w:t>
+                <w:t xml:space="preserve">COUPLER SAVOIRS ACADEMIQUES ET METHODES INFORMATIQUES POUR MIEUX ORIENTER LES OBSERVATIONS DE TERRAIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Silvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Fortin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Gutierrez</w:t>
+                <w:t xml:space="preserve">R Drieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Marnotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2014 - 21st International Conference on Conceptual Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10e Conférence Internationale sur les Ravageurs en Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPP, Oct 2014, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01092160v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Ontological Expressivity and Modelling Argumentation Schemes Using COGUI</w:t>
+                <w:t xml:space="preserve">Default Reasoning Implementation in CoGui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wael Hamdan</w:t>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rady Khazem</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-fourth SGAI International Conference on Innovative Techniques and Applications of Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-12069-0_1⟩</w:t>
+              <w:t xml:space="preserve">ICCS 2014 - 21st International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lasi, Romania. pp.118-129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08389-6_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01109928v1</w:t>
+                <w:t xml:space="preserve">lirmm-01092160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a knowledge representation and reasoning tool using default rules for a decision support system in agronomy applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Buche</w:t>
+                <w:t xml:space="preserve">On Ontological Expressivity and Modelling Argumentation Schemes Using COGUI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rady Khazem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Cucheval</w:t>
+                <w:t xml:space="preserve">Ghaida Rebdawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awa Diattara</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GKR 2013 - 3rd International Workshop of Graph Structures for Knowledge Representation and Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.1-12, </w:t>
+              <w:t xml:space="preserve">Thirty-fourth SGAI International Conference on Innovative Techniques and Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Cambridge, United Kingdom. pp.5-18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-04534-4_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-12069-0_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268923v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01109928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logical, graph based knowledge representation with CoGui</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Implementation of a knowledge representation and reasoning tool using default rules for a decision support system in agronomy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Cucheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa Diattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAOC: Graphes et Appariement d'Objets Complexes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GKR 2013 - 3rd International Workshop of Graph Structures for Knowledge Representation and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-04534-4_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00537351v1</w:t>
+                <w:t xml:space="preserve">hal-01268923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RDF to Conceptual Graphs Translations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Logical, graph based knowledge representation with CoGui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Genest</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CS-TIW: Conceptual Structures Tool Interoperability Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Moscow, Russia. pp.17</w:t>
+              <w:t xml:space="preserve">GAOC: Graphes et Appariement d'Objets Complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisia. pp.15-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00410621v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00537351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools and Methodologies for Ontology Design and Digital Objects Annotation Using Conceptual Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valia Saraydarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamenka Staykova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Technology Platforms for Learning - Revisited. LOGOS Open Conference on Strengthening the Integration of ICT Research Efforts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Budapest, Hungary. pp.47-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00365060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Griwes: Generic Model and Preliminary Specifications for a Graph-Based Knowledge Representation Toolkit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">RDF to Conceptual Graphs Translations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rose Dieng-Kuntz</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gandon</w:t>
+                <w:t xml:space="preserve">David Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CS-TIW: Conceptual Structures Tool Interoperability Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Moscow, Russia. pp.17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00389753v2</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00410621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation formelle graphique de documents multimédia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Griwes: Generic Model and Preliminary Specifications for a Graph-Based Knowledge Representation Toolkit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Dieng-Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Moreau</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2007 - 18es Journées Francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-70596-3_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00194647v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00389753v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal and Graphical Annotations for Digital Objects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Annotation formelle graphique de documents multimédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SADPI'07: Semantically Aware Document Processing and Indexing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC 2007 - 18es Journées Francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.313-324</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00194441v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00194647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Formal and Graphical Annotations for Digital Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SADPI'07: Semantically Aware Document Processing and Indexing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.069-078, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1283880.1283893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00194441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards Benchmarks for Conceptual Graphs Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CS-TIW: Conceptual Structures Tool Interoperability Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Aalborg, Denmark. pp.72-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00112998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2915,167 +3040,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with large volumes of complex relational data using RCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gutierrez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Keip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rokia Missaoui; Léonard Kwuida; Talel Abdessalem. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Data Analytics with Formal Concept Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.105-134, 2022, 978-3-030-93277-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-93278-7_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3085,126 +3210,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FCA4J</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gutierrez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:a7d7941a7081098e8f23e855cc27ea2b76e4edfc;origin=https://hal.archives-ouvertes.fr/lirmm-03805967;visit=swh:1:snp:ca1ff4f68e55d88453890e5188fc01cdf9fd61e8;anchor=swh:1:rel:6e85cd44d112d7df74224d77d36c58d65edb7ff7;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03805967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3214,3888 +3339,3888 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototyping a knowledge-based system to identify botanical extracts for plant health in Sub-Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J. Silvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Keip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (5), pp.896-920. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/plants10050896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03214715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermes: a simple and efficient algorithm for building the AOC-poset of a binary relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gutierrez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sigayret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 72 (1), pp.45-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10472-014-9418-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for lepton flavour violation in the eμ continuum with the ATLAS detector in √{s} = 7 TeV pp collisions at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 72, pp.2040. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/EPJC/S10052-012-2040-Z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00694311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Dijet Azimuthal Decorrelations in pp Collisions at sqrt(s)=7 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Luminosity Determination in pp Collisions at sqrt(s)=7 TeV Using the ATLAS Detector at the LHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Abdesselam</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.172002⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71, pp.1630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1630-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00566280v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00555068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for Diphoton Events with Large Missing Transverse Energy with 36 pb^-1 of 7 TeV Proton-Proton Collision Data with the ATLAS Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 71, pp.1744. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1744-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00606029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for stable hadronising squarks and gluinos with the ATLAS experiment at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 701, pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00575808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for Massive Long-lived Highly Ionising Particles with the ATLAS Detector at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 698, pp.353-370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.03.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00564521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of larval stages of Fasciola hepatica in a wild population of Pseudosuccinea columella from Cuba and the Caribbean.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. C. Correa</w:t>
+                <w:t xml:space="preserve">Measurement of Dijet Azimuthal Decorrelations in pp Collisions at sqrt(s)=7 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Helminthology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 85 (1), pp.109-11. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.172002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022149X10000350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.172002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00608583v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00566280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for supersymmetry using final states with one lepton, jets, and missing transverse momentum with the ATLAS detector in sqrt{s} = 7 TeV pp</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Abdesselam</w:t>
+                <w:t xml:space="preserve">First report of larval stages of Fasciola hepatica in a wild population of Pseudosuccinea columella from Cuba and the Caribbean.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hevia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.131802⟩</w:t>
+              <w:t xml:space="preserve">Journal of Helminthology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85 (1), pp.109-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022149X10000350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00566250v1</w:t>
+                <w:t xml:space="preserve">halsde-00608583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of the performance of the ATLAS detector using cosmic-ray muons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Search for supersymmetry using final states with one lepton, jets, and missing transverse momentum with the ATLAS detector in sqrt{s} = 7 TeV pp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1593-6⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.131802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.131802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00541736v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00566250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Quark Contact Interactions in Dijet Angular Distributions in pp Collisions at sqrt(s) = 7 TeV Measured with the ATLAS Detector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Studies of the performance of the ATLAS detector using cosmic-ray muons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.10.021⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71, pp.1593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1593-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00531451v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00541736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for high-mass states with one lepton plus missing transverse momentum in proton-proton collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Search for Quark Contact Interactions in Dijet Angular Distributions in pp Collisions at sqrt(s) = 7 TeV Measured with the ATLAS Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
+                <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 701, pp.50-69. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.05.043⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 694, pp.327-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00575330v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00531451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Jet Shapes in Inclusive Jet Production in pp Collisions at sqrt(s) = 7 TeV using the ATLAS Detector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Search for high-mass states with one lepton plus missing transverse momentum in proton-proton collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Abdesselam</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.83.052003⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 701, pp.50-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.05.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00553903v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00575330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of inclusive jet and dijet cross sections in proton-proton collisions at 7 TeV centre-of-mass energy with the ATLAS detector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Study of Jet Shapes in Inclusive Jet Production in pp Collisions at sqrt(s) = 7 TeV using the ATLAS Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1512-2⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.052003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.83.052003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00522603v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00553903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminosity Determination in pp Collisions at sqrt(s)=7 TeV Using the ATLAS Detector at the LHC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Measurement of inclusive jet and dijet cross sections in proton-proton collisions at 7 TeV centre-of-mass energy with the ATLAS detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
+                <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 71, pp.1630. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1630-5⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 71, pp.1512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1512-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00555068v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00522603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Readiness of the ATLAS Tile Calorimeter for LHC collisions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Drift Time Measurement in the ATLAS Liquid Argon Electromagnetic Calorimeter using Cosmic Muons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Abdesselam</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 70, pp.1193-1236. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1508-y⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 70, pp.755-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1403-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00507847v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00459480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ATLAS Inner Detector commissioning and calibration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Readiness of the ATLAS Tile Calorimeter for LHC collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
+                <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 70, pp.787-821. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1366-7⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 70, pp.1193-1236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1508-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00480235v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00507847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ATLAS Simulation Infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 70, pp.823-874. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1429-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00486874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for new particles in two-jet final states in 7 TeV proton-proton collisions with the ATLAS detector at the LHC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">The ATLAS Inner Detector commissioning and calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Abdesselam</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.161801⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 70, pp.787-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1366-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00509903v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00480235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of a Centrality-Dependent Dijet Asymmetry in Lead-Lead Collisions at sqrt(S(NN))= 2.76 TeV with the ATLAS Detector at the LHC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Search for new particles in two-jet final states in 7 TeV proton-proton collisions with the ATLAS detector at the LHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 105, pp.252303. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.252303⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 105, pp.161801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.161801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00541382v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00509903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charged-particle multiplicities in pp interactions at sqrt(s) = 900 GeV measured with the ATLAS detector at the LHC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Performance of the ATLAS Detector using First Collision Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Abat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.03.064⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 09, 056 (66p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2010)056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00464800v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00489869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the ATLAS Detector using First Collision Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Readiness of the ATLAS Liquid Argon Calorimeter for LHC Collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
+                <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2010)056⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 70, pp.723-753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1354-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00489869v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00441183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Readiness of the ATLAS Liquid Argon Calorimeter for LHC Collisions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Observation of a Centrality-Dependent Dijet Asymmetry in Lead-Lead Collisions at sqrt(S(NN))= 2.76 TeV with the ATLAS Detector at the LHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1354-y⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105, pp.252303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.252303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00441183v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00541382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the W -&gt; lnu and Z/gamma* -&gt; ll production cross sections in proton-proton collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Charged-particle multiplicities in pp interactions at sqrt(s) = 900 GeV measured with the ATLAS detector at the LHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Abat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP12(2010)060⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 688, pp.21-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.03.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00525581v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00464800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commissioning of the ATLAS Muon Spectrometer with Cosmic Rays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Measurement of the W -&gt; lnu and Z/gamma* -&gt; ll production cross sections in proton-proton collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Abdesselam</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1415-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP12(2010)060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00495276v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00525581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drift Time Measurement in the ATLAS Liquid Argon Electromagnetic Calorimeter using Cosmic Muons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Commissioning of the ATLAS Muon Spectrometer with Cosmic Rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
+                <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 70, pp.755-785. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1403-6⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 70, pp.875-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1415-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00459480v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00495276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility, turnover and storage of pollutants in soils, sediments and waters: achievements and results of the EU project AquaTerra. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A.C. Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grathwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.J. Fowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Gerzabek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29 (1), pp.161-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00886457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomical studies of sibling species within neotropical lymnaeids, snail intermediate hosts of fascioliasis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pointier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. J. Cazzaniga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. González-Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 101 (4), pp.431-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00105062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress in biopulping of non-woody materials: chemical, enzymatic and ultrastructural aspects of wheat straw delignification with ligninolytic fungi from the genus &amp;lt;i&amp;gt;Pleurotus&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.T. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Camarero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, pp.265-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00310689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7105,400 +7230,400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying explicit and tacit knowledge in a life science knowledge base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gutierrez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Silvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2021 - 21es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03282240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of association implication rules from knowledge on plants with pesticidal and antibiotic effect classified by FCA within the One-Health initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Mahrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gutierrez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Keip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Silvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2020 - 20es Journées Ouvertes de Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier, France. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Knomana knowledge base - A tool to promote exchange of knowledge and identify local plants for adressing sanitary problems in EOA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Keip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gutierrez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakara Ilboudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAOC 2019 - 5th West African Organic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Accra, Ghana. , The 5th West African Organic Conference. Organic agriculture : Life for all. West Africa Organic Network. Accra : West Africa Organic Network, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02344159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7508,239 +7633,239 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un problème d'identification d'entités nommées dans des bases de donnés documentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LIRMM. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01187747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle d'annotation basé sur des ontologies modulaires et des graphes conceptuels emboîtés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-07011, 2007, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00148889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7750,131 +7875,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation de la variabilité par des treillis de concepts. Etude de la faisabilité pour des descriptions issues de matrices de comparaison de produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01147899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId182"/>
+      <w:footerReference w:type="default" r:id="rId185"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8021,51 +8146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05022528v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gutierrez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaxi Yulin Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013360500003928" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05249788v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Guenoune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03364-2_7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05251082v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03364-2_8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702242v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353229v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mahrach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Keip" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marnotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86982-3_5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274757v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Saoud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silvie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03105801v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02281702v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360901.3364421" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02092148v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sarter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21462-3_13" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580830v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pompidor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60438-1_63" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01183447v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Carbonnel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172069v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Rocher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077049v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Drieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marnotte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01092160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08389-6_11" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01109928v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Hamdan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rady Khazem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaida Rebdawi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12069-0_1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268923v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cucheval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diattara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04534-4_1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537351v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410621v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365060v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Lalande" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valia Saraydarova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamenka Staykova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/lirmm-00389753v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Dieng-Kuntz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70596-3_21" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2C0DS9BQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194441v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1283880.1283893" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carloni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744342v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Braud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dolques" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93278-7_5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03805967v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a7d7941a7081098e8f23e855cc27ea2b76e4edfc;origin=https://hal.archives-ouvertes.fr/lirmm-03805967;visit=swh:1:snp:ca1ff4f68e55d88453890e5188fc01cdf9fd61e8;anchor=swh:1:rel:6e85cd44d112d7df74224d77d36c58d65edb7ff7;path=/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03214715v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Silvie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10050896" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101144v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sigayret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-014-9418-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00694311v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Abdelalim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdesselam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/EPJC/S10052-012-2040-Z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00566280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdelalim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.172002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00606029v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1744-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00575808v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.05.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00564521v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.03.033" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608583v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. V&#225;zquez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hevia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S&#225;nchez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Correa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022149X10000350" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00566250v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.131802" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00541736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1593-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00531451v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.10.021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00575330v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdesselam" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.05.043" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553903v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.052003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00522603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1512-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00555068v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1630-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00507847v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1508-y" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00480235v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1366-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00486874v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1429-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00509903v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.161801" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00541382v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.252303" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00464800v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.03.064" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00489869v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2010)056" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00441183v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1354-y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00525581v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2010)060" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00495276v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1415-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00459480v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1403-6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886457v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.C. Barth" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grathwohl" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Fowler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Gerzabek" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105062v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Pointier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Cazzaniga" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonz&#225;lez-Salas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Arenas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310689v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Martinez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camarero" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03282240v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085734v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02344159v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakara Ilboudo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01187747v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00148889v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01147899v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05596142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gutierrez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla D&#233;la Mondedji" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dienaba Sall Sy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Silvie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05022528v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaxi Yulin Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013360500003928" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05249788v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Guenoune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03364-2_7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05251082v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03364-2_8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702242v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353229v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mahrach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Keip" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marnotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86982-3_5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274757v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Saoud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silvie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03105801v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02281702v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360901.3364421" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02092148v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sarter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21462-3_13" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580830v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pompidor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60438-1_63" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172069v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Rocher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01183447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Carbonnel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Drieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marnotte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01092160v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08389-6_11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01109928v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Hamdan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rady Khazem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaida Rebdawi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12069-0_1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268923v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cucheval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diattara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04534-4_1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537351v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365060v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Lalande" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valia Saraydarova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamenka Staykova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410621v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/lirmm-00389753v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Dieng-Kuntz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70596-3_21" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2C0DS9BQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194647v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194441v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1283880.1283893" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112998v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carloni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744342v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Braud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dolques" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93278-7_5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03805967v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a7d7941a7081098e8f23e855cc27ea2b76e4edfc;origin=https://hal.archives-ouvertes.fr/lirmm-03805967;visit=swh:1:snp:ca1ff4f68e55d88453890e5188fc01cdf9fd61e8;anchor=swh:1:rel:6e85cd44d112d7df74224d77d36c58d65edb7ff7;path=/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03214715v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10050896" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101144v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sigayret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-014-9418-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00694311v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Abdelalim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdesselam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/EPJC/S10052-012-2040-Z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00555068v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdelalim" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdesselam" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1630-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00606029v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1744-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00575808v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.05.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00564521v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.03.033" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00566280v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.172002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608583v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. V&#225;zquez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hevia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S&#225;nchez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Correa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022149X10000350" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00566250v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.131802" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00541736v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1593-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00531451v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.10.021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00575330v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.05.043" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553903v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.052003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00522603v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1512-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00459480v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1403-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00507847v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1508-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00486874v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1429-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00480235v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1366-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00509903v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.161801" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00489869v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2010)056" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00441183v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1354-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00541382v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.252303" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00464800v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.03.064" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00525581v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2010)060" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00495276v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1415-2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886457v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.C. Barth" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grathwohl" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Fowler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Gerzabek" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105062v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Pointier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Cazzaniga" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonz&#225;lez-Salas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Arenas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310689v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Martinez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camarero" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03282240v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085734v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02344159v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakara Ilboudo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01187747v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00148889v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01147899v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>