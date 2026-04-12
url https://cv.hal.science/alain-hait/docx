--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -72,1630 +72,1760 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic unsplittable flows with path-change penalties: New formulations and solution schemes for large instances</w:t>
+                <w:t xml:space="preserve">On the integration of Dantzig-Wolfe and Fenchel decompositions via directional normalizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alain Haït</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rachelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Baudoin</w:t>
+                <w:t xml:space="preserve">Claudio Contardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Dupé</w:t>
+                <w:t xml:space="preserve">Bernard Gendron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 152, pp.106154. </w:t>
+              <w:t xml:space="preserve">EURO Journal on Computational Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2023.106154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2303.15573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638005v1</w:t>
+                <w:t xml:space="preserve">hal-04875156v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A project scheduling problem with periodically aggregated resource-constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic unsplittable flows with path-change penalties: New formulations and solution schemes for large instances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rachelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Haït</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Morin</w:t>
+                <w:t xml:space="preserve">Cédric Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Artigues</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frits C.R. Spieksma</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Dupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 141, pp.105688. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2021.105688⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 152, pp.106154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2023.106154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03525068v1</w:t>
+                <w:t xml:space="preserve">hal-04638005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel solution approach with ML-based pseudo-cuts for the Flight and Maintenance Planning problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A project scheduling problem with periodically aggregated resource-constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Haït</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Peschiera</w:t>
+                <w:t xml:space="preserve">Tamás Kis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Dell</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frits C.R. Spieksma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OR Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00291-020-00591-z⟩</w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 141, pp.105688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2021.105688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873436v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomized rounding algorithms for large scale unsplittable flow problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lamothe</w:t>
+                <w:t xml:space="preserve">A novel solution approach with ML-based pseudo-cuts for the Flight and Maintenance Planning problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Peschiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Dell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Royset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Rachelson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heuristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10732-021-09478-w⟩</w:t>
+              <w:t xml:space="preserve">OR Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43, pp.635-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00291-020-00591-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637969v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generalized MILP Formulation for the Period-Aggregated Resource Leveling Problem with Variable Job Duration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilia Tarasov</w:t>
+                <w:t xml:space="preserve">Randomized rounding algorithms for large scale unsplittable flow problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rachelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Battaïa</w:t>
+                <w:t xml:space="preserve">Cedric Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Dupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (1), pp.6-21. </w:t>
+              <w:t xml:space="preserve">Journal of Heuristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (6), pp.1081-1110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/a13010006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10732-021-09478-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046513v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodically Aggregated Resource-Constrained Project Scheduling Problem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Generalized MILP Formulation for the Period-Aggregated Resource Leveling Problem with Variable Job Duration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilia Tarasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Battaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Industrial Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/EJIE.2017.10009144⟩</w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.6-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/a13010006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876198v1</w:t>
+                <w:t xml:space="preserve">hal-03046513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The energy scheduling problem: industrial case study and constraint propagation techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Periodically Aggregated Resource-Constrained Project Scheduling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (6), 26p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/EJIE.2017.10009144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.09.030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00522387v1</w:t>
+                <w:t xml:space="preserve">hal-01876198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An hybrid CP/MILP method for scheduling with energy costs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The energy scheduling problem: industrial case study and constraint propagation techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Industrial Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 143 (1), pp.13-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.09.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/EJIE.2011.042742⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03610514v1</w:t>
+                <w:t xml:space="preserve">hal-00522387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Extended Resource Task Network: a new framework for the integrated scheduling of batch processes and CHP plants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An hybrid CP/MILP method for scheduling with energy costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Le Lann</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2010.545444⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (4), pp.471-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/EJIE.2011.042742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728414v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On electrical load tracking scheduling for a steel plant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Extended Resource Task Network: a new framework for the integrated scheduling of batch processes and CHP plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hetreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Artigues</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mujtaba Agha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Le Lann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2011.03.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2010.545444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00564746v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An hybrid CP/MILP method for scheduling with energy costs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On electrical load tracking scheduling for a steel plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Industrial Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (12), pp.3044-3047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2011.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492040v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00564746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated production and utility system approach for optimizing industrial unit operations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An hybrid CP/MILP method for scheduling with energy costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Le Lann</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (4), pp.471-489</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00627731v1</w:t>
+                <w:t xml:space="preserve">hal-00492040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in large-shared projects : method for forecasting and optimizing project duration in a distributed project</w:t>
+                <w:t xml:space="preserve">Integrated production and utility system approach for optimizing industrial unit operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rameez Khalid</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mujtaba Hassan Agha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hetreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Le Lann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE International Conference on Industrial Engineering and Engineering Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (2), pp.611-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2009.10.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEEM.2008.4738179⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610292v1</w:t>
+                <w:t xml:space="preserve">hal-00627731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Progress in large-shared projects : method for forecasting and optimizing project duration in a distributed project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rameez Khalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Haït</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2008 IEEE International Conference on Industrial Engineering and Engineering Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.1783-1787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEM.2008.4738179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Algorithms for rough terrain trajectory planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Taïx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 16 (8), pp.673-699</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1705,1683 +1835,1683 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a hierarchical modelling approach for planning aircraft tail assignment and predictive maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyass Haloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ponzoni Carvalho Chanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th International Scheduling and Planning Applications woRKshop (SPARK)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nancy, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An alternative MIP formulation for the Military Flight and Maintenance Planning problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Peschiera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Battaïa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e congrès annuel de la société française de recherche opérationnelle et d’aide à la décision (ROADEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A column generation scheme for the periodically aggregated resource-constrained project scheduling problem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A novel MIP formulation for the optimization problem of maintenance planning of military aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Peschiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Battaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Project Management and Scheduling (PMS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">XIX Latin-Iberoamerican Conference on Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lima, Peru. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979592v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel MIP formulation for the optimization problem of maintenance planning of military aircraft</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A column generation scheme for the periodically aggregated resource-constrained project scheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX Latin-Iberoamerican Conference on Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lima, Peru. pp.0</w:t>
+              <w:t xml:space="preserve">16th International Conference on Project Management and Scheduling (PMS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894364v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new relaxation of the Resource-Constrained Project Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Project Management and Scheduling - PMS'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Valencia, Spain. pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Mixed Time Framework for the Periodically Aggregated Resource-Constrained Project Scheduling Problem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Planification tactique de projets avec chevauchement d'activités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Baydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Models and Algorithms for Planning and Sheduling Problems (MAPSP 2017),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Seeon-Seebruck, Germany</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875872v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification tactique de projets avec chevauchement d'activités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A New Mixed Time Framework for the Periodically Aggregated Resource-Constrained Project Scheduling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Workshop on Models and Algorithms for Planning and Sheduling Problems (MAPSP 2017),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Seeon-Seebruck, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946326v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle PLNE à temps continu pour la planification en production à la commande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated production and utility system approach for optimizing industrial unit operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mujtaba Hassan Agha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hetreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Le Lann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Congress on Green Process Engineering, 2nd European Process Intensification Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Venise, Italy. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi des projets à charges transférables : méthode de prévision et d'optimisation de la durée</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Scheduling under energy constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès International de Génie Industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Montréal, Canada. pp.CD-Rom Session 5D</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028037v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling under energy constraints</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Suivi des projets à charges transférables : méthode de prévision et d'optimisation de la durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rameez Khalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Montréal, Canada. pp.CD-Rom Session 5D</w:t>
+              <w:t xml:space="preserve">8ème Congrès International de Génie Industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367614v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Transferable Work-load Projects for the optimization of duration and cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rameez Khalid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duquenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMOT 2008 : 3rd European Conference on Management of Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement sous contraintes d'énergie et de ressources humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Trépanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. pp.actes sur CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport méthodologique à la conception et à la mise en œuvre des projets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Sandoval-Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Le Lann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée GPS, LAAS/CNRS Toulouse, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Toulouse, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust motion planning for rough terrain navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Siméon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Taïx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/FSR International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Kyongju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Landmark-based Motion Planner for Rough Terrain Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Siméon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Taïx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Experimental Robotics (ISER 1997)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Barcelone, Spain. pp.1--11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion planning on rough terrain for an articulated vehicle in presence of uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/FSR International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1996, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3391,144 +3521,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings MOSIM 2018 - 12e Conférence Internationale de Modélisation, Optimisation et SIMulation : « L’essor des systèmes connectés dans l’industrie et les services ». Toulouse, France, 27-29 juin 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Grabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Savard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT Mines Albi, 692 p., 2018, 979-10-91526-06-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId94"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3675,51 +3805,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638005v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamothe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rachelson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ha&#239;t" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudoin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dup&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106154" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03525068v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Morin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Kis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits C.R. Spieksma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105688" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873436v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Peschiera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Royset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-020-00591-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637969v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baudoin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-021-09478-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046513v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Tarasov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Batta&#239;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13010006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01876198v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2017.10009144" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522387v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.09.030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610514v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2011.042742" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728414v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Th&#233;ry H&#233;treux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hetreux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujtaba Agha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Lann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.545444" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564746v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2011.03.006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492040v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627731v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujtaba Hassan Agha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2009.10.032" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85WT85NS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610292v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rameez Khalid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2008.4738179" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988387v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simeon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ta&#239;x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125150v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Haloui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ponzoni Carvalho Chanel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482264v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979592v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894364v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875789v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875872v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baydoun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pellerin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728593v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104979v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028037v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367614v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141713v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131346v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hait" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tr&#233;panier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037280v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Sandoval-Correa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04296110v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sim&#233;on" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296490v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295532v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989427v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vareilles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Savard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875156v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamothe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ha&#239;t" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rachelson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Contardo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gendron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2303.15573" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638005v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dup&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106154" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03525068v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Morin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Kis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits C.R. Spieksma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105688" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873436v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Peschiera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Royset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-020-00591-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637969v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baudoin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-021-09478-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Tarasov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Batta&#239;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13010006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01876198v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2017.10009144" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522387v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.09.030" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610514v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2011.042742" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728414v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Th&#233;ry H&#233;treux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hetreux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujtaba Agha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Lann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.545444" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564746v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2011.03.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627731v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujtaba Hassan Agha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2009.10.032" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85WT85NS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610292v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rameez Khalid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2008.4738179" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988387v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simeon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ta&#239;x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125150v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Haloui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ponzoni Carvalho Chanel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482264v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894364v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979592v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875789v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946326v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baydoun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pellerin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875872v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728593v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104979v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367614v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028037v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141713v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131346v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hait" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tr&#233;panier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037280v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Sandoval-Correa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04296110v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sim&#233;on" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296490v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295532v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vareilles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Savard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>