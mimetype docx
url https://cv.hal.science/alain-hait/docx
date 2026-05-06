--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -1570,262 +1570,250 @@
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 35 (2), pp.611-627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.energy.2009.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00627731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress in large-shared projects : method for forecasting and optimizing project duration in a distributed project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rameez Khalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 IEEE International Conference on Industrial Engineering and Engineering Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.1783-1787. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEEM.2008.4738179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms for rough terrain trajectory planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Simeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Taïx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 16 (8), pp.673-699</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1835,457 +1823,457 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a hierarchical modelling approach for planning aircraft tail assignment and predictive maintenance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ponzoni Carvalho Chanel</w:t>
+                <w:t xml:space="preserve">An alternative MIP formulation for the Military Flight and Maintenance Planning problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Peschiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Battaïa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Scheduling and Planning Applications woRKshop (SPARK)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Nancy, France. pp.0</w:t>
+              <w:t xml:space="preserve">21e congrès annuel de la société française de recherche opérationnelle et d’aide à la décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125150v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative MIP formulation for the Military Flight and Maintenance Planning problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olga Battaïa</w:t>
+                <w:t xml:space="preserve">Towards a hierarchical modelling approach for planning aircraft tail assignment and predictive maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Haloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ponzoni Carvalho Chanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e congrès annuel de la société française de recherche opérationnelle et d’aide à la décision (ROADEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">The 13th International Scheduling and Planning Applications woRKshop (SPARK)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Nancy, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482264v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel MIP formulation for the optimization problem of maintenance planning of military aircraft</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olga Battaïa</w:t>
+                <w:t xml:space="preserve">A column generation scheme for the periodically aggregated resource-constrained project scheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX Latin-Iberoamerican Conference on Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lima, Peru. pp.0</w:t>
+              <w:t xml:space="preserve">16th International Conference on Project Management and Scheduling (PMS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894364v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A column generation scheme for the periodically aggregated resource-constrained project scheduling problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Artigues</w:t>
+                <w:t xml:space="preserve">A novel MIP formulation for the optimization problem of maintenance planning of military aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Peschiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Battaïa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Project Management and Scheduling (PMS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">XIX Latin-Iberoamerican Conference on Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lima, Peru. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979592v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new relaxation of the Resource-Constrained Project Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2314,332 +2302,332 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Project Management and Scheduling - PMS'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Valencia, Spain. pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification tactique de projets avec chevauchement d'activités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Mixed Time Framework for the Periodically Aggregated Resource-Constrained Project Scheduling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Workshop on Models and Algorithms for Planning and Sheduling Problems (MAPSP 2017),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Seeon-Seebruck, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946326v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Mixed Time Framework for the Periodically Aggregated Resource-Constrained Project Scheduling Problem</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planification tactique de projets avec chevauchement d'activités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Baydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Models and Algorithms for Planning and Sheduling Problems (MAPSP 2017),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Seeon-Seebruck, Germany</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875872v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle PLNE à temps continu pour la planification en production à la commande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated production and utility system approach for optimizing industrial unit operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mujtaba Hassan Agha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2694,73 +2682,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Congress on Green Process Engineering, 2nd European Process Intensification Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Venise, Italy. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling under energy constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2789,398 +2777,398 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Montréal, Canada. pp.CD-Rom Session 5D</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des projets à charges transférables : méthode de prévision et d'optimisation de la durée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rameez Khalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès International de Génie Industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Transferable Work-load Projects for the optimization of duration and cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rameez Khalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Haït</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duquenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMOT 2008 : 3rd European Conference on Management of Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement sous contraintes d'énergie et de ressources humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Hait</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Artigues</w:t>
+                <w:t xml:space="preserve">Martin Trépanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. pp.actes sur CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport méthodologique à la conception et à la mise en œuvre des projets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Sandoval-Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3195,323 +3183,323 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée GPS, LAAS/CNRS Toulouse, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Toulouse, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust motion planning for rough terrain navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Siméon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Taïx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/FSR International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Kyongju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Landmark-based Motion Planner for Rough Terrain Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Siméon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Taïx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Experimental Robotics (ISER 1997)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Barcelone, Spain. pp.1--11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion planning on rough terrain for an articulated vehicle in presence of uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/FSR International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1996, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3521,144 +3509,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings MOSIM 2018 - 12e Conférence Internationale de Modélisation, Optimisation et SIMulation : « L’essor des systèmes connectés dans l’industrie et les services ». Toulouse, France, 27-29 juin 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Haït</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Vareilles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Haït</w:t>
+                <w:t xml:space="preserve">Bernard Grabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Grabot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Savard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT Mines Albi, 692 p., 2018, 979-10-91526-06-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId94"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3805,51 +3793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875156v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamothe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ha&#239;t" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rachelson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Contardo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gendron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2303.15573" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638005v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dup&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106154" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03525068v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Morin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Kis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits C.R. Spieksma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105688" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873436v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Peschiera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Royset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-020-00591-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637969v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baudoin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-021-09478-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Tarasov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Batta&#239;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13010006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01876198v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2017.10009144" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522387v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.09.030" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610514v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2011.042742" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728414v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Th&#233;ry H&#233;treux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hetreux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujtaba Agha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Lann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.545444" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564746v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2011.03.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627731v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujtaba Hassan Agha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2009.10.032" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85WT85NS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610292v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rameez Khalid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2008.4738179" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988387v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simeon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ta&#239;x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125150v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Haloui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ponzoni Carvalho Chanel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482264v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894364v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979592v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875789v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946326v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baydoun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pellerin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875872v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728593v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104979v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367614v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028037v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141713v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131346v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hait" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tr&#233;panier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037280v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Sandoval-Correa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04296110v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sim&#233;on" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296490v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295532v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vareilles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Savard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875156v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamothe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ha&#239;t" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rachelson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Contardo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gendron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2303.15573" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638005v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dup&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106154" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03525068v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Morin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Kis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits C.R. Spieksma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105688" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873436v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Peschiera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Royset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-020-00591-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637969v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baudoin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-021-09478-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Tarasov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Batta&#239;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13010006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01876198v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2017.10009144" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522387v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.09.030" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610514v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2011.042742" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728414v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Th&#233;ry H&#233;treux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hetreux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujtaba Agha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Lann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.545444" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564746v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2011.03.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627731v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujtaba Hassan Agha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2009.10.032" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610292v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rameez Khalid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2008.4738179" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988387v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simeon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ta&#239;x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482264v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125150v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Haloui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ponzoni Carvalho Chanel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979592v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894364v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875789v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946326v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baydoun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pellerin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104979v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367614v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028037v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141713v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131346v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hait" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tr&#233;panier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037280v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Sandoval-Correa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04296110v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sim&#233;on" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296490v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295532v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989427v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vareilles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Savard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>