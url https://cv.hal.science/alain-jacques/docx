--- v0 (2026-03-23)
+++ v1 (2026-05-02)
@@ -714,415 +714,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetraethyl(Pyrrolidine-2,2-diyl)Bisphosphonate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Olive</w:t>
+                <w:t xml:space="preserve">Dislocation multiplication during the very first stages of plastic deformation in silicon observed by X-ray topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vallino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Château</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amand George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 319-321, pp.152-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921-5093(01)01044-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00660742v1</w:t>
+                <w:t xml:space="preserve">hal-05344371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocation multiplication during the very first stages of plastic deformation in silicon observed by X-ray topography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Château</w:t>
+                <w:t xml:space="preserve">Tetraethyl(Pyrrolidine-2,2-diyl)Bisphosphonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jacques</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amand George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 6, pp.M275</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05344371v1</w:t>
+                <w:t xml:space="preserve">hal-00660742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le genre d'une paire de substitutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ALGÈBRE. — Un résultat extrémal en théorie des permutations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Marie Jacques</w:t>
+                <w:t xml:space="preserve">Claude Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences, Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1968, Série A, t. 267, pp.625-627</w:t>
+              <w:t xml:space="preserve">Comptes Rendus Académie des Sciences, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1968, Série A, t. 266, pp.446-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573917v1</w:t>
+                <w:t xml:space="preserve">hal-01573916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALGÈBRE. — Un résultat extrémal en théorie des permutations.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sur le genre d'une paire de substitutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Perrot</w:t>
+                <w:t xml:space="preserve">Alain Marie Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus Académie des Sciences, Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1968, Série A, t. 266, pp.446-448</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1968, Série A, t. 267, pp.625-627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573916v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1380,51 +1380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051562v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Verna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costedoat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Stevanovitch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfoss&#233;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2020.110484" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662558v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Olive" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal Rockenbauer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rozanska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peeters" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662572v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660754v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660631v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Smulders" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton German" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660742v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vallino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ch&#226;teau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amand George" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(01)01044-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R192W8ZK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marie Jacques" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573916v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lenormand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lentin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Perrot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01591126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051562v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Verna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costedoat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Stevanovitch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfoss&#233;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2020.110484" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662558v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Olive" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal Rockenbauer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rozanska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peeters" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662572v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660754v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660631v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Smulders" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton German" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vallino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ch&#226;teau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amand George" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(01)01044-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R192W8ZK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660742v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573916v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lenormand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lentin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Perrot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marie Jacques" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01591126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>