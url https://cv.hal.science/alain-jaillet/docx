--- v1 (2026-03-31)
+++ v2 (2026-05-16)
@@ -66,1675 +66,1675 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport du MOOC CerticeScol - Session 2 - Année 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tkaczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CY Cergy Paris Université; INSPÉ Versailles; Laboratoire BONHEURS. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910539v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport du MOOC CerticeScol - Session 1 - Année 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tkaczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cergy Paris CY Université; INSPÉ Versailles; Laboratoire BONHEURS. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un collégien, un ordinateur portable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier d'Aléo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Tome 2, Université Louis Pasteur Strasbourg. 2002, 103 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un collégien, un ordinateur portable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier d'Aléo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Tome 1, Université Louis Pasteur Strasbourg. 2002, 187 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">25 ans de formation aux technologies éducatives en Francophonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forma.ons et média.ons numériques en direc.on d'adultes : quelles évolu.ons depuis les années 1980 ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe d’étude Histoire de la formation des adultes (Gehfa), Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOOC CERTICE-BASE Certifier les enseignants francophones en compétences numériques de base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Charles</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Tkaczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydou Badiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPM35</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté PsySEF - Université de Lille, Département Sciences de l'Education et de la Formation, May 2025, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05206919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Digital Nudges and Motivational Boosts in Visual Programming Environments and Robotic Kits: A Video Analysis of Middle School Students' Programming Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghizlane Amezrhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Human and Artificial Rationalities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 8; IPC - Facultés Libres de Philosophie et de Psychologie, Sep 2024, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Automated Systems for Learning Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human and Artificial Rationalities. HAR 2023.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Philosophie Comparée, Sep 2023, Paris, France. pp.359-374, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-55245-8_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designing Automated Guidance Systems for Learning Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-55245-8_23⟩</w:t>
-[...53 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Human and Artificial Rationalities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Philosophie Comparée, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on apprendre avec des tests ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADMEE-Europe 34e colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMons, Apr 2023, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de l’utilisation de GeoGebra sur les performances en apprentissage des fonctions mathématiques au lycée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Massalabi Nouhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Colloque international en éducation : Alternatives éducatives, innovations pédagogiques et qualité de l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Ecole Normale Supérieur de Niamey, Niger</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méta-analyse des recherches – état de l’art et points saillants pour définir l’engagement dans les MOOC comme concept multidimensionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihane Fouzai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque international du CRIFPE : Sommet du Numérique en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude des corrélations entre activité d’écriture simple, zones neurones activées et types d’artefacts utilisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Jaillet</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najat Boumehraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ième colloque international en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIFPE, May 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pygmalion dans le processus de transmission. Analyse des recherches sur l'effet Pygmalion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliana Lunca-Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00863848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces d’interactivité et communication médiatisée dans un « EIAH » : actes de langage et effet structurant du forum en contexte universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Njingang Mbadjoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TIC en éducation : bilan, enjeux actuels et perspectives futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’utilisation de GeoGebra sur l’apprentissage des mathématiques au lycée : le cas des élèves du lycée public d’Arlit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Massalabi Nouhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Colloque international en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Montréal, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TECHNOLOGIES NUMERIQUES (TIC) DANS UNE FORMATION A DISTANCE: IMPACT DES OUTILS DE COMMUNICATION MEDIATISEE SUR LA REUSSITE OU EFFICACITE DU CONTEXTE D’APPRENTISSAGE?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Njingang Mbadjoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TiceMed 2009 Enseignement et technologies Information communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Milan, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation par les pairs pourra-t-elle faire de l'examen une vraie activité pédagogique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hadi Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00161484v1</w:t>
-              </w:r>
-[...390 lines deleted...]
-                <w:t xml:space="preserve">hal-02395926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1791,51 +1791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilis Komis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Engineering Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1863,243 +1863,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effets de l’utilisation de Geogebra sur les performances des élèves en apprentissage des fonctions numériques au lycée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Massalabi Nouhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENCRES (Revue scientifique semestrielle de l'Ecole normale supérieure de l'Université Abdou Moumouni, Niamey/Niger)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.ISSN: 1859 - 5116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Numérique et bien-être des enseignants du premier degré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Phronesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (2-3), pp.27-47. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1097135ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1097135ar⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04942321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carnets de Laboratoire - Revue Littérature : Les enseignants et le numérique ; Innovations technologiques et/ou pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CARNETS DE LABORATOIRE Revue Littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, CARNETS DE LABORATOIRE REVUE LITTERATURE, 2022 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2146,51 +2146,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tableau Blanc lnteractif : Usage, perception et performance (2000 à 2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Noël Boidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CARNETS DE LABORATOIRE Revue Littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1 (1), pp.9-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2241,51 +2241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNE ANALYSE EXTRINSÈQUE DE L’ACTIVITÉ DES ACTANTS DANS LE PROCESSUS D’ENSEIGNEMENT APPRENTISSAGE DES LANGUES SECONDES DANS UN ENVIRONNEMENT MULTIMÉDIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Nkontchou Tchinkap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Africaine des Sciences de l'Education et de la Formation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1 (21), pp.315-337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2304,282 +2304,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Smart Toys in Early Childhood and Primary Education: A Systematic Review of Technological and Educational Affordances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilis Komis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christofors Karachristos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Despina Mourta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantina Sgoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Misirli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11188653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction au dossier Faut-il repenser la formation des enseignants?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29 (1), pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18162/fp.2021.710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...132 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ressources éducatives libres pour sauver le monde (de l’éducation) ou repenser l’éducation avec le numérique pour améliorer la qualité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2613,51 +2613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain, emotions and happiness : learn by &amp;quot;Hard Fun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tréma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 52, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2704,51 +2704,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certification universitaire post-MOOC : entre attentes et contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bugmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Karsenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2795,90 +2795,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certification universitaire post-MOOC : entre attentes et contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2942,51 +2942,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'usage d'artefact numérique dans le processus d'enseignement/apprentissage des langues secondes : une analyse de l'activité des acteurs en situation de classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Nkontchou Tchinkap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, https://adjectif.net/spip.php?article473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3011,51 +3011,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet structurant des forums numériques sur la qualité d’apprentissage dans les dispositifs hybrides de formation d’ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mbadjoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3102,51 +3102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proxémie d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Issaadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3193,51 +3193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations des tuteurs en FAD à l’égard de leurs pratiques et de leurs fonctions tutorales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Berrouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3297,51 +3297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet structurant des forums numériques sur la qualité d’apprentissage dans les dispositifs hybrides de formation d’ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore N Mbadjoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14 (3), pp.62 - 79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3375,51 +3375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proxémie d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Issaadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3466,64 +3466,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet structurant des forums numériques sur la qualité d’apprentissage dans les dispositifs hybrides de formation d’ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Njingang Mbadjoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14, pp.62 - 79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3557,51 +3557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Os filmes promotores de MOOC, uma retórica da “divisio”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ação Midiática</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3626,51 +3626,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science, scientificité et école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3708,51 +3708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des interactions langagières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Hakem Kasdali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3793,217 +3793,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Os filmes promotores de MOOC, uma retórica da “divisio”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ação Midiática</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (12), pp.165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5380/2238-0701.2016n12p165-192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Philippe et Françoise sont-ils mieux appréciés à l’école qu’Ilyas et Yasmina ?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuliana Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...76 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’éduquer, s’autonomiser : la singularité iconique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4041,51 +4041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les films promoteurs de MOOC, une rhétorique de la &amp;quot;divisio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4132,51 +4132,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonctions tutorales : pour un déséquilibre dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Berrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4210,51 +4210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C2i2e à distance : l’activité de l’étudiant est-elle représentative de son évaluation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (1-2), pp.100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4288,51 +4288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception and Operation of Distance Learning Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Distance Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25 (2), pp.105-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4366,51 +4366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les segments de films pédagogiques, instruments de supplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education &amp; Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, e-289, pp.33-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4448,289 +4448,289 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les TIC dans un contexte de formation à distance : une stratégie de redynamisation de formation en présentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Berrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (2), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/ritpu.2005.77⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les TIC dans un contexte de formation à distance : une stratégie de redynamisation de formation en présentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Berrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2 (2), pp.7-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00123720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on repérer les effets de l'apprentissage collaboratif à distance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distances et savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 3 (1), pp.49 - 66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ds.3.49-66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Is Happening with Portable Computers in Schools?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Science Education and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 13 (1), pp.115-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4768,51 +4768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kindergarten&amp;quot; et &amp;quot;école maternelle&amp;quot; - des noms qui veulent tout dire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NM : neusprachliche Mitteilungen aus Wissenschaft und Praxis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 46 (1), pp.45-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4869,51 +4869,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le savoir-relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4979,51 +4979,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je réussis mon mémoire de Master MEEF : 2nd degré, professeur en lycée et collège, conseiller principal d'éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">vuibert, 2023, 978-2-311-21620-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5054,51 +5054,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARNETS DE LABORATOIRE RL 1 du laboratoire BONHEURS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions de la Bonne Heure. , 2022, Carnet de labo, 9782493781055</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5116,51 +5116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les TICE et changement des pratiques enseignantes en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zenodo, 9782493781055, A paraître, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7108476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5200,51 +5200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je réussis mon mémoire de Master MEEF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VUIBERT. 2021, 978-2-311-21030-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5275,51 +5275,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparer et réussir les épreuves professionnelles aux concours de l'enseignement et de l'éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5376,51 +5376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tutorat en formation à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Depover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5499,51 +5499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique dans l'enseignement et la formation: analyses, traces et usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larose François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5574,51 +5574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MANUELS SCOLAIRES ET FILMS PÉDAGOGIQUES Sémiotique des médias éducatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Savoir et Formation, 9782296002555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5636,51 +5636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ÉCOLE À L'ÈRE NUMÉRIQUE Des espaces numériques pour l'éducation à l'enseignement à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2004, Savoir et Formation, 9782747569927</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5698,51 +5698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation et sémiotique Hommage à Michel Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000, 9782868201546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5760,51 +5760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA RHÉTORIQUE DE L'EXPERT Analyse de discours de consultants en entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999, 9782296377448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5867,870 +5867,870 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nudge Éducaton et vulnérabilités scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Jaillet</w:t>
+                <w:t xml:space="preserve">Laurent Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archischola : concours international d'idées pour penser l'école de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité de l’air et luminosité : quels enjeux pour la classe du futur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colinet Séverine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé et bien-être, penser le bonheur à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archischola : concours international d'idées pour penser l'école de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeannin</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From teacher well-being to the joy of teaching: Can we train teachers to happiness?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...299 lines deleted...]
-                <w:t xml:space="preserve">hal-03632979v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Phronesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12 (2-3), pp.1, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1097133ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the relationship between spatial ability, individual characteristics and academic performance of first-year students in a French engineering school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Jaillet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Laurent Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.235-248, 2023, 978-2-87352-018-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléments de mesure de la compétence de visualisation spatiale d’étudiants ingénieurs en mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">pp.235-248, 2023, 978-2-87352-018-2</w:t>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...113 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346657v1</w:t>
-              </w:r>
-[...134 lines deleted...]
-                <w:t xml:space="preserve">hal-04019736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6761,64 +6761,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire heureuse de l’éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">histoire mondiale du bonheur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6843,51 +6843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Content Analysis and Learning Analytics on Interactions of Unsupervised Learners in an Online Learning Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shireen Panchoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6934,51 +6934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résidence des Sciences de l'Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A quoi servent les Sciences de l'Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESF Editeur, 2019, 978-2-7101-3735-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6997,399 +6997,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eliminate the Delay Backlog in the Conduct of Pedagogical Activities by Distance Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiguiane Yélémou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Njingang Mbadjoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Infrastructure and e-Services for Developing Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 208, Springer International Publishing, pp.273-277, 2018, Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66742-3_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliminate the Delay Backlog in the Conduct of Pedagogical Activities by Distance Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiguiane Yélémou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Njingang Mbadjoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Infrastructure and e-Services for Developing Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 208, Springer International Publishing, pp.273-277, 2018, Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66742-3_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'école, c'est Hard Fun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les écoles du Bonheur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téraèdre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9782360850914</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...232 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3. Apprendre en jouant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bugmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner et apprendre avec le numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7436,51 +7436,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chanson entre poétique de la déchirure et projet de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7518,51 +7518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 2. Daniel Peraya, un homme dans les nuages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pelletier C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La médiatisation de la formation et de l’apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7626,51 +7626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation continue des maîtres à distance à Madagascar : concevoir des dispositifs de formation réalistes [Chapitre 12]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Loiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Peltier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La médiatisation de la formation et de l’apprentissage. Mélanges offerts à Daniel Peraya</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, pp.231-251, 2014, (Culture &amp; Communication), 9782807316683. </w:t>
@@ -7708,51 +7708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHAPITRE VII :UN MASTER À DISTANCE POUR UNE FORMATION AUX TECHNOLOGIES ÉDUCATIVES : LE DIPLÔME UTICEF –ACREDITÉ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Depover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7803,51 +7803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRACES ET HISTOIRES DE TRACES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le numérique dans l'enseignement et la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2009, 978-2-296-09950-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7872,51 +7872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communauté EIAH et les traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le numérique dans l'enseignement et la formation: analyses, traces et usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 978-2296099500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7941,51 +7941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre de vacances pour jeunes : engagement militant, société de service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colos et centres de loisirs : Institutions et pratiques pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2008, 2-918555-02-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8010,51 +8010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribuer aux recherches en technologie éducative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche en technologie éducative : un guide pour découvrir un domaine en émergence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2008, 978-2-8130-0008-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8079,51 +8079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the Introduction of New Technology into Higher Education is Revealing a Need for Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-Learning in Europe - Learning Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MEDIEN IN DER WISSENSCHAFT (BAND 35), </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8161,51 +8161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la pédagogie à la technologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">JUNTA DE EXTREMADURA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technology-based education : Toward a knowledge-based society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, m ICTE 2003 (2), pp.1197-1206, 2003, 84-96212-11-4</w:t>
@@ -8279,51 +8279,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">: « Coronavirus : et si l'expérience du confinement permettait d'améliorer l'école en France ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, https://www.lejdd.fr/Societe/Education/coronavirus-et-si-lexperience-du-confinement-permettait-dameliorer-lecole-en-france-3968136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8354,51 +8354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle ère pour la formation des profs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8585,51 +8585,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jaillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206919v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tkaczuk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Badiane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716213v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Amezrhar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504910v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55245-8_23" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234763v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060614v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655202v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Fouzai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Massalabi Nouhou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632946v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Boumehraz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583666v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Njingang Mbadjoin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863848v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Lunca-Popa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585548v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Njingang Mbadjoin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161484v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hadi Bouzidi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910539v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395932v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier d'Al&#233;o" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395926v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666648v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Luc Agbanglanon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecorre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Komis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2024.2385650" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942321v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097135ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04232967v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mabilon-Bonfils" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7108204" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314688v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise No&#235;l Boidou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026742v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Nkontchou Tchinkap" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03546359v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2021.710" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03546202v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christofors Karachristos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Mourta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Sgoura" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Misirli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11188653" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03546404v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5523" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03546422v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.5340" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03546455v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bugmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Karsenti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2018-v15n1-04" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03546446v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Colinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655058v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03546469v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mbadjoin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2017-v14n3-05" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03546467v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Issaadi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1960" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03546458v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Berrouk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1795" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03229921v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore N Mbadjoin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03546464v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585707v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980168v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980169v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03546478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hakem Kasdali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.184.0491" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980170v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Rossi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03546476v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/2238-0701.2016n12p165-192" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979982v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Bacha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413662v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.951" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979477v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.206" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413957v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1012905ar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414017v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08923647.2011.570529" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414155v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00123720v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414195v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.3.49-66" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03229934v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu.2005.77" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414227v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673197v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anemone Geiger-Jaillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745996v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durpaire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13763225" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229392v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019731v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236213v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7108476" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551418v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552773v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pesce" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414282v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Depover" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Li&#232;vre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Quintin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.depov.2011.01" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414335v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larose Fran&#231;ois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414361v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414380v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414390v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414403v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789431v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632987v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631688v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colinet S&#233;verine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551773v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632979v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346640v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346657v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019736v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097133ar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552251v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03546410v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shireen Panchoo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36778-7_6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415589v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414615v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://liseuse.harmattan.fr/978-2-36085-091-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03546425v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiguiane Y&#233;l&#233;mou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66742-3_26" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415603v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415622v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pum/11329" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.11329" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415806v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415812v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-mediatisation-de-la-formation-et-de-l-apprentis--9782804189136.htm" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.peter.2014.01.0073" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415815v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Loiret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.peter.2014.01.0231" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415823v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415844v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415841v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415832v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415836v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415855v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.waxmann.com/index.php?eID=download&amp;amp;buchnr=1558" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415911v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636251v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551767v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910539v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tkaczuk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jaillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910391v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395932v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier d'Al&#233;o" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395926v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903440v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206919v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Badiane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716213v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Amezrhar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504910v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55245-8_23" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234763v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060614v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659333v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Massalabi Nouhou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655202v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Fouzai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632946v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Boumehraz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863848v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Lunca-Popa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583666v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Njingang Mbadjoin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659328v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585548v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Njingang Mbadjoin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161484v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hadi Bouzidi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666648v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Luc Agbanglanon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecorre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Komis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2024.2385650" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999959v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942321v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097135ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04232967v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mabilon-Bonfils" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7108204" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314688v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise No&#235;l Boidou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026742v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Nkontchou Tchinkap" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03546202v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christofors Karachristos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Mourta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Sgoura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Misirli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11188653" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03546359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2021.710" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03546404v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5523" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03546422v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.5340" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03546455v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bugmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Karsenti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2018-v15n1-04" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03546446v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Colinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655058v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03546469v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mbadjoin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2017-v14n3-05" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03546467v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Issaadi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1960" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03546458v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Berrouk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1795" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03229921v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore N Mbadjoin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03546464v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585707v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980168v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980169v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03546478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hakem Kasdali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.184.0491" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03546476v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/2238-0701.2016n12p165-192" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980170v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Rossi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979982v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Bacha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413662v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.951" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979477v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.206" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413957v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1012905ar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414017v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08923647.2011.570529" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414155v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03229934v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu.2005.77" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00123720v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414195v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.3.49-66" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414227v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673197v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anemone Geiger-Jaillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745996v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durpaire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13763225" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229392v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019731v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236213v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7108476" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551418v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552773v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pesce" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414282v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Depover" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Li&#232;vre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Quintin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.depov.2011.01" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414335v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larose Fran&#231;ois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414361v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414380v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414390v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414403v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789431v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632987v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631688v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colinet S&#233;verine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551773v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632979v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019736v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097133ar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346640v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346657v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552251v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03546410v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shireen Panchoo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36778-7_6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415589v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415603v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiguiane Y&#233;l&#233;mou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66742-3_26" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03546425v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414615v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://liseuse.harmattan.fr/978-2-36085-091-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415622v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pum/11329" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.11329" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415806v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415812v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-mediatisation-de-la-formation-et-de-l-apprentis--9782804189136.htm" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.peter.2014.01.0073" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415815v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Loiret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.peter.2014.01.0231" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415823v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415844v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415841v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415832v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415836v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415855v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.waxmann.com/index.php?eID=download&amp;amp;buchnr=1558" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415911v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636251v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551767v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>