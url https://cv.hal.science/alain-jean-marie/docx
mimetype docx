--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -425,235 +425,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stationary Strong Stackelberg Equilibrium in Discounted Stochastic Games</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic fishing with endogenous habitat damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fernando Ordoñez</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3220512⟩</w:t>
+              <w:t xml:space="preserve">Dynamic Games and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (3), pp.33-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13235-023-00511-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934114v1</w:t>
+                <w:t xml:space="preserve">hal-04136790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic fishing with endogenous habitat damage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stationary Strong Stackelberg Equilibrium in Discounted Stochastic Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Bucarey López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Della Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mabel Tidball</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ordoñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamic Games and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (3), pp.33-56. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (9), pp.5271 - 5286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13235-023-00511-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3220512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136790v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene prioritization based on random walks with restarts and absorbing states, to define gene sets regulating drug pharmacodynamics from single-cell analyses</w:t>
               </w:r>
@@ -1525,278 +1525,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well Balanced Designs for Data Placement</w:t>
+                <w:t xml:space="preserve">Large Scale Control of Deferrable Domestic Loads in Smart Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Bermond</w:t>
+                <w:t xml:space="preserve">Ilenia Tinnirello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Neglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Giarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Di Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Designs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcd.21506⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (2), pp.733-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSG.2016.2563039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223288v1</w:t>
+                <w:t xml:space="preserve">hal-01413649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Scale Control of Deferrable Domestic Loads in Smart Grids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Well Balanced Designs for Data Placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Giarré</w:t>
+                <w:t xml:space="preserve">Jean-Claude Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Di Bella</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joseph Yu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (2), pp.733-742. </w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Designs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (2), pp.55-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSG.2016.2563039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcd.21506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413649v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stochastic multicellular model identifies biological watermarks from disorders in self-organized patterns of phyllotaxis</w:t>
               </w:r>
@@ -2370,51 +2370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illustrated review of convergence conditions of the value iteration algorithm and the rolling horizon procedure for average-cost MDPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia C. Di Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4264,51 +4264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A graph theoretical approach to equivalence of multistage interconnection networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4368,51 +4368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalence of multistage interconnection networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4614,252 +4614,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091712v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positional effects in public good provision. Strategic interaction and inertia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Cabo</w:t>
+                <w:t xml:space="preserve">Empirical Risk Minimization with Relative Entropy Regularization: Optimality and Sensitivity Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir M. Perlaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Esnaola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mabel Tidball</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Rini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Symposium on Dynamic Games and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISIT 2022 - IEEE International Symposium on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Espoo, Finland. pp.684-689, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT50566.2022.9834273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03947632v1</w:t>
+                <w:t xml:space="preserve">hal-03561396v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical Risk Minimization with Relative Entropy Regularization: Optimality and Sensitivity Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Iñaki Esnaola</w:t>
+                <w:t xml:space="preserve">Positional effects in public good provision. Strategic interaction and inertia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Cabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefano Rini</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIT 2022 - IEEE International Symposium on Information Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19. International Symposium on Dynamic Games and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mark Broom, Alberto A. Pinto, Jul 2022, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIT50566.2022.9834273⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03561396v2</w:t>
+                <w:t xml:space="preserve">hal-03947632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positional and conformist effects in public good provision. Strategic interaction and inertia</w:t>
               </w:r>
@@ -5137,243 +5137,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source-Target Proximity Analysis in Protein Networks Using Random Walks with Restart; Applications to Cancer Drug Resistance Prediction from Single-Cell Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Myopia and learning applied to water management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Cazals</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Sales Santa Cruz</w:t>
+                <w:t xml:space="preserve">Tania Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SophI.A 2019 - Springboard for Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Côte d'Azur, Nov 2019, Sophia-Antipolis, France</w:t>
+              <w:t xml:space="preserve">ISDG 2019 - 12. International Meeting on Game Theory. Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society on Dynamic Games, Jul 2019, Sant Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432552v1</w:t>
+                <w:t xml:space="preserve">halshs-02291240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myopia and learning applied to water management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Source-Target Proximity Analysis in Protein Networks Using Random Walks with Restart; Applications to Cancer Drug Resistance Prediction from Single-Cell Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mabel Tidball</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Sales Santa Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDG 2019 - 12. International Meeting on Game Theory. Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society on Dynamic Games, Jul 2019, Sant Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">SophI.A 2019 - Springboard for Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Côte d'Azur, Nov 2019, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02291240v1</w:t>
+                <w:t xml:space="preserve">hal-02432552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Value Iteration method for dynamic Strong Stackelberg Equilibria</w:t>
               </w:r>
@@ -5385,51 +5385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Bucarey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ordóñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5493,51 +5493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Bucarey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ordóñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5569,442 +5569,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illustration du passage au seuil des nanolasers par une modélisation markovienne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Class of Semi-Markov Accumulation Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Philippe</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Vatamidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTIQUE Toulouse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International mini-symposium on Stochastic Models: Methods and Applications (SAMMA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tuan Phung-Duc; Ioannis Dimitriou; Eleni Vatamidou, Sep 2017, Thessaloniki, Greece. pp.#190002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5043829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891428v1</w:t>
+                <w:t xml:space="preserve">hal-01645122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Class of Semi-Markov Accumulation Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Illustration du passage au seuil des nanolasers par une modélisation markovienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eleni Vatamidou</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International mini-symposium on Stochastic Models: Methods and Applications (SAMMA 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OPTIQUE Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5043829⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01645122v1</w:t>
+                <w:t xml:space="preserve">hal-01891428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving strong Stackelberg equilibrium in stochastic games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Víctor Bucarey</w:t>
+                <w:t xml:space="preserve">Stackelberg Games of Water Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel M. Tidball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ordóñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Bucarey López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTIMA 2017, 12th Chilean conference on Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Viña del Mar, Chile</w:t>
+              <w:t xml:space="preserve">ISDG 2017 - 11th International Workshop of the International Society of Dynamic Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Warsaw, Poland. pp.1-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02469915v1</w:t>
+                <w:t xml:space="preserve">hal-01649665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stackelberg Games of Water Extraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solving strong Stackelberg equilibrium in stochastic games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Bucarey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ordóñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Della Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Victor Bucarey López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDG 2017 - 11th International Workshop of the International Society of Dynamic Games</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Warsaw, Poland. pp.1-31</w:t>
+              <w:t xml:space="preserve">OPTIMA 2017, 12th Chilean conference on Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Viña del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649665v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">marmoteCore: a Markov Modeling Platform</w:t>
               </w:r>
@@ -6438,252 +6438,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo markovian modeling of modal competition in dual-wavelength semiconductor lasers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Philippe</w:t>
+                <w:t xml:space="preserve">On-Demand Prefetching Heuristic Policies: A Performance Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Morad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West OPTO: Physics and Simulation of Optoelectronic Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2036268⟩</w:t>
+              <w:t xml:space="preserve">ISCIS: International Symposium on Computer and Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Krakow, Poland. pp.317-324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09465-6_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095054v1</w:t>
+                <w:t xml:space="preserve">hal-01095052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Demand Prefetching Heuristic Policies: A Performance Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivia Morad</w:t>
+                <w:t xml:space="preserve">Monte Carlo markovian modeling of modal competition in dual-wavelength semiconductor lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCIS: International Symposium on Computer and Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Krakow, Poland. pp.317-324, </w:t>
+              <w:t xml:space="preserve">Photonics West OPTO: Physics and Simulation of Optoelectronic Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09465-6_33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2036268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01095052v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prefetching Control for On-Demand Contents Distribution: A Markov Decision Process Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Morad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6825,103 +6825,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Energy Demand Aggregators for Residential Consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Giarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Neglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC: Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Florence, Italy. </w:t>
@@ -7296,51 +7296,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolling horizon and state space truncation approximations for zero-sum semi-Markov games with discounted payoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia C. Di Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7832,51 +7832,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Convergence of Rolling Horizon Procedure and the Average Criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia C. Di Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10094,230 +10094,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la Configuration Dynamique des Paramètres de RED</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tigist Alemu</w:t>
+                <w:t xml:space="preserve">Complexité Algorithmique Asymptotique Temporelle d'Algorithmes de Construction du Graphe de Couverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Crestani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Coves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEP8'2003 : 8ème Atelier d'Evaluation de Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Reims, France</w:t>
+              <w:t xml:space="preserve">MOSIM: Modélisation et Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Toulouse, France. pp.82-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269824v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexité Algorithmique Asymptotique Temporelle d'Algorithmes de Construction du Graphe de Couverture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Coves</w:t>
+                <w:t xml:space="preserve">Etude de la Configuration Dynamique des Paramètres de RED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigist Alemu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Prunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM: Modélisation et Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Toulouse, France. pp.82-87</w:t>
+              <w:t xml:space="preserve">AEP8'2003 : 8ème Atelier d'Evaluation de Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269507v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Incentive Equilibria and Conjectural Equilibria</w:t>
               </w:r>
@@ -12573,51 +12573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stationary Strong Stackelberg Equilibrium in Discounted Stochastic Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Bucarey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12678,51 +12678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nearsighted, farsighted behaviors and learning. Application to a groundwater management problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12836,51 +12836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximations on Risk-Averse Markov Decision Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia C. Di Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12928,103 +12928,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Energy Demand Aggregators for Residential Consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Giarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Neglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8355, INRIA. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13142,51 +13142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolling horizon procedures in Semi-Markov Games: The Discounted Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia C. Di Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13234,51 +13234,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural approximations in discounted semi-Markov games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia C. Di Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13326,90 +13326,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well Balanced Designs for Data Placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7725, Inria. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13431,51 +13431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illustrated review of convergence conditions of the value iteration algorithm and the rolling horizon procedure for average-cost MDPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia C. Di Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13819,51 +13819,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00369382v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Download Process in Distributed Systems, Flow-level vs. Packet-level Simulation Analysis</w:t>
+                <w:t xml:space="preserve">Download Process in Distributed Systems, Flow-level Algorithm vs. Packet-level Simulation Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhalim Dandoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
@@ -13874,75 +13874,75 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7159, INRIA. 2009, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00442131v1</w:t>
+                <w:t xml:space="preserve">inria-00442030v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Download Process in Distributed Systems, Flow-level Algorithm vs. Packet-level Simulation Model</w:t>
+                <w:t xml:space="preserve">Download Process in Distributed Systems, Flow-level vs. Packet-level Simulation Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhalim Dandoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
@@ -13953,51 +13953,51 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7159, INRIA. 2009, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00442030v2</w:t>
+                <w:t xml:space="preserve">inria-00442131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial Designs and Availability</w:t>
               </w:r>
@@ -15388,51 +15388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849748v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M Perlaza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bisson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Esnaola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2024.3365728" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04716327v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tidball" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198924400073" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12685" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03934114v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Bucarey L&#243;pez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Della Vecchia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ordo&#241;ez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3220512" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136790v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-023-00511-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266133v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Sales de Queiroz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sales Santa Cruz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Mazauric" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268956" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Bucarey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198921500237" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03361953v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kausthub Keshava" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alouf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9192437" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893111v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vallet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Philippe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Br&#233;valle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.395790" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02961019v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hyon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2020.102134" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02372292v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Fredj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Mart&#237;n-Herr&#225;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/aeb.2020.080106" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046453v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math8122127" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888162v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2018.08.028" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223288v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Yu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcd.21506" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413649v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia Tinnirello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Neglia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Giarr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Bella" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2016.2563039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390155v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Refahi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Brunoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Farcot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Pulkkinen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.14093.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966985v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor V. Fomin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.01.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862922v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Prieur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1365100511000113" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862924v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moreaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-011-0650-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFLM9DTC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxq096" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862915v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C. Di Marco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1070-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CVL4N547-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Ben Tahar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-012-9287-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J739SVW5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00338810v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Baert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00303672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGUC.2009.027918" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411490v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102834v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-006-6179-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185221v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102833v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2004.02.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J54643FZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105363v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dutheil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Pupko" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msi183" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105364v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Calas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.24.203-228" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BKWLFN8F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105332v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigist Alemu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.24.153-178" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-TMN1RXHJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105305v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coves" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108559v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/1066527041887339" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671804v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Figuieres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108560v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figuieres" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rie.2003.11.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCZDTV0T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269745v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Migge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024806606443" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XNMHRQ2Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00192006v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Hendy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mclachlan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150390132821" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074113v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539795290350" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02493599v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-218X(88)90096-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02481509v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-0190(87)90035-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0788E98269E5AC9B3FC0BA933C32EB5FA8AA97D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04091712v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Sun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M. Perlaza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT54713.2023.10206806" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03947632v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03561396v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834273" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03947724v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595356v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967919v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Benammar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chr&#233;tienne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432552v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291240v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02191809v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02191785v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891428v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645122v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Vatamidou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5043829" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02469915v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649665v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel M. Tidball" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bucarey L&#243;pez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651940v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3150928.3150960" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649568v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416049v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276456v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Rabhi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215801v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Dimitriou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23267-6_1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095054v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036268" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095052v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Morad" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09465-6_33" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094859v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2014.58" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804523v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923337v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Ippolito" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760882" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704201v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806111v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687102v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863085v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863230v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863279v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhalim Dandoush" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTRQ.2010.23" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864151v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863216v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9794-1_9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291457v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864169v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00347956v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2009.96" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00354634v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368260v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199915v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280469v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP-W.2008.27" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302968v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821646v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823933v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Environmental And Resource Economists" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822507v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352691v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102874v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandouet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102835v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngo Le Minh" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184707v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3503" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828616v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00089973v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106012v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106013v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108648v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108790v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108649v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100135v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830642v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108789v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269824v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269507v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnould" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prunet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269746v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831642v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269744v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parijat Dube" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Artiges" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268467v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouklit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099455v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268459v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst W. Biersack" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nain" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-5316(02)00134-7" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD528BRJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100596v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840393v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Society of Dynamic Games,helsinki (fin)" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03516417v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arran Hodgkinson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788017v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Jorswieck" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109155v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Querou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268662v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109161v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165924v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147447v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649283v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03438430v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Sales-De-Queiroz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798335v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821443v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04520388v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838009v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560072v7" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144095v3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03213518v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856331v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905636v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863243v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807379v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720351v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764217v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618656v3" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617271v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625703v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864187v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369382v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442131v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442030v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441624v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368246v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071473v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269748v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269766v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072994v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Martin Migge" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073122v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Migge" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073451v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin May" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrysostome Bolot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073608v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074984v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefebvre-Barbaroux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chaouiya" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075138v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Liu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075630v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075797v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075887v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04747584v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849748v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M Perlaza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bisson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Esnaola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2024.3365728" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04716327v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tidball" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198924400073" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12685" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136790v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-023-00511-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03934114v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Bucarey L&#243;pez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Della Vecchia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ordo&#241;ez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3220512" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266133v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Sales de Queiroz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sales Santa Cruz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Mazauric" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268956" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Bucarey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198921500237" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03361953v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kausthub Keshava" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alouf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9192437" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893111v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vallet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Philippe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Br&#233;valle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.395790" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02961019v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hyon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2020.102134" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02372292v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Fredj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Mart&#237;n-Herr&#225;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/aeb.2020.080106" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046453v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math8122127" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888162v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2018.08.028" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413649v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia Tinnirello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Neglia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Giarr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Bella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2016.2563039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223288v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Yu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcd.21506" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390155v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Refahi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Brunoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Farcot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Pulkkinen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.14093.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966985v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor V. Fomin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.01.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862922v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Prieur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1365100511000113" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862924v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moreaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-011-0650-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFLM9DTC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxq096" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862915v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C. Di Marco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1070-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CVL4N547-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Ben Tahar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-012-9287-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J739SVW5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00338810v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Baert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00303672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGUC.2009.027918" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411490v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102834v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-006-6179-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185221v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102833v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2004.02.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J54643FZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105363v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dutheil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Pupko" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msi183" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105364v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Calas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.24.203-228" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BKWLFN8F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105332v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigist Alemu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.24.153-178" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-TMN1RXHJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105305v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coves" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108559v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/1066527041887339" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671804v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Figuieres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108560v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figuieres" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rie.2003.11.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCZDTV0T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269745v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Migge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024806606443" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XNMHRQ2Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00192006v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Hendy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mclachlan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150390132821" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074113v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539795290350" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02493599v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-218X(88)90096-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02481509v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-0190(87)90035-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0788E98269E5AC9B3FC0BA933C32EB5FA8AA97D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04091712v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Sun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M. Perlaza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT54713.2023.10206806" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03561396v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834273" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03947632v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03947724v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595356v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967919v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Benammar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chr&#233;tienne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291240v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432552v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02191809v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02191785v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645122v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Vatamidou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5043829" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891428v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649665v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel M. Tidball" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bucarey L&#243;pez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02469915v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651940v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3150928.3150960" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649568v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416049v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276456v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Rabhi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215801v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Dimitriou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23267-6_1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095052v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Morad" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09465-6_33" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095054v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036268" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094859v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2014.58" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804523v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923337v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Ippolito" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760882" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704201v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806111v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687102v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863085v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863230v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863279v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhalim Dandoush" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTRQ.2010.23" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864151v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863216v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9794-1_9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291457v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864169v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00347956v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2009.96" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00354634v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368260v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199915v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280469v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP-W.2008.27" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302968v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821646v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823933v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Environmental And Resource Economists" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822507v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352691v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102874v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandouet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102835v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngo Le Minh" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184707v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3503" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828616v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00089973v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106012v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106013v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108648v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108790v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108649v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100135v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830642v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108789v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269507v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnould" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prunet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269824v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269746v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831642v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269744v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parijat Dube" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Artiges" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268467v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouklit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099455v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268459v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst W. Biersack" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nain" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-5316(02)00134-7" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD528BRJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100596v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840393v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Society of Dynamic Games,helsinki (fin)" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03516417v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arran Hodgkinson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788017v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Jorswieck" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109155v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Querou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268662v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109161v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165924v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147447v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649283v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03438430v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Sales-De-Queiroz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798335v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821443v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04520388v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838009v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560072v7" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144095v3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03213518v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856331v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905636v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863243v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807379v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720351v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764217v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618656v3" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617271v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625703v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864187v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369382v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442030v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442131v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441624v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368246v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071473v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269748v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269766v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072994v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Martin Migge" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073122v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Migge" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073451v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin May" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrysostome Bolot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073608v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074984v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefebvre-Barbaroux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chaouiya" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075138v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Liu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075630v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075797v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075887v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04747584v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>