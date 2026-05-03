--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -425,235 +425,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic fishing with endogenous habitat damage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stationary Strong Stackelberg Equilibrium in Discounted Stochastic Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Bucarey López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Della Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mabel Tidball</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ordoñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamic Games and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13235-023-00511-0⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (9), pp.5271 - 5286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3220512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136790v1</w:t>
+                <w:t xml:space="preserve">hal-03934114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stationary Strong Stackelberg Equilibrium in Discounted Stochastic Games</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic fishing with endogenous habitat damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fernando Ordoñez</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 68 (9), pp.5271 - 5286. </w:t>
+              <w:t xml:space="preserve">Dynamic Games and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (3), pp.33-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3220512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13235-023-00511-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934114v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene prioritization based on random walks with restarts and absorbing states, to define gene sets regulating drug pharmacodynamics from single-cell analyses</w:t>
               </w:r>
@@ -1525,278 +1525,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Scale Control of Deferrable Domestic Loads in Smart Grids</w:t>
+                <w:t xml:space="preserve">Well Balanced Designs for Data Placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilenia Tinnirello</w:t>
+                <w:t xml:space="preserve">Jean-Claude Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Neglia</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joseph Yu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSG.2016.2563039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Designs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (2), pp.55-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcd.21506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413649v1</w:t>
+                <w:t xml:space="preserve">hal-01223288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well Balanced Designs for Data Placement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large Scale Control of Deferrable Domestic Loads in Smart Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilenia Tinnirello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Neglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Bermond</w:t>
+                <w:t xml:space="preserve">Laura Giarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Di Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Designs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (2), pp.55-76. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (2), pp.733-742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcd.21506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSG.2016.2563039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223288v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stochastic multicellular model identifies biological watermarks from disorders in self-organized patterns of phyllotaxis</w:t>
               </w:r>
@@ -2370,51 +2370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illustrated review of convergence conditions of the value iteration algorithm and the rolling horizon procedure for average-cost MDPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia C. Di Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3318,233 +3318,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00105363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité audio pour un schéma FEC simple</w:t>
+                <w:t xml:space="preserve">Étude de la Configuration Dynamique des Paramètres de RED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Calas</w:t>
+                <w:t xml:space="preserve">Tigist Alemu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 24 (2-3), pp.203-228. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (2-3), pp.153-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/tsi.24.203-228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/tsi.24.153-178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00105364v1</w:t>
+                <w:t xml:space="preserve">lirmm-00105332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la Configuration Dynamique des Paramètres de RED</w:t>
+                <w:t xml:space="preserve">Qualité audio pour un schéma FEC simple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tigist Alemu</w:t>
+                <w:t xml:space="preserve">Yvan Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 24 (2-3), pp.153-178. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (2-3), pp.203-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/tsi.24.153-178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/tsi.24.203-228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00105332v1</w:t>
+                <w:t xml:space="preserve">lirmm-00105364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petri Nets Analysis: Complexity and Finite Coverability Graph in Modular Design</w:t>
               </w:r>
@@ -4264,51 +4264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A graph theoretical approach to equivalence of multistage interconnection networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4368,51 +4368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalence of multistage interconnection networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4614,252 +4614,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091712v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical Risk Minimization with Relative Entropy Regularization: Optimality and Sensitivity Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Iñaki Esnaola</w:t>
+                <w:t xml:space="preserve">Positional effects in public good provision. Strategic interaction and inertia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Cabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefano Rini</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIT 2022 - IEEE International Symposium on Information Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19. International Symposium on Dynamic Games and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mark Broom, Alberto A. Pinto, Jul 2022, Porto, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03561396v2</w:t>
+                <w:t xml:space="preserve">hal-03947632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positional effects in public good provision. Strategic interaction and inertia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Cabo</w:t>
+                <w:t xml:space="preserve">Empirical Risk Minimization with Relative Entropy Regularization: Optimality and Sensitivity Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir M. Perlaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Esnaola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mabel Tidball</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Rini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Symposium on Dynamic Games and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISIT 2022 - IEEE International Symposium on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Espoo, Finland. pp.684-689, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT50566.2022.9834273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03947632v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561396v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positional and conformist effects in public good provision. Strategic interaction and inertia</w:t>
               </w:r>
@@ -5137,243 +5137,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myopia and learning applied to water management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Source-Target Proximity Analysis in Protein Networks Using Random Walks with Restart; Applications to Cancer Drug Resistance Prediction from Single-Cell Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mabel Tidball</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Sales Santa Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDG 2019 - 12. International Meeting on Game Theory. Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society on Dynamic Games, Jul 2019, Sant Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">SophI.A 2019 - Springboard for Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Côte d'Azur, Nov 2019, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02291240v1</w:t>
+                <w:t xml:space="preserve">hal-02432552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source-Target Proximity Analysis in Protein Networks Using Random Walks with Restart; Applications to Cancer Drug Resistance Prediction from Single-Cell Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Myopia and learning applied to water management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Cazals</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Sales Santa Cruz</w:t>
+                <w:t xml:space="preserve">Tania Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SophI.A 2019 - Springboard for Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Côte d'Azur, Nov 2019, Sophia-Antipolis, France</w:t>
+              <w:t xml:space="preserve">ISDG 2019 - 12. International Meeting on Game Theory. Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society on Dynamic Games, Jul 2019, Sant Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432552v1</w:t>
+                <w:t xml:space="preserve">halshs-02291240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Value Iteration method for dynamic Strong Stackelberg Equilibria</w:t>
               </w:r>
@@ -5385,51 +5385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Bucarey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ordóñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5493,51 +5493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Bucarey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ordóñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5569,442 +5569,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Class of Semi-Markov Accumulation Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Illustration du passage au seuil des nanolasers par une modélisation markovienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eleni Vatamidou</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International mini-symposium on Stochastic Models: Methods and Applications (SAMMA 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OPTIQUE Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645122v1</w:t>
+                <w:t xml:space="preserve">hal-01891428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illustration du passage au seuil des nanolasers par une modélisation markovienne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Class of Semi-Markov Accumulation Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Philippe</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Vatamidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTIQUE Toulouse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International mini-symposium on Stochastic Models: Methods and Applications (SAMMA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tuan Phung-Duc; Ioannis Dimitriou; Eleni Vatamidou, Sep 2017, Thessaloniki, Greece. pp.#190002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5043829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891428v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stackelberg Games of Water Extraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solving strong Stackelberg equilibrium in stochastic games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Bucarey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ordóñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Della Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Victor Bucarey López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDG 2017 - 11th International Workshop of the International Society of Dynamic Games</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Warsaw, Poland. pp.1-31</w:t>
+              <w:t xml:space="preserve">OPTIMA 2017, 12th Chilean conference on Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Viña del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649665v1</w:t>
+                <w:t xml:space="preserve">hal-02469915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving strong Stackelberg equilibrium in stochastic games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Víctor Bucarey</w:t>
+                <w:t xml:space="preserve">Stackelberg Games of Water Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel M. Tidball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ordóñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Bucarey López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTIMA 2017, 12th Chilean conference on Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Viña del Mar, Chile</w:t>
+              <w:t xml:space="preserve">ISDG 2017 - 11th International Workshop of the International Society of Dynamic Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Warsaw, Poland. pp.1-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469915v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">marmoteCore: a Markov Modeling Platform</w:t>
               </w:r>
@@ -6825,103 +6825,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Energy Demand Aggregators for Residential Consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Giarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Neglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC: Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Florence, Italy. </w:t>
@@ -7290,217 +7290,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolling horizon and state space truncation approximations for zero-sum semi-Markov games with discounted payoff</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon sequestration in leaky reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORMS Applied Probability Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tom Britton, Henrik Hult, Ingemar Kaj, and Filip Lindskog, Jul 2011, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">18th Annual Conference of the European Association of Environmental and Resource Economists (EAERE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laura Castellucci (chair) / Alessio D'Amato (vice-chair), Jun 2011, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863085v1</w:t>
+                <w:t xml:space="preserve">hal-00863230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon sequestration in leaky reservoirs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rolling horizon and state space truncation approximations for zero-sum semi-Markov games with discounted payoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Della Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia C. Di Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Annual Conference of the European Association of Environmental and Resource Economists (EAERE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laura Castellucci (chair) / Alessio D'Amato (vice-chair), Jun 2011, Rome, Italy</w:t>
+              <w:t xml:space="preserve">INFORMS Applied Probability Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tom Britton, Henrik Hult, Ingemar Kaj, and Filip Lindskog, Jul 2011, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863230v1</w:t>
+                <w:t xml:space="preserve">hal-00863085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow-Level Modeling of Parallel Download in Distributed Systems</w:t>
               </w:r>
@@ -7832,51 +7832,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Convergence of Rolling Horizon Procedure and the Average Criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia C. Di Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8928,221 +8928,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00352691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LogLog Counting for the Estimation of IPTraffic</w:t>
+                <w:t xml:space="preserve">The Impact of the Implosion Problem on the Backoff time for a Reliable Multicast Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gandouet</w:t>
+                <w:t xml:space="preserve">Minh Ngo Le Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth Colloquium on Mathematics and Computer Science Algorithms, Trees, Combinatorics and Probabilities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Nancy, France</w:t>
+              <w:t xml:space="preserve">RIVF'2006: 4th International Confernce on Computer Sciences: Research, Innovation and Vision for the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Ho Chi Minh Ville, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00102874v1</w:t>
+                <w:t xml:space="preserve">lirmm-00102835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of the Implosion Problem on the Backoff time for a Reliable Multicast Protocol</w:t>
+                <w:t xml:space="preserve">LogLog Counting for the Estimation of IPTraffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Ngo Le Minh</w:t>
+                <w:t xml:space="preserve">Olivier Gandouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIVF'2006: 4th International Confernce on Computer Sciences: Research, Innovation and Vision for the Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Ho Chi Minh Ville, Vietnam</w:t>
+              <w:t xml:space="preserve">Fourth Colloquium on Mathematics and Computer Science Algorithms, Trees, Combinatorics and Probabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00102835v1</w:t>
+                <w:t xml:space="preserve">lirmm-00102874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOGLOG counting for the estimation of IP traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gandouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9297,64 +9297,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Interaction of Forward Error Correction and Active Queue Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigist Alemu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9405,64 +9405,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Compromise between Burstiness and Frequency of Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigist Alemu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PERFORMANCE'2005: 24th International Symposium on Computer Performance, Modeling, Measurements and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Juan-les-Pins, France. pp.382-399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9487,64 +9487,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction de FEC avec des Mécanismes de Gestion Active des Files d'Attente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigist Alemu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9576,286 +9576,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Existence of Credible Incentive Equilibria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Interaction of Forward Error Correction and Active Queue Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigist Alemu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDG'04: 11th International Symposium on Dynamic Games and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Tucson, Arizona, United States</w:t>
+              <w:t xml:space="preserve">JDIR'04 : 6èmes Journées Doctorales Informatique et Réseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108648v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Configuration of Red Parameters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Existence of Credible Incentive Equilibria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Dallas, United States</w:t>
+              <w:t xml:space="preserve">ISDG'04: 11th International Symposium on Dynamic Games and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Tucson, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108790v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Interaction of Forward Error Correction and Active Queue Management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Dynamic Configuration of Red Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigist Alemu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDIR'04 : 6èmes Journées Doctorales Informatique et Réseau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Lannion, France</w:t>
+              <w:t xml:space="preserve">GLOBECOM'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108649v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal routing in two parallel queues</w:t>
               </w:r>
@@ -10018,51 +10018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audio Quality for a Simple Forward Error Correcting Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10094,312 +10094,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexité Algorithmique Asymptotique Temporelle d'Algorithmes de Construction du Graphe de Couverture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Coves</w:t>
+                <w:t xml:space="preserve">Etude de la Configuration Dynamique des Paramètres de RED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigist Alemu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Prunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM: Modélisation et Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Toulouse, France. pp.82-87</w:t>
+              <w:t xml:space="preserve">AEP8'2003 : 8ème Atelier d'Evaluation de Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269507v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la Configuration Dynamique des Paramètres de RED</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Incentive Equilibria and Conjectural Equilibria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEP8'2003 : 8ème Atelier d'Evaluation de Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Reims, France</w:t>
+              <w:t xml:space="preserve">8th Viennese Workshop on Optimal Control, Dynamic Games and Nonlinear Dynamics - 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Statistics and Mathematical Methods in Economics., May 2003, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269824v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Incentive Equilibria and Conjectural Equilibria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complexité Algorithmique Asymptotique Temporelle d'Algorithmes de Construction du Graphe de Couverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Crestani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Coves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mabel Tidball</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Viennese Workshop on Optimal Control, Dynamic Games and Nonlinear Dynamics - 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Statistics and Mathematical Methods in Economics., May 2003, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">MOSIM: Modélisation et Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Toulouse, France. pp.82-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269746v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjectures and incentives in dynamic models</w:t>
               </w:r>
@@ -12573,51 +12573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stationary Strong Stackelberg Equilibrium in Discounted Stochastic Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Bucarey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12678,51 +12678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nearsighted, farsighted behaviors and learning. Application to a groundwater management problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12836,51 +12836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximations on Risk-Averse Markov Decision Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia C. Di Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12928,103 +12928,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Energy Demand Aggregators for Residential Consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Giarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Neglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8355, INRIA. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13136,280 +13136,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolling horizon procedures in Semi-Markov Games: The Discounted Case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Structural approximations in discounted semi-Markov games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia C. Di Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8019, INRIA. 2012</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8162, INRIA. 2012, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720351v2</w:t>
+                <w:t xml:space="preserve">hal-00764217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural approximations in discounted semi-Markov games</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Rolling horizon procedures in Semi-Markov Games: The Discounted Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia C. Di Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8162, INRIA. 2012, pp.19</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8019, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764217v1</w:t>
+                <w:t xml:space="preserve">hal-00720351v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well Balanced Designs for Data Placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7725, Inria. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13431,51 +13431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illustrated review of convergence conditions of the value iteration algorithm and the rolling horizon procedure for average-cost MDPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia C. Di Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13819,51 +13819,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00369382v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Download Process in Distributed Systems, Flow-level Algorithm vs. Packet-level Simulation Model</w:t>
+                <w:t xml:space="preserve">Download Process in Distributed Systems, Flow-level vs. Packet-level Simulation Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhalim Dandoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
@@ -13874,75 +13874,75 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7159, INRIA. 2009, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00442030v2</w:t>
+                <w:t xml:space="preserve">inria-00442131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Download Process in Distributed Systems, Flow-level vs. Packet-level Simulation Analysis</w:t>
+                <w:t xml:space="preserve">Download Process in Distributed Systems, Flow-level Algorithm vs. Packet-level Simulation Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhalim Dandoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
@@ -13953,51 +13953,51 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7159, INRIA. 2009, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00442131v1</w:t>
+                <w:t xml:space="preserve">inria-00442030v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial Designs and Availability</w:t>
               </w:r>
@@ -14259,51 +14259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Efficiency of Forward Error Correction at the Packet Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14338,51 +14338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Configuration of RED Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigist Alemu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15388,51 +15388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849748v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M Perlaza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bisson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Esnaola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2024.3365728" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04716327v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tidball" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198924400073" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12685" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136790v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-023-00511-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03934114v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Bucarey L&#243;pez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Della Vecchia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ordo&#241;ez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3220512" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266133v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Sales de Queiroz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sales Santa Cruz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Mazauric" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268956" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Bucarey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198921500237" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03361953v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kausthub Keshava" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alouf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9192437" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893111v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vallet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Philippe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Br&#233;valle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.395790" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02961019v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hyon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2020.102134" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02372292v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Fredj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Mart&#237;n-Herr&#225;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/aeb.2020.080106" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046453v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math8122127" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888162v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2018.08.028" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413649v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia Tinnirello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Neglia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Giarr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Bella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2016.2563039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223288v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Yu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcd.21506" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390155v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Refahi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Brunoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Farcot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Pulkkinen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.14093.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966985v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor V. Fomin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.01.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862922v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Prieur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1365100511000113" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862924v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moreaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-011-0650-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFLM9DTC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxq096" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862915v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C. Di Marco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1070-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CVL4N547-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Ben Tahar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-012-9287-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J739SVW5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00338810v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Baert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00303672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGUC.2009.027918" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411490v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102834v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-006-6179-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185221v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102833v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2004.02.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J54643FZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105363v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dutheil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Pupko" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msi183" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105364v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Calas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.24.203-228" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BKWLFN8F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105332v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigist Alemu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.24.153-178" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-TMN1RXHJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105305v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coves" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108559v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/1066527041887339" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671804v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Figuieres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108560v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figuieres" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rie.2003.11.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCZDTV0T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269745v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Migge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024806606443" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XNMHRQ2Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00192006v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Hendy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mclachlan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150390132821" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074113v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539795290350" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02493599v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-218X(88)90096-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02481509v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-0190(87)90035-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0788E98269E5AC9B3FC0BA933C32EB5FA8AA97D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04091712v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Sun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M. Perlaza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT54713.2023.10206806" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03561396v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834273" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03947632v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03947724v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595356v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967919v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Benammar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chr&#233;tienne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291240v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432552v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02191809v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02191785v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645122v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Vatamidou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5043829" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891428v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649665v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel M. Tidball" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bucarey L&#243;pez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02469915v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651940v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3150928.3150960" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649568v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416049v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276456v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Rabhi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215801v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Dimitriou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23267-6_1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095052v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Morad" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09465-6_33" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095054v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036268" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094859v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2014.58" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804523v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923337v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Ippolito" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760882" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704201v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806111v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687102v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863085v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863230v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863279v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhalim Dandoush" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTRQ.2010.23" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864151v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863216v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9794-1_9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291457v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864169v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00347956v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2009.96" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00354634v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368260v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199915v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280469v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP-W.2008.27" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302968v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821646v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823933v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Environmental And Resource Economists" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822507v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352691v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102874v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandouet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102835v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngo Le Minh" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184707v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3503" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828616v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00089973v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106012v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106013v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108648v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108790v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108649v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100135v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830642v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108789v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269507v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnould" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prunet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269824v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269746v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831642v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269744v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parijat Dube" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Artiges" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268467v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouklit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099455v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268459v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst W. Biersack" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nain" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-5316(02)00134-7" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD528BRJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100596v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840393v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Society of Dynamic Games,helsinki (fin)" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03516417v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arran Hodgkinson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788017v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Jorswieck" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109155v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Querou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268662v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109161v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165924v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147447v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649283v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03438430v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Sales-De-Queiroz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798335v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821443v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04520388v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838009v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560072v7" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144095v3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03213518v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856331v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905636v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863243v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807379v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720351v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764217v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618656v3" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617271v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625703v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864187v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369382v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442030v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442131v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441624v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368246v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071473v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269748v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269766v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072994v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Martin Migge" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073122v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Migge" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073451v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin May" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrysostome Bolot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073608v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074984v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefebvre-Barbaroux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chaouiya" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075138v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Liu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075630v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075797v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075887v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04747584v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849748v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M Perlaza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bisson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Esnaola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2024.3365728" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04716327v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tidball" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198924400073" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12685" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03934114v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Bucarey L&#243;pez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Della Vecchia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ordo&#241;ez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3220512" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136790v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-023-00511-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266133v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Sales de Queiroz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sales Santa Cruz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Mazauric" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268956" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Bucarey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198921500237" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03361953v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kausthub Keshava" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alouf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9192437" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893111v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vallet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Philippe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Br&#233;valle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.395790" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02961019v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hyon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2020.102134" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02372292v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Fredj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Mart&#237;n-Herr&#225;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/aeb.2020.080106" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046453v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math8122127" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888162v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2018.08.028" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223288v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Yu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcd.21506" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413649v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia Tinnirello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Neglia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Giarr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Bella" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2016.2563039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390155v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Refahi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Brunoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Farcot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Pulkkinen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.14093.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966985v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor V. Fomin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.01.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862922v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Prieur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1365100511000113" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862924v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moreaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-011-0650-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFLM9DTC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxq096" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862915v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C. Di Marco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1070-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CVL4N547-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Ben Tahar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-012-9287-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J739SVW5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00338810v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Baert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00303672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGUC.2009.027918" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411490v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102834v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-006-6179-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185221v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102833v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2004.02.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J54643FZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105363v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dutheil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Pupko" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msi183" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105332v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigist Alemu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.24.153-178" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-TMN1RXHJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105364v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Calas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.24.203-228" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BKWLFN8F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105305v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coves" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108559v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/1066527041887339" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671804v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Figuieres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108560v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figuieres" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rie.2003.11.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCZDTV0T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269745v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Migge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024806606443" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XNMHRQ2Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00192006v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Hendy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mclachlan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150390132821" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074113v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539795290350" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02493599v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-218X(88)90096-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02481509v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-0190(87)90035-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0788E98269E5AC9B3FC0BA933C32EB5FA8AA97D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04091712v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Sun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M. Perlaza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT54713.2023.10206806" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03947632v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03561396v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834273" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03947724v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595356v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967919v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Benammar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chr&#233;tienne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432552v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291240v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02191809v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02191785v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891428v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645122v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Vatamidou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5043829" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02469915v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649665v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel M. Tidball" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bucarey L&#243;pez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651940v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3150928.3150960" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649568v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416049v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276456v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Rabhi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215801v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Dimitriou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23267-6_1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095052v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Morad" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09465-6_33" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095054v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036268" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094859v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2014.58" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804523v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923337v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Ippolito" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760882" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704201v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806111v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687102v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863230v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863085v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863279v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhalim Dandoush" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTRQ.2010.23" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864151v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863216v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9794-1_9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291457v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864169v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00347956v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2009.96" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00354634v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368260v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199915v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280469v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP-W.2008.27" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302968v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821646v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823933v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Environmental And Resource Economists" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822507v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352691v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102835v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngo Le Minh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102874v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandouet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184707v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3503" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828616v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00089973v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106012v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106013v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108649v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108648v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108790v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100135v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830642v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108789v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269824v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269746v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269507v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnould" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prunet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831642v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269744v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parijat Dube" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Artiges" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268467v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouklit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099455v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268459v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst W. Biersack" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nain" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-5316(02)00134-7" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD528BRJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100596v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840393v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Society of Dynamic Games,helsinki (fin)" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03516417v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arran Hodgkinson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788017v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Jorswieck" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109155v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Querou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268662v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109161v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165924v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147447v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649283v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03438430v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Sales-De-Queiroz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798335v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821443v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04520388v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838009v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560072v7" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144095v3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03213518v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856331v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905636v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863243v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807379v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764217v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720351v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618656v3" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617271v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625703v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864187v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369382v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442131v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442030v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441624v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368246v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071473v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269748v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269766v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072994v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Martin Migge" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073122v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Migge" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073451v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin May" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrysostome Bolot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073608v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074984v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefebvre-Barbaroux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chaouiya" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075138v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Liu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075630v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075797v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075887v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04747584v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>