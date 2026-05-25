--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -3318,233 +3318,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00105363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la Configuration Dynamique des Paramètres de RED</w:t>
+                <w:t xml:space="preserve">Qualité audio pour un schéma FEC simple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tigist Alemu</w:t>
+                <w:t xml:space="preserve">Yvan Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 24 (2-3), pp.153-178. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (2-3), pp.203-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/tsi.24.153-178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/tsi.24.203-228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00105332v1</w:t>
+                <w:t xml:space="preserve">lirmm-00105364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité audio pour un schéma FEC simple</w:t>
+                <w:t xml:space="preserve">Étude de la Configuration Dynamique des Paramètres de RED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Calas</w:t>
+                <w:t xml:space="preserve">Tigist Alemu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 24 (2-3), pp.203-228. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (2-3), pp.153-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/tsi.24.203-228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/tsi.24.153-178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00105364v1</w:t>
+                <w:t xml:space="preserve">lirmm-00105332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petri Nets Analysis: Complexity and Finite Coverability Graph in Modular Design</w:t>
               </w:r>
@@ -8725,424 +8725,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclical versus non-cyclical harvesting policies in renewable resource economics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the implication of environmental policy on growth in an OLG model with pollution permits and potential irreversible pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Moreaux</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAERE 15th Annual Congress (European Association of Environmental and Resource Economists)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Thessaloniki, Greece. 18 p</w:t>
+              <w:t xml:space="preserve">EAERE'2007: 15th Annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822507v1</w:t>
+                <w:t xml:space="preserve">halshs-00352691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the implication of environmental policy on growth in an OLG model with pollution permits and potential irreversible pollution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclical versus non-cyclical harvesting policies in renewable resource economics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Prieur</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAERE'2007: 15th Annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">EAERE 15th Annual Congress (European Association of Environmental and Resource Economists)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Thessaloniki, Greece. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00352691v1</w:t>
+                <w:t xml:space="preserve">hal-02822507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of the Implosion Problem on the Backoff time for a Reliable Multicast Protocol</w:t>
+                <w:t xml:space="preserve">LogLog Counting for the Estimation of IPTraffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Ngo Le Minh</w:t>
+                <w:t xml:space="preserve">Olivier Gandouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIVF'2006: 4th International Confernce on Computer Sciences: Research, Innovation and Vision for the Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Ho Chi Minh Ville, Vietnam</w:t>
+              <w:t xml:space="preserve">Fourth Colloquium on Mathematics and Computer Science Algorithms, Trees, Combinatorics and Probabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00102835v1</w:t>
+                <w:t xml:space="preserve">lirmm-00102874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LogLog Counting for the Estimation of IPTraffic</w:t>
+                <w:t xml:space="preserve">The Impact of the Implosion Problem on the Backoff time for a Reliable Multicast Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gandouet</w:t>
+                <w:t xml:space="preserve">Minh Ngo Le Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth Colloquium on Mathematics and Computer Science Algorithms, Trees, Combinatorics and Probabilities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Nancy, France</w:t>
+              <w:t xml:space="preserve">RIVF'2006: 4th International Confernce on Computer Sciences: Research, Innovation and Vision for the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Ho Chi Minh Ville, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00102874v1</w:t>
+                <w:t xml:space="preserve">lirmm-00102835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOGLOG counting for the estimation of IP traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gandouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9297,64 +9297,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Interaction of Forward Error Correction and Active Queue Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigist Alemu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9405,64 +9405,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Compromise between Burstiness and Frequency of Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigist Alemu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PERFORMANCE'2005: 24th International Symposium on Computer Performance, Modeling, Measurements and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Juan-les-Pins, France. pp.382-399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9487,64 +9487,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction de FEC avec des Mécanismes de Gestion Active des Files d'Attente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigist Alemu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9576,286 +9576,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Interaction of Forward Error Correction and Active Queue Management</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Existence of Credible Incentive Equilibria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDIR'04 : 6èmes Journées Doctorales Informatique et Réseau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Lannion, France</w:t>
+              <w:t xml:space="preserve">ISDG'04: 11th International Symposium on Dynamic Games and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Tucson, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108649v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Existence of Credible Incentive Equilibria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Configuration of Red Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigist Alemu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDG'04: 11th International Symposium on Dynamic Games and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Tucson, Arizona, United States</w:t>
+              <w:t xml:space="preserve">GLOBECOM'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108648v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Configuration of Red Parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Interaction of Forward Error Correction and Active Queue Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigist Alemu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tigist Alemu</w:t>
+                <w:t xml:space="preserve">Yvan Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Dallas, United States</w:t>
+              <w:t xml:space="preserve">JDIR'04 : 6èmes Journées Doctorales Informatique et Réseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108790v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal routing in two parallel queues</w:t>
               </w:r>
@@ -10018,51 +10018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audio Quality for a Simple Forward Error Correcting Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10100,51 +10100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la Configuration Dynamique des Paramètres de RED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigist Alemu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10176,230 +10176,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Incentive Equilibria and Conjectural Equilibria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complexité Algorithmique Asymptotique Temporelle d'Algorithmes de Construction du Graphe de Couverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Crestani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Coves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mabel Tidball</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Viennese Workshop on Optimal Control, Dynamic Games and Nonlinear Dynamics - 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Statistics and Mathematical Methods in Economics., May 2003, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">MOSIM: Modélisation et Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Toulouse, France. pp.82-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269746v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexité Algorithmique Asymptotique Temporelle d'Algorithmes de Construction du Graphe de Couverture</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Incentive Equilibria and Conjectural Equilibria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Prunet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM: Modélisation et Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Toulouse, France. pp.82-87</w:t>
+              <w:t xml:space="preserve">8th Viennese Workshop on Optimal Control, Dynamic Games and Nonlinear Dynamics - 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Statistics and Mathematical Methods in Economics., May 2003, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269507v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjectures and incentives in dynamic models</w:t>
               </w:r>
@@ -11712,474 +11712,549 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positional and conformist effects in public good provision. Strategic interaction and inertia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Myopic, farsighted behaviours and conjectural learning. Application to a groundwater exploitation problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04147447v1</w:t>
+                <w:t xml:space="preserve">hal-05613194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positional effects in public good provision. Strategic interaction and inertia</w:t>
+                <w:t xml:space="preserve">Positional and conformist effects in public good provision. Strategic interaction and inertia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Cabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649283v1</w:t>
+                <w:t xml:space="preserve">hal-04147447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene prioritization based on random walks with restarts and absorbing states, to define gene sets regulating drug pharmacodynamics from single-cell analyses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Sales Santa Cruz</w:t>
+                <w:t xml:space="preserve">Positional effects in public good provision. Strategic interaction and inertia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Cabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03438430v1</w:t>
+                <w:t xml:space="preserve">hal-03649283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal carbon sequestration policies in leaky reservoirs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene prioritization based on random walks with restarts and absorbing states, to define gene sets regulating drug pharmacodynamics from single-cell analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Sales-De-Queiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Sales Santa Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02798335v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Optimal carbon sequestration policies in leaky reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The renewable resource management nexus: impulse versus continuous harvesting policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12211,51 +12286,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12265,51 +12340,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium bids for reverse auctions when the budget is announced - Some preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12318,73 +12393,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-9545, Inria; CEE-M. Centre d'Economie de l'Environnement - Montpellier. 2024, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2 × 2 Zero-Sum Games with Commitments and Noisy Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12406,73 +12481,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-9505, Inria - Sophia Antipolis. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838009v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical Risk Minimization with Relative Entropy Regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir M. Perlaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12524,73 +12599,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Rini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9454, Inria. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560072v7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stationary Strong Stackelberg Equilibrium in Discounted Stochastic Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Bucarey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12629,73 +12704,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ordóñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9271, Inria. 2021, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144095v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nearsighted, farsighted behaviors and learning. Application to a groundwater management problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12721,73 +12796,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9406, Inria. 2021, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control of admission in service in a queue with impatience and setup costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12800,73 +12875,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9199, Inria - Sophia Antipolis; Univ. Montpellier; Sorbonne Université, CNRS, Laboratoire d'Informatique de Paris 6, LIP6, Paris, France; Université Paris Nanterre. 2018, pp.1-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximations on Risk-Averse Markov Decision Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12892,73 +12967,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8393, INRIA. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Energy Demand Aggregators for Residential Consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13014,73 +13089,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8355, INRIA. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal carbon sequestration policies in leaky reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13106,257 +13181,257 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] inria. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural approximations in discounted semi-Markov games</w:t>
+                <w:t xml:space="preserve">Rolling horizon procedures in Semi-Markov Games: The Discounted Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia C. Di Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8162, INRIA. 2012, pp.19</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8019, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764217v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720351v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolling horizon procedures in Semi-Markov Games: The Discounted Case</w:t>
+                <w:t xml:space="preserve">Structural approximations in discounted semi-Markov games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia C. Di Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8019, INRIA. 2012</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8162, INRIA. 2012, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720351v2</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well Balanced Designs for Data Placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13395,73 +13470,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7725, Inria. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00618656v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illustrated review of convergence conditions of the value iteration algorithm and the rolling horizon procedure for average-cost MDPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13487,73 +13562,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7710, LIRMM; INRIA. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00617271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Satisfy Impatient Web surfers is Hard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13605,73 +13680,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7740, LIRMM; INRIA. 2011, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00625703v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimality of Impulse Harvesting Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13710,73 +13785,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 13031, LIRMM. 2010, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling in a queuing system with impatience and setup costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13789,73 +13864,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6881, INRIA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00369382v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Download Process in Distributed Systems, Flow-level vs. Packet-level Simulation Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhalim Dandoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13868,73 +13943,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7159, INRIA. 2009, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00442131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Download Process in Distributed Systems, Flow-level Algorithm vs. Packet-level Simulation Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhalim Dandoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13947,73 +14022,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7159, INRIA. 2009, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00442030v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial Designs and Availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14052,73 +14127,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Baert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7119, LIRMM; INRIA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00441624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fluid Limit of the Multiclass Processor Sharing Queue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Ben Tahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14131,73 +14206,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6867, INRIA. 2009, 63 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00368246v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Routing in two parallel Queues with exponential service times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14223,715 +14298,715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5109, INRIA. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Efficiency of Forward Error Correction at the Packet Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 03003, LIRMM. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Configuration of RED Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigist Alemu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 03043, LIRMM. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Scheduling: Non-Preemption, Critical Sections and Round Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Martin Migge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-3678, INRIA. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing Analysis of Real-Time Scheduling Policies : A Trajectory Based Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Migge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-3561, INRIA. 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1-Bit Schemes for Service Discrimination in the Internet: Analysis and Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Chrysostome Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-3238, INRIA. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Waiting Time Distribution in Poisson-Driven Deterministic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-3083, INRIA. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problemes d'ordonnancement d'une superposition de flux periodiques sous contrainte temps-reel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lefebvre-Barbaroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Chaouiya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-1576, INRIA. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00074984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic orderings on partial sums of random variables and on counting measures of random intervals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-1422, INRIA. 1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00075138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CENTAURS race. Performance evaluation of an election algorithm on a ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14944,183 +15019,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Baccelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-0926, INRIA. 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00075630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Load balancing in a system of two queues with resequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-0755, INRIA. 1987, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00075797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-routing and resequencing in multistage interconnection networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-0666, INRIA. 1987, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00075887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15130,51 +15205,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An introduction to pyMarmote and pyMarmoteMDP for Markovian modeling - A tutorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15183,65 +15258,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Venezia, Italy. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId326"/>
+      <w:footerReference w:type="default" r:id="rId327"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15388,51 +15463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849748v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M Perlaza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bisson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Esnaola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2024.3365728" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04716327v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tidball" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198924400073" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12685" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03934114v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Bucarey L&#243;pez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Della Vecchia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ordo&#241;ez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3220512" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136790v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-023-00511-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266133v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Sales de Queiroz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sales Santa Cruz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Mazauric" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268956" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Bucarey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198921500237" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03361953v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kausthub Keshava" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alouf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9192437" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893111v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vallet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Philippe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Br&#233;valle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.395790" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02961019v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hyon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2020.102134" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02372292v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Fredj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Mart&#237;n-Herr&#225;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/aeb.2020.080106" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046453v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math8122127" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888162v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2018.08.028" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223288v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Yu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcd.21506" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413649v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia Tinnirello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Neglia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Giarr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Bella" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2016.2563039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390155v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Refahi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Brunoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Farcot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Pulkkinen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.14093.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966985v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor V. Fomin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.01.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862922v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Prieur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1365100511000113" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862924v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moreaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-011-0650-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFLM9DTC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxq096" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862915v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C. Di Marco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1070-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CVL4N547-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Ben Tahar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-012-9287-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J739SVW5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00338810v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Baert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00303672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGUC.2009.027918" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411490v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102834v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-006-6179-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185221v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102833v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2004.02.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J54643FZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105363v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dutheil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Pupko" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msi183" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105332v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigist Alemu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.24.153-178" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-TMN1RXHJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105364v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Calas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.24.203-228" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BKWLFN8F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105305v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coves" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108559v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/1066527041887339" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671804v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Figuieres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108560v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figuieres" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rie.2003.11.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCZDTV0T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269745v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Migge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024806606443" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XNMHRQ2Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00192006v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Hendy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mclachlan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150390132821" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074113v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539795290350" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02493599v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-218X(88)90096-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02481509v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-0190(87)90035-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0788E98269E5AC9B3FC0BA933C32EB5FA8AA97D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04091712v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Sun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M. Perlaza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT54713.2023.10206806" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03947632v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03561396v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834273" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03947724v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595356v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967919v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Benammar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chr&#233;tienne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432552v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291240v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02191809v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02191785v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891428v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645122v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Vatamidou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5043829" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02469915v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649665v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel M. Tidball" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bucarey L&#243;pez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651940v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3150928.3150960" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649568v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416049v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276456v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Rabhi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215801v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Dimitriou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23267-6_1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095052v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Morad" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09465-6_33" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095054v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036268" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094859v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2014.58" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804523v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923337v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Ippolito" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760882" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704201v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806111v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687102v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863230v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863085v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863279v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhalim Dandoush" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTRQ.2010.23" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864151v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863216v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9794-1_9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291457v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864169v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00347956v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2009.96" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00354634v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368260v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199915v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280469v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP-W.2008.27" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302968v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821646v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823933v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Environmental And Resource Economists" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822507v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352691v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102835v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngo Le Minh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102874v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandouet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184707v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3503" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828616v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00089973v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106012v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106013v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108649v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108648v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108790v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100135v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830642v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108789v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269824v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269746v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269507v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnould" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prunet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831642v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269744v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parijat Dube" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Artiges" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268467v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouklit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099455v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268459v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst W. Biersack" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nain" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-5316(02)00134-7" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD528BRJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100596v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840393v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Society of Dynamic Games,helsinki (fin)" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03516417v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arran Hodgkinson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788017v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Jorswieck" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109155v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Querou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268662v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109161v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165924v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147447v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649283v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03438430v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Sales-De-Queiroz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798335v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821443v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04520388v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838009v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560072v7" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144095v3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03213518v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856331v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905636v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863243v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807379v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764217v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720351v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618656v3" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617271v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625703v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864187v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369382v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442131v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442030v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441624v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368246v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071473v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269748v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269766v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072994v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Martin Migge" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073122v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Migge" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073451v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin May" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrysostome Bolot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073608v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074984v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefebvre-Barbaroux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chaouiya" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075138v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Liu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075630v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075797v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075887v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04747584v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849748v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M Perlaza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bisson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Esnaola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2024.3365728" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04716327v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tidball" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198924400073" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12685" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03934114v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Bucarey L&#243;pez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Della Vecchia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ordo&#241;ez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3220512" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136790v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-023-00511-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266133v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Sales de Queiroz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sales Santa Cruz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Mazauric" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268956" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Bucarey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198921500237" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03361953v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kausthub Keshava" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alouf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9192437" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893111v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vallet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Philippe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Br&#233;valle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.395790" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02961019v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hyon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2020.102134" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02372292v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Fredj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Mart&#237;n-Herr&#225;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/aeb.2020.080106" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046453v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math8122127" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888162v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2018.08.028" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223288v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Yu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcd.21506" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413649v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia Tinnirello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Neglia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Giarr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Bella" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2016.2563039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390155v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Refahi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Brunoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Farcot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Pulkkinen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.14093.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966985v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor V. Fomin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.01.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862922v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Prieur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1365100511000113" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862924v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moreaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-011-0650-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFLM9DTC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxq096" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862915v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C. Di Marco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1070-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CVL4N547-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Ben Tahar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-012-9287-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J739SVW5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00338810v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Baert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00303672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGUC.2009.027918" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411490v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102834v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-006-6179-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185221v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102833v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2004.02.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J54643FZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105363v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dutheil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Pupko" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msi183" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105364v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Calas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.24.203-228" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BKWLFN8F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105332v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigist Alemu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.24.153-178" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-TMN1RXHJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105305v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coves" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108559v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/1066527041887339" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671804v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Figuieres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108560v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figuieres" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rie.2003.11.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCZDTV0T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269745v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Migge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024806606443" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XNMHRQ2Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00192006v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Hendy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mclachlan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150390132821" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074113v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539795290350" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02493599v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-218X(88)90096-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02481509v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-0190(87)90035-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0788E98269E5AC9B3FC0BA933C32EB5FA8AA97D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04091712v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Sun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M. Perlaza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT54713.2023.10206806" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03947632v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03561396v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834273" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03947724v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595356v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967919v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Benammar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chr&#233;tienne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432552v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291240v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02191809v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02191785v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891428v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645122v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Vatamidou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5043829" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02469915v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649665v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel M. Tidball" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bucarey L&#243;pez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651940v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3150928.3150960" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649568v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416049v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276456v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Rabhi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215801v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Dimitriou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23267-6_1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095052v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Morad" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09465-6_33" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095054v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036268" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094859v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2014.58" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804523v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923337v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Ippolito" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760882" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704201v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806111v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687102v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863230v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863085v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863279v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhalim Dandoush" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTRQ.2010.23" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864151v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863216v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9794-1_9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291457v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864169v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00347956v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2009.96" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00354634v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368260v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199915v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280469v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP-W.2008.27" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302968v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821646v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823933v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Environmental And Resource Economists" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352691v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822507v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102874v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandouet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102835v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngo Le Minh" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184707v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3503" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828616v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00089973v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106012v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106013v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108648v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108790v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108649v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100135v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830642v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108789v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269824v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269507v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnould" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prunet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269746v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831642v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269744v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parijat Dube" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Artiges" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268467v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouklit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099455v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268459v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst W. Biersack" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nain" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-5316(02)00134-7" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD528BRJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100596v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840393v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Society of Dynamic Games,helsinki (fin)" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03516417v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arran Hodgkinson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788017v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Jorswieck" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109155v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Querou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268662v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109161v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165924v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05613194v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147447v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649283v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03438430v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Sales-De-Queiroz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798335v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821443v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04520388v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838009v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560072v7" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144095v3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03213518v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856331v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905636v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863243v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807379v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720351v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764217v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618656v3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617271v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625703v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864187v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369382v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442131v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442030v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441624v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368246v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071473v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269748v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269766v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072994v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Martin Migge" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073122v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Migge" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073451v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin May" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrysostome Bolot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073608v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074984v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefebvre-Barbaroux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chaouiya" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075138v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Liu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075630v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075797v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075887v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04747584v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>