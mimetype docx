--- v3 (2026-05-25)
+++ v4 (2026-05-26)
@@ -5876,213 +5876,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stackelberg Games of Water Extraction</w:t>
+                <w:t xml:space="preserve">marmoteCore: a Markov Modeling Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Victor Bucarey López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDG 2017 - 11th International Workshop of the International Society of Dynamic Games</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VALUETOOLS: Performance Evaluation Methodologies and Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Venice, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3150928.3150960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649665v1</w:t>
+                <w:t xml:space="preserve">hal-01651940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">marmoteCore: a Markov Modeling Platform</w:t>
+                <w:t xml:space="preserve">Stackelberg Games of Water Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel M. Tidball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ordóñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Bucarey López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VALUETOOLS: Performance Evaluation Methodologies and Tools</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISDG 2017 - 11th International Workshop of the International Society of Dynamic Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Warsaw, Poland. pp.1-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651940v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiconductor laser Markov models in the micro-canonical, canonical and grand-canonical ensembles</w:t>
               </w:r>
@@ -6438,313 +6438,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Demand Prefetching Heuristic Policies: A Performance Evaluation</w:t>
+                <w:t xml:space="preserve">Prefetching Control for On-Demand Contents Distribution: A Markov Decision Process Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Morad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCIS: International Symposium on Computer and Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Krakow, Poland. pp.317-324, </w:t>
+              <w:t xml:space="preserve">MASCOTS: Modeling, Analysis and Simulation of Computer and Telecommunication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France. pp.421-426, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09465-6_33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MASCOTS.2014.58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095052v1</w:t>
+                <w:t xml:space="preserve">hal-01094859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo markovian modeling of modal competition in dual-wavelength semiconductor lasers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Philippe</w:t>
+                <w:t xml:space="preserve">On-Demand Prefetching Heuristic Policies: A Performance Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Morad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West OPTO: Physics and Simulation of Optoelectronic Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States. </w:t>
+              <w:t xml:space="preserve">ISCIS: International Symposium on Computer and Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Krakow, Poland. pp.317-324, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2036268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09465-6_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095054v1</w:t>
+                <w:t xml:space="preserve">hal-01095052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prefetching Control for On-Demand Contents Distribution: A Markov Decision Process Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivia Morad</w:t>
+                <w:t xml:space="preserve">Monte Carlo markovian modeling of modal competition in dual-wavelength semiconductor lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASCOTS: Modeling, Analysis and Simulation of Computer and Telecommunication Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Paris, France. pp.421-426, </w:t>
+              <w:t xml:space="preserve">Photonics West OPTO: Physics and Simulation of Optoelectronic Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MASCOTS.2014.58⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2036268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094859v1</w:t>
+                <w:t xml:space="preserve">hal-01095054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon sequestration policies in leaky reservoirs: sufficient conditions for optimality and economic interpretations</w:t>
               </w:r>
@@ -13211,211 +13211,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolling horizon procedures in Semi-Markov Games: The Discounted Case</w:t>
+                <w:t xml:space="preserve">Structural approximations in discounted semi-Markov games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia C. Di Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8019, INRIA. 2012</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8162, INRIA. 2012, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720351v2</w:t>
+                <w:t xml:space="preserve">hal-00764217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural approximations in discounted semi-Markov games</w:t>
+                <w:t xml:space="preserve">Rolling horizon procedures in Semi-Markov Games: The Discounted Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia C. Di Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8162, INRIA. 2012, pp.19</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8019, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764217v1</w:t>
+                <w:t xml:space="preserve">hal-00720351v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well Balanced Designs for Data Placement</w:t>
               </w:r>
@@ -15463,51 +15463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849748v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M Perlaza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bisson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Esnaola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2024.3365728" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04716327v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tidball" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198924400073" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12685" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03934114v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Bucarey L&#243;pez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Della Vecchia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ordo&#241;ez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3220512" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136790v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-023-00511-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266133v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Sales de Queiroz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sales Santa Cruz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Mazauric" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268956" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Bucarey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198921500237" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03361953v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kausthub Keshava" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alouf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9192437" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893111v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vallet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Philippe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Br&#233;valle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.395790" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02961019v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hyon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2020.102134" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02372292v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Fredj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Mart&#237;n-Herr&#225;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/aeb.2020.080106" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046453v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math8122127" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888162v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2018.08.028" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223288v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Yu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcd.21506" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413649v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia Tinnirello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Neglia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Giarr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Bella" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2016.2563039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390155v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Refahi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Brunoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Farcot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Pulkkinen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.14093.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966985v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor V. Fomin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.01.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862922v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Prieur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1365100511000113" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862924v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moreaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-011-0650-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFLM9DTC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxq096" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862915v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C. Di Marco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1070-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CVL4N547-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Ben Tahar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-012-9287-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J739SVW5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00338810v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Baert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00303672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGUC.2009.027918" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411490v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102834v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-006-6179-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185221v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102833v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2004.02.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J54643FZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105363v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dutheil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Pupko" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msi183" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105364v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Calas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.24.203-228" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BKWLFN8F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105332v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigist Alemu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.24.153-178" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-TMN1RXHJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105305v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coves" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108559v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/1066527041887339" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671804v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Figuieres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108560v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figuieres" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rie.2003.11.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCZDTV0T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269745v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Migge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024806606443" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XNMHRQ2Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00192006v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Hendy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mclachlan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150390132821" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074113v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539795290350" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02493599v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-218X(88)90096-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02481509v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-0190(87)90035-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0788E98269E5AC9B3FC0BA933C32EB5FA8AA97D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04091712v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Sun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M. Perlaza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT54713.2023.10206806" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03947632v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03561396v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834273" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03947724v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595356v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967919v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Benammar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chr&#233;tienne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432552v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291240v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02191809v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02191785v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891428v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645122v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Vatamidou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5043829" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02469915v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649665v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel M. Tidball" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bucarey L&#243;pez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651940v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3150928.3150960" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649568v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416049v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276456v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Rabhi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215801v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Dimitriou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23267-6_1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095052v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Morad" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09465-6_33" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095054v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036268" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094859v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2014.58" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804523v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923337v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Ippolito" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760882" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704201v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806111v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687102v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863230v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863085v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863279v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhalim Dandoush" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTRQ.2010.23" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864151v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863216v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9794-1_9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291457v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864169v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00347956v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2009.96" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00354634v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368260v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199915v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280469v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP-W.2008.27" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302968v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821646v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823933v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Environmental And Resource Economists" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352691v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822507v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102874v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandouet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102835v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngo Le Minh" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184707v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3503" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828616v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00089973v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106012v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106013v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108648v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108790v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108649v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100135v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830642v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108789v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269824v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269507v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnould" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prunet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269746v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831642v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269744v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parijat Dube" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Artiges" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268467v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouklit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099455v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268459v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst W. Biersack" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nain" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-5316(02)00134-7" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD528BRJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100596v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840393v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Society of Dynamic Games,helsinki (fin)" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03516417v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arran Hodgkinson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788017v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Jorswieck" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109155v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Querou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268662v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109161v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165924v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05613194v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147447v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649283v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03438430v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Sales-De-Queiroz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798335v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821443v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04520388v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838009v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560072v7" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144095v3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03213518v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856331v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905636v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863243v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807379v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720351v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764217v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618656v3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617271v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625703v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864187v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369382v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442131v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442030v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441624v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368246v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071473v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269748v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269766v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072994v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Martin Migge" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073122v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Migge" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073451v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin May" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrysostome Bolot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073608v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074984v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefebvre-Barbaroux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chaouiya" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075138v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Liu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075630v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075797v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075887v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04747584v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849748v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M Perlaza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bisson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Esnaola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2024.3365728" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04716327v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tidball" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198924400073" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12685" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03934114v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Bucarey L&#243;pez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Della Vecchia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ordo&#241;ez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3220512" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136790v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-023-00511-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266133v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Sales de Queiroz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sales Santa Cruz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Mazauric" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268956" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Bucarey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198921500237" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03361953v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kausthub Keshava" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alouf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9192437" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893111v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vallet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Philippe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Br&#233;valle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.395790" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02961019v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hyon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2020.102134" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02372292v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Fredj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Mart&#237;n-Herr&#225;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/aeb.2020.080106" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046453v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math8122127" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888162v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2018.08.028" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223288v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Yu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcd.21506" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413649v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia Tinnirello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Neglia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Giarr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Bella" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2016.2563039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390155v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Refahi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Brunoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Farcot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Pulkkinen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.14093.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966985v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor V. Fomin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.01.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862922v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Prieur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1365100511000113" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862924v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moreaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-011-0650-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFLM9DTC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxq096" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862915v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C. Di Marco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1070-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CVL4N547-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Ben Tahar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-012-9287-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J739SVW5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00338810v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Baert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00303672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGUC.2009.027918" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411490v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102834v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-006-6179-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185221v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102833v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2004.02.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J54643FZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105363v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dutheil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Pupko" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msi183" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105364v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Calas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.24.203-228" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BKWLFN8F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105332v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigist Alemu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.24.153-178" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-TMN1RXHJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105305v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coves" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108559v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/1066527041887339" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671804v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Figuieres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108560v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figuieres" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rie.2003.11.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCZDTV0T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269745v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Migge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024806606443" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XNMHRQ2Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00192006v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Hendy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mclachlan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150390132821" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074113v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539795290350" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02493599v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-218X(88)90096-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02481509v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-0190(87)90035-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0788E98269E5AC9B3FC0BA933C32EB5FA8AA97D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04091712v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Sun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M. Perlaza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT54713.2023.10206806" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03947632v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03561396v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834273" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03947724v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595356v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967919v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Benammar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chr&#233;tienne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432552v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291240v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02191809v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02191785v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891428v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645122v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Vatamidou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5043829" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02469915v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651940v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3150928.3150960" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649665v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel M. Tidball" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bucarey L&#243;pez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649568v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416049v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276456v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Rabhi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215801v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Dimitriou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23267-6_1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094859v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Morad" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2014.58" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095052v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09465-6_33" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095054v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036268" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804523v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923337v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Ippolito" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760882" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704201v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806111v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687102v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863230v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863085v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863279v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhalim Dandoush" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTRQ.2010.23" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864151v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863216v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9794-1_9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291457v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864169v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00347956v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2009.96" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00354634v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368260v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199915v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280469v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP-W.2008.27" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302968v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821646v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823933v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Environmental And Resource Economists" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352691v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822507v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102874v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandouet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102835v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngo Le Minh" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184707v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3503" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828616v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00089973v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106012v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106013v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108648v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108790v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108649v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100135v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830642v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108789v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269824v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269507v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnould" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prunet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269746v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831642v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269744v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parijat Dube" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Artiges" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268467v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouklit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099455v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268459v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst W. Biersack" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nain" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-5316(02)00134-7" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD528BRJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100596v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840393v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Society of Dynamic Games,helsinki (fin)" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03516417v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arran Hodgkinson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788017v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Jorswieck" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109155v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Querou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268662v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109161v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165924v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05613194v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147447v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649283v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03438430v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Sales-De-Queiroz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798335v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821443v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04520388v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838009v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560072v7" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144095v3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03213518v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856331v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905636v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863243v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807379v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764217v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720351v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618656v3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617271v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625703v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864187v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369382v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442131v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442030v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441624v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368246v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071473v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269748v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269766v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072994v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Martin Migge" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073122v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Migge" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073451v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin May" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrysostome Bolot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073608v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074984v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefebvre-Barbaroux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chaouiya" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075138v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Liu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075630v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075797v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075887v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04747584v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>