--- v0 (2026-03-18)
+++ v1 (2026-05-11)
@@ -1257,5939 +1257,5939 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Landauer's Principle in Repeated Interaction Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Pautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Raquépas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 349, pp.285-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00220-016-2751-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Density of States for Random Contractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Spectral Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (2), pp.407-431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4171/JST/167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Renaud Raquépas</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermalization of Fermionic Quantum Walkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eman Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 166 (6), pp.1365-1392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-017-1727-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representations of canonical commutation relations describing infinite coherent states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Merkli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 349, pp.285-327. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00220-016-2751-3⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 347 (2), pp.421-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00220-016-2611-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Thermalization of Fermionic Quantum Walkers</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectral Stability of Unitary Network Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Asch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reviews in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (07), pp.1530004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129055X15300046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01182809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectral Properties of Non-Unitary Band Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eman Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (11), pp.2499-2534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00023-014-0385-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repeated interactions in open quantum systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Merkli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55, pp.075204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4879240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectral Transition for Random Quantum Walks on Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eman Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 326 (2), pp.415-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00220-014-1882-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectral Properties of Quantum Walks on Rooted Binary Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 166 (6), pp.1365-1392. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 155, pp.415-439</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Marco Merkli</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamical Localization for d-Dimensional Random Quantum Walks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quantum Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (5), pp.1251-1269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11128-012-0406-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correlated Markov Quantum Walks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eman Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (8), pp.1767-1805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00023-012-0168-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamical Localization of the Chalker-Coddington Model far from Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Asch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 147, pp.194-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-012-0477-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random Unitary Models and their Localization Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 552, pp.117-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random Time-Dependent Quantum Walks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 347 (2), pp.421-448. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00220-016-2611-1⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 307, pp.65-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00220-011-1297-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Spectral Stability of Unitary Network Models</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repeated and continuous interactions in open quantum systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Merkli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (7), pp.1251-1284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00023-009-0017-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infinite products of random matrices and repeated interaction quantum dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Merkli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46, pp.442-464</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localization Properties of the Chalker-Coddington Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Asch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (7), pp.1341-1373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00023-010-0056-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abstract adiabatic charge pumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Brosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank. W. J. Hekking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluentes Mathematici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.159-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/s1793744210000156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamical Localization of Quantum Walks in Random Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Merkli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 140 (6), pp.1025-1053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-010-0047-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunneling dynamics and spawning with adaptive semi-classical wave-packets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Gradinaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George A. Hagedorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132, pp.184108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exponentially Accurate Semiclassical Tunneling Wave Functions in One Dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Gradinaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George A. Hagedorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43, pp.474026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emergence of exponentially small reflected waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Teufel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 64, pp.53-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamical Localization for Unitary Anderson Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eman Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Physics Analysis and Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12, pp.381-444</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mathematical Theory for Vibrational Levels Associated with Hydrogen Bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George A. Hagedorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Few-Body Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (2-4), pp.183-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00601-009-0024-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mathematical Theory for Vibrational Levels Associated with Hydrogen Bonds II: The Non--Symmetric Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George A. Hagedorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 27 (07), pp.1530004. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 21, pp.279-313</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Spectral Properties of Non-Unitary Band Matrices</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random Repeated Interaction Quantum Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Merkli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 284, pp.553-581</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-abelian superconducting pumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Brosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Fazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank. W. J. Hekking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100, pp.027002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.100.027002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weak Coupling and Continuous Limits for Repeated Quantum Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 126, pp.1241-1283</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Langevin Equation for a Quantum Heat Bath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 247, pp.253-288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">General Adiabatic Evolution with a Gap Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 275, pp.139-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mathematical Theory for Vibrational Levels Associated with Hydrogen Bonds I: The Symmetric Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George A. Hagedorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 274, pp.691-715</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semi-classical determination of exponentially small intermode transitions for $1+1$ space-time scattering systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60, pp.1189-1237</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibrational Levels Associated with Hydrogen Bonds and Semiclassical Hamiltonian Normal Forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George A. Hagedorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 447, pp.139-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localization for Random Unitary Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eman Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 75, pp.255-272</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent Results on Non--Adiabatic Transitions in Quantum Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George A. Hagedorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 412, pp.183-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymptotics of repeated interaction quantum systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Merkli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 239, pp.310-344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determination of Non-Adiabatic Scattering Wave Functions in a Born-Oppenheimer Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George A. Hagedorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 16 (11), pp.2499-2534. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 6, pp.937-990</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Marco Merkli</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fractional Moment Estimates for Random Unitary Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72, pp.51-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Density of States and Thouless Formula for Random Unitary Band Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5, pp.349-379</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time Development of Exponentially Small Non-Adiabatic Transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George A. Hagedorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 250, pp.393-413</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectral Analysis of Unitary Band Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James S. Howland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 234, pp.191-227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elementary Exponential Error Estimates for the Adiabatic Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George A. Hagedorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 267, pp.235-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avoided crossings in mesoscopic systems: Electron propagation on a nonuniform magnetic cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Exner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 55, pp.075204. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 42 (10), pp.4707-4738</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Eman Hamza</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Time-Dependent Born-Oppenheimer Approximation with Exponentially Small Error Estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George A. Hagedorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 326 (2), pp.415-439. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00220-014-1882-7⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 223 (3), pp.583-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002200100562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Laurent Marin</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetic transport in a straight parabolic channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Exner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kovařík</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 34 (45), pp.9733-9752</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exponentially Accurate Semiclassical Dynamics: Propagation, Localization, Ehrenfest Times, Scattering, and More General States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George A. Hagedorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1 (5), pp.837-883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/PL00001017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complex WKB method for 3-level scattering systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 23, pp.91-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edge currents in the absence of edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Exner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kovařík</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 264 (2-3), pp.124-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0375-9601(99)00804-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semiclassical Dynamics with Exponentially Small Error Estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George A. Hagedorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 207 (2), pp.439-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002200050732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular Propagation through small Avoided Crossings of Electron Energy Levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George A. Hagedorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reviews in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 11 (01), pp.41-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129055X99000040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adiabatic evolution for systems with infinitely many eigenvalue crossings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. R. Jauslin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 40 (11), pp.5456-5472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.533039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expectation Values of Observables in Time-Dependent Quantum Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Barbaroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 155, pp.415-439</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 90 (5/6), pp.1125-1249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1023279311564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dynamical Localization for d-Dimensional Random Quantum Walks</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exponential Asymptotics in a Singular Limit for n-Level Scattering Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Information Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11128-012-0406-7⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 28 (3), pp.669-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/S0036141095288847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Eman Hamza</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landau-Zener transitions through small electronic eigenvalue gaps in the Born-Oppenheimer approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George A. Hagedorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (A). Physique Theorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 68 (2), pp.85-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upper bounds for the energy expectation in time-dependent quantum mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 147, pp.194-205. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10955-012-0477-y⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 85 (5-6), pp.575-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02199357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alain Joye</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An adiabatic theorem for singularly perturbed hamiltonians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (A). Physique Theorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 63, pp.231-250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semiclassical Asymptotics Beyond All Orders for Simple Scattering Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 26 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/S0036141093250852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence of absolutely continuous spectrum of Floquet operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 75 (5-6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02186751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proof of the Landau–Zener formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 9 (3), pp.209-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/ASY-1994-9302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Superadiabatic evolution and adiabatic transition probability between two nondegenerate levels isolated in the spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 34 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.530255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-trivial prefactors in adiabatic transition probabilities induced by high-order complex degeneracies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 26 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/26/22/045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-Abelian geometric effect in quantum adiabatic transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 48 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.48.2598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence of geometrical correction to the Landau-Zener formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 169 (1-2), pp.62-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0375-9601(92)90806-W⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exponentially small adiabatic invariant for the Schrödinger equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Pfister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 307, pp.65-100. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00220-011-1297-7⟩</w:t>
+              <w:t xml:space="preserve">, 1991, 140 (1), pp.15-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02099288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...2814 lines deleted...]
-                <w:t xml:space="preserve">H. Kovařík</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Full asymptotic expansion of transition probabilities in the adiabatic limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Pfister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 34 (45), pp.9733-9752</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1991, 24 (4), pp.753-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/24/4/012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...151 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 1 (5), pp.837-883. </w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exponential decay and geometric aspect of transition probabilities in the adiabatic limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kunz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...1720 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Pfister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 208 (1), pp.251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7249,51 +7249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mileti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Pfister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 44 (7), pp.4280-4295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8358,51 +8358,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Haack" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0199007" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675251v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alain Pillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-024-01880-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832771v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Merkli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-023-03116-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503460v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-021-04306-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931450v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andreys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Raqu&#233;pas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02795-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960881v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02752-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960895v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Spehner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-020-00946-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160583v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Asch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourget" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005737" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163163v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Fermanian Kammerer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ab8d15" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572592v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/281" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953415v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-019-01180-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574145v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric P Hanson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pautrat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-018-0679-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199237v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/167" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214207v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-016-2751-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402623v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Hamza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-017-1727-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199246v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-016-2611-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182809v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X15300046" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963963v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-014-0385-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954345v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4879240" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954342v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-014-1882-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954344v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954340v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11128-012-0406-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954335v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-012-0168-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653733v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-012-0477-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527820v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-011-1297-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634712v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384979v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-009-0017-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-010-0047-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157716v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449497v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-010-0056-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464797v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Brosco" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank. W. J. Hekking" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s1793744210000156" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954339v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Gradinaru" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A. Hagedorn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464798v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380509v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Betz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Teufel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365308v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Stolz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380508v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-009-0024-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2JT2WLTB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380507v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348736v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348738v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Fazio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.100.027002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348746v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Attal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348741v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348742v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348744v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Marx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348751v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348752v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348747v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348756v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348755v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348758v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348757v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348759v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Howland" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348760v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260751v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Exner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260634v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002200100562" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260809v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kova&#345;&#237;k" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233238v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Pfister" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260528v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00001017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233232v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9601(99)00804-X" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233213v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002200050732" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233198v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X99000040" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233203v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Jauslin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.533039" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233193v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barbaroux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023279311564" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F1HD1CN5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233188v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233166v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036141095288847" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232516v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02199357" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226538v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232499v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036141093250852" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222737v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02186751" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DDF7C932A57FAA0461060A6D66ADB081C7860884/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222730v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-1994-9302" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221177v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/26/22/045" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/54E7BDB746B7AD6664F3D7E9C395220DF9EF9D97/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221147v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.48.2598" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221129v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.530255" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205390v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9601(92)90806-W" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N0LDRSM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199298v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02099288" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205379v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/24/4/012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFFBC04C43D6220F15AED703C4B9E470C48C08EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205366v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kunz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-4916(91)90346-A" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205384v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mileti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.44.4280" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990458v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ams.org/books/conm/717/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954347v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954348v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348754v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348753v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348750v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348749v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820373v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740782v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cedzich" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert H Werner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard F. Werner" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699548v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Haack" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0199007" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675251v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alain Pillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-024-01880-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832771v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Merkli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-023-03116-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503460v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-021-04306-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931450v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andreys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Raqu&#233;pas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02795-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960881v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02752-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960895v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Spehner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-020-00946-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160583v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Asch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourget" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005737" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163163v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Fermanian Kammerer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ab8d15" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572592v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/281" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953415v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-019-01180-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574145v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric P Hanson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pautrat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-018-0679-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214207v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-016-2751-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/167" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402623v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Hamza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-017-1727-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199246v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-016-2611-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182809v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X15300046" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963963v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-014-0385-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954345v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4879240" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954342v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-014-1882-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954344v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954340v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11128-012-0406-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954335v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-012-0168-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653733v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-012-0477-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634712v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527820v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-011-1297-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384979v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-009-0017-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157716v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449497v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-010-0056-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464797v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Brosco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank. W. J. Hekking" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s1793744210000156" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476294v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-010-0047-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954339v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Gradinaru" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A. Hagedorn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464798v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380509v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Betz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Teufel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365308v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Stolz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380508v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-009-0024-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2JT2WLTB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380507v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348736v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348738v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Fazio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.100.027002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348746v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Attal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348741v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348742v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348744v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Marx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348751v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348747v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348752v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348756v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348755v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348758v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348757v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348759v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Howland" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348760v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260751v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Exner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260634v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002200100562" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260809v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kova&#345;&#237;k" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260528v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00001017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233238v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Pfister" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233232v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9601(99)00804-X" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233213v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002200050732" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233198v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X99000040" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233203v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Jauslin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.533039" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233193v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barbaroux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023279311564" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F1HD1CN5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233166v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036141095288847" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233188v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232516v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02199357" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226538v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232499v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036141093250852" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222737v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02186751" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DDF7C932A57FAA0461060A6D66ADB081C7860884/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222730v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-1994-9302" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221129v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.530255" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221177v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/26/22/045" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/54E7BDB746B7AD6664F3D7E9C395220DF9EF9D97/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221147v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.48.2598" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205390v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9601(92)90806-W" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N0LDRSM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199298v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02099288" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205379v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/24/4/012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFFBC04C43D6220F15AED703C4B9E470C48C08EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205366v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kunz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-4916(91)90346-A" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205384v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mileti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.44.4280" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990458v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ams.org/books/conm/717/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954347v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954348v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348754v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348753v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348750v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348749v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820373v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740782v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cedzich" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert H Werner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard F. Werner" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699548v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>