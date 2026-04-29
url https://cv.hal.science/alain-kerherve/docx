--- v0 (2026-03-31)
+++ v1 (2026-04-29)
@@ -652,1700 +652,1913 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The C18LW Internet site and database project: letter-writing manuals and the language of epistolary sociability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASECS Annual Conference, Philadelphia 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASECS, Apr 2026, Philadelphie (USA), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Famous authors in eighteenth-century epistolary manuals: The case of Samuel Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Letters and Literature 1500-2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Open University, Nov 2025, En ligne, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Théorie de la lettre de commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de la société d’études anglo-américaines des XVIIe et XVIIIe siècles, « La force du commerce », Université Paris 1 Panthéon-Sorbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ireland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence destinée aux élèves du Lycée du Léon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Landivisiau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le poids de la plume en Angleterre au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Lettres, plumes et pinceaux », Université de Limoges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethno-masquerade, a threat to French women’s identity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de l’American Society of Eighteenth-Century Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Denver, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scotland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence destinée aux élèves du Lycée du Léon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Landivisiau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociable encounters in model commercial letters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international “Sociable Encounters: British Sociability in Enlightenment Europe”, Greifswald Universität</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Greifswald, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation et animation de débats : Jane Eyre en 2017, Measure for Measure en 2018, Joseph Andrews et Much Ado About Nothing en 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ciné-club</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des étudiants d’Anglais YESS, 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fabrique de la thèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fabrique de la thèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'épistolographie normative en Angleterre au XVIIIe siècle : la société, la France et la science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence destinée à des élèves de Khâgne à la demande du lycée de Kérichen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une sociabilité épistolaire britannique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers un modèle de sociabilité britannique : dynamiques et conflits/Towards a British model of sociability: adaptation and opposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PLEIADE (université Paris 13) et HCTI (UBO Brest), Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle épistolaire français dans les secrétaires anglais du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Correspondances et histoire littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CECJI-UMR 6563, Jan 2012, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La duchesse de Portland, Mary Delany et Jean-Jacques Rousseau : regards croisés sur la botanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sociabilité en France et en Grande-Bretagne au Siècle des Lumières : l'émergence d'un nouveau modèle de société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writing Letters from Georgian Spas: The Impressions of a Few English Ladies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les villes d'eaux en Grande-Bretagne et en France aux 18e et 19e siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Brest, France. pp.263-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (10)</w:t>
+        <w:t xml:space="preserve">Ouvrages (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amitiés épistolaires en France et au Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonard-Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Interférences, 9782753598249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Interférences, 9782753598249</w:t>
+                <w:t xml:space="preserve">hal-05250289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la théorie à la pratique: Le rôle des manuels épistolaires anglais du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 694 p., 2025, Dix-huitièmes siècles (Les), 978-2-7453-6332-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la théorie à la pratique : le rôle des manuels épistolaires anglais du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Les Dix Huitièmes Siècles, 9782745363329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Letters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ripault Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge Scholars Publishing, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">British Sociability in the Long Eighteenth Century. Challenging the Anglo-French Connection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boydell Press, Studies in the Eighteenth Century. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Sociabilité en France et en Grande-Bretagne au Siècle des Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Cossic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annick Cossic-Pericarpin; Alain Kerhervé. Le Manuscrit, 2016, Tome V : Sociabilités et esthétique de la marge</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Mary Delany and the Court of George III », Burney Letter, 21.2 (2015): 1-2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memoirs of the Court of George III. Volume 2. Mary Delany (1700-1788) and the Court of George III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Kerhervé. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pickering Chatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9781848934696</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Gilpin's Letter-Writer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge Scholars Publishing, pp.265, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Writes to William: The Correspondence of William Gilpin (1724-1804) and His Grandson William (1789-1811).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge Scholars Publishing, pp.270, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ladies Complete Letter-writer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Kerhervé. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 413 p., 2010, 9781443824972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2355,288 +2568,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Amitiés épistolaires en France et au Royaume-Uni. Des Lumières à l’aube de la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonard-Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Kerhervé; Véronique Léonard-Roques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amitiés épistolaires en France et au Royaume-Uni. Des Lumières à l’aube de la Grande Guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître, Interférences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Theory of British Epistolary Sociability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V. Capdeville and A. Kerhervé (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Sociability in the Long Eighteenth-Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Boydel and Brewer, pp.145-162, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles épistolaires et frontispices des secrétaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Milon et Marc Perelman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'esthétique du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Paris Ouest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.333-359, 2010, Livre et société, 9782840160526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2783,51 +2996,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kerherv&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020208v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006274v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020204v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020218v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113376v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00700992v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00703883v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005734v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016208v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005598v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005596v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016196v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005372v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03017186v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03015237v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016188v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01133078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113433v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00744201v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00744698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05250289v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onard-Roques" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10156/amities-epistolaires-en-france-et-au-royaume-uni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05135949v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13321-book-08536332-9782745363329.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03000867v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ripault Thomas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02320701v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capdeville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02992340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Cossic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01207010v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113402v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pickeringchatto.com/titles/1749-9781848934696-memoirs-of-the-court-of-george-iii" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069830v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069829v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/the-ladies-complete-letter-writer-1763-14" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04764116v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03010057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113386v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.u-paris10.fr/?p=870" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kerherv&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020208v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006274v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020204v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020218v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113376v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00700992v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00703883v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597974v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597954v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005734v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016208v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005598v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005596v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005372v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03017186v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03015237v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016188v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01133078v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113433v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00744201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00744698v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05250289v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onard-Roques" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10156/amities-epistolaires-en-france-et-au-royaume-uni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597944v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13321-book-08536332-9782745363329.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05135949v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03000867v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ripault Thomas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02320701v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capdeville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02992340v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Cossic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01207010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pickeringchatto.com/titles/1749-9781848934696-memoirs-of-the-court-of-george-iii" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069830v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069829v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113392v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/the-ladies-complete-letter-writer-1763-14" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04764116v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03010057v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113386v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.u-paris10.fr/?p=870" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>