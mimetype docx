--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -66,11099 +66,11190 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are Heavy-Duty Vehicles at Crossroads? A Real Options and Innovation Diffusion Perspective on Hydrogen Fuel Cell Versus Battery Electric Trucks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Ionescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/01956574261425748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attitude Estimation on SO(3) With Unknown Input</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghadeer Shaaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (17), pp.7355-7366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.70060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Active Defense Strategy in Cyber-Physical Systems: Misleading Unauthorized Observers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghadeer Shaaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (3), pp.2404-2415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2025.3570931.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissatisfaction Dynamics in Directed Bipartite Networks of Captive User Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retsepile Kalaoane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.1766-1771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3584301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Position, Velocity, and Attitude Estimation Based on MARG and Position Measurements Under Unknown External Acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghadeer Shaaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.1423-1428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3579402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualitative and Quantitative Assessment of Public Minibus Taxi Driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nomfundo Cele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Musakwa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Intelligent Transportation Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23, pp.513-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13177-025-00465-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyber-Physical Security of Vehicles: Zero Dynamics Attacks Against Vehicle's Lateral Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghadeer Shaaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Pirani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 86, Part A (November 2025), pp.101316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2025.101316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agent based modeling and simulation approach to identify and classify the key influential factors for satisfaction of public transport users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nomfundo Cele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Musakwa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, ?, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15472450.2025.2477051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterising landcover changes and urban sprawl using geospatial techniques and landscape metrics in Bulawayo, Zimbabwe (1984–2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelton Mthunzi Sithole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Musakwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Magidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (6), pp.e27275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e27275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliometric analysis of quality of service in public transportation: current and future trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retsepile Kalaoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Musakwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trynos Gumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocent Musonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific African</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (March), pp.e02059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sciaf.2024.e02059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MARG Sensor-Based Attitude Estimation On SO(3) Under Unknown External Acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghadeer Shaaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.3795-3800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3342855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact on Traffic of Delayed Information in Navigation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Toso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Y Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.1500-1505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/lcsys.2023.3273170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensor-Based Approaches for Nonlinear and Multilinear Systems Modeling and Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (9), pp.443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/a16090443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kick-scooters identification in the context of transportation mode detection using inertial sensors: Methods and accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadoua Taia Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15472450.2022.2141118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban Transportation Mode Detection From Inertial and Barometric Data in Pedestrian Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadoua Taia-Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (6), pp.4772-4780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3065848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strong Structural Input and State Observability of Linear Time-Invariant Systems: Graphical Conditions and Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebin Gracy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (March), pp.27-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2020.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling and Control of Epidemics through Testing Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Umar B. Niazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Nikitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmila Tumash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52, pp.554-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2021.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986566v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Societal context-dependent multi-modal transportation network augmentation in Johannesburg, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thembani Moyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Musakwa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (4), pp.e0249014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0249014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generic controllability of networks with identical SISO dynamical nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Commault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (2), pp.855-865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2019.2950587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Average State Estimation in Large-scale Clustered Network Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Umar B. Niazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (4), pp.1736 - 1745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2020.2999304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collaborative Network Monitoring by Means of Laplacian Spectrum Estimation and Average Consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Minh-Dung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (7), pp.1826-1837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12555-018-0638-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scale-free estimation of the average state in large-scale systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Umar B. Niazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Deplano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (1), pp.211-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2019.2923086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Input and State Observability of Network Systems with Time-Varying Topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebin Gracy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (2), pp.897-905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2018.2880304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data Fusion-Based Descriptor Approach for Attitude Estimation under accelerated maneuvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Makni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (4), pp.1433-1442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asjc.2084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural and Strongly Structural Input and State Observability of Linear Network Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebin Gracy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (4), pp.2062-2072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2017.2782489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traffic data imputation via tensor completion based on soft thresholding of Tucker core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Henrique de Morais Goulart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 85, pp.348 - 362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trc.2017.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A real time forecasting tool for dynamic travel time from clustered time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Ladino Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80 (July), pp.216-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trc.2017.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy-aware Adaptive Attitude Estimation Under External Acceleration for Pedestrian Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Makni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (3), pp.1366-1375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2015.2509783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Density/Flow reconstruction via heterogeneous sources and Optimal Sensor Placement in road networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Lovisari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69, pp.451 - 476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trc.2016.06.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grenoble Traffic Lab: An experimental platform for advanced traffic monitoring and forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Morbidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Leon Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Bellicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (3), pp.23-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCS.2015.2406657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059126v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distributed estimation of Laplacian eigenvalues via constrained consensus optimization problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Minh-Dung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80, pp.56-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2015.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Distributed Solution to the Network Reconstruction Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Morbidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70, pp.85-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2014.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observability in Connected Strongly Regular Graphs and Distance Regular Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Commault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (4), pp.360-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2014.2357532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Step-size sequence design for finite-time average consensus in secure wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67, pp.19-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2014.01.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinear system modeling and identification using Volterra-PARAFAC models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bouilloc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (1), pp.30-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acs.1272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensor analysis for model structure determination and parameter estimation of block-oriented nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (3, Special issue on Model Order Selection in Signal Processing Systems), pp.514-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTSP.2009.2039175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of fifth-order Volterra systems using i.i.d. inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IET Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (1), pp.30-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blind equalization of nonlinear channels using a tensor decomposition with code/space/time diversities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (2), pp.133-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of parallel-cascade Wiener systems using joint diagonalization of third-order Volterra kernel slices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (3), pp.188-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2008.2011706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensor-based methods for system identification. Part 2: Three examples of tensor-based system identification methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal on Sciences and Techniques of Automatic Control (IJ-STA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (1), pp.870-889</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensor-based methods for system identification. Part 1: Tensor tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal on Sciences and Techniques of Automatic Control (IJ-STA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (1), pp.840-869</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toeplitz-Vandermonde matrix factorization with application to parameter estimation of Wiener-Hammerstein systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (2), pp.141-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2006.882101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiener-Hammerstein systems modeling using diagonal Volterra kernels coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13 (6), pp.381-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2006.871705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laguerre-Volterra filters optimization based on Laguerre spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moha M. Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurasip Journal on Applied Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.2874-2887</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selection of generalized orthonormal bases for second-order Volterra filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moha M. Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 85, pp.2371-2385</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating incentives for public transit in large gatherings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Meebed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2025 - 23rd European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.2495-2500, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ECC65951.2025.11186915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure MARG Sensor-Based Attitude Estimation on SO(3) Under Randomly Occurring False Data Injection Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghadeer Shaaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghadeer Shaaban</w:t>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2025 - 23rd European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Cycling Adoption: A Model with Social Influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo S Rodriguez-Canales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Rio de Jaineiro, Brazil. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning Analysis of Informal Minibus Taxi Driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nomfundo P. Cele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Musakwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAIH 2024 - International Conference on Mobility, Artificial Intelligence and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Marrakech, Morocco. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q-Learning-Based Noise Covariance Matrices Adaptation in Kalman Filter for Inertial Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghadeer Shaaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghadeer Shaaban</w:t>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICNON 2024 - 4th IFAC Conference on Modelling, Identification and Control of Nonlinear Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lyon, France. pp.96-101, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the impact of coordinated fleets size on traffic efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Toso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Parise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Dec 2024, Milan, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Decision-Making in a Captive Users Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retsepile Kalaoane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCA 2024 - 3rd Control Conference Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Balaclava, Mauritius. pp.144-149, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Impact of Route Recommendations in Road Traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Toso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Y Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2023 - 22nd IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan. pp.4179-4185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029882v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyro-Free Kalman Filter with Unknown Inputs for SO(3)-based Attitude Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghadeer Shaaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghadeer Shaaban</w:t>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPIN 2023 - 13th International Conference on Indoor Positioning and Indoor Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Testing Policies for Controlling an Epidemic Outbreak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Umar B. Niazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Nikitin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liudmila Tumash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2021 - 60th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Austin, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185142v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kick-scooters detection in sensor-based transportation mode classification methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadoua Taia Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassen Fourati</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CTS 2021 - 16th IFAC Symposium on Control in Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lille (virtual), France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Linear Model for Urban Essential Traffic Congestion and Emissions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Optimal Control of Urban Human Mobility for Epidemic Mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Umar B. Niazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Walter Musakwa</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Bliman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCA 2021 - Control Conference Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.12.026⟩</w:t>
+              <w:t xml:space="preserve">CDC 2021 - 60th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342467v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control of Urban Human Mobility for Epidemic Mitigation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dynamic Linear Model for Urban Essential Traffic Congestion and Emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Bliman</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thembani Moyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Musakwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2021 - 60th IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683343⟩</w:t>
+              <w:t xml:space="preserve">CCA 2021 - Control Conference Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Magaliesburg, South Africa. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185149v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State Variance Estimation in Large-Scale Network Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Exploring the Potential of Traffic Index Data to Analyze Essential Traffic Impact in Developing Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thembani Moyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Musakwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2020 - 59th IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9303760⟩</w:t>
+              <w:t xml:space="preserve">ISPRS 2020 - XXIV ISPRS Congress International Society for Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Nice (online), France. pp.137-141, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B4-2020-137-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923779v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Potential of Traffic Index Data to Analyze Essential Traffic Impact in Developing Cities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">State Variance Estimation in Large-Scale Network Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Umar B. Niazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walter Musakwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS 2020 - XXIV ISPRS Congress International Society for Photogrammetry and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B4-2020-137-2020⟩</w:t>
+              <w:t xml:space="preserve">CDC 2020 - 59th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2020, Jeju Island (virtual), South Korea. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9303760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927459v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Monitoring of Buildings by Aggregated Temperature Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Umar B. Niazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strongly Structural Input and State Observability for Linear Time Invariant Network Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebin Gracy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2019 - 18th European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.2516-2521, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ECC.2019.8796307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential of using volunteered locational data in planning for smart multi-mobility systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thembani Moyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Musakwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trynos Gumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emaculate Ingwani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Real CORP 2019 - 24th International Conference on Urban Planning and Regional Development in the Information Society GeoMultimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Karlsruhe, Germany. pp.771-779</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Input and state estimation exploiting input sparsity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie M Fosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebin Gracy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Swart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2019 - 18th European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.2344-2349, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Average observability of large-scale network systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Umar B. Niazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2019 - 18th European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.1506-1511, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic Delay-L Left Invertibility of Structured Systems with Scalar Unknown Input</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density and flow reconstruction in urban traffic networks using heterogeneous data sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Ladino Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rodriguez-Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2018 - 16th European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unbiased Filtering for State and Unknown Input with Delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebin Gracy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NecSys 2018 - 7th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Aug 2018, Groningen, Netherlands. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.12.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong Structural Input and State Observability of LTV Network Systems with Multiple Unknown Inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebin Gracy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Jul 2017, Toulouse, France. pp.7618-7623</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Input and State Observability of Network Systems with a Single Unknown Input</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebin Gracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NecSys 2016 - 6th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Sep 2016, Tokyo, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travel time forecasting from clustered time series via optimal fusion strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Ladino Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2016 - 15th European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ECC.2016.7810623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Sensor Placement in Road Transportation Networks using Virtual Variances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Lovisari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2015 - 54th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed network topology reconstruction in presence of anonymous nodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Minh-Dung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2015 - 23th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data fusion algorithms for Density Reconstruction in Road Transportation Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Lovisari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2015 - 54th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descriptor Approach for Attitude Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Makni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSC 2015 - IEEE Multi-Conference on Systems and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fusion Algorithm for Traffic Density Estimation using Sensors and Floating Car Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Lovisari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSWC 2015 - 22nd ITS World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Large-Scale Tensor Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André L. F. de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2014 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Estimation of Graph Laplacian Eigenvalues by the Alternating Direction of Multipliers Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Minh-Dung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Kalman Filter for MEMS-IMU based Attitude Estimation under External Acceleration and Parsimonious use of Gyroscopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Makni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Kalman Filtering for Multi-Step ahead Traffic Flow Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Ramon Leon Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC 2013 - American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Washington, DC, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACC.2013.6580568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic Characterization of Observability in Distance-Regular Consensus Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Commault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint data and connection topology recovery in collaborative wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André L. F. de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Araùjo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2013 - 38th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.5303-5307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Dynamic Travel Time Prediction using Speed and Flow Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Ramon Leon Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Design of Finite-time Average Consensus Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Minh-Dung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NecSys 2013 - 4th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Koblenz, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20130925-2-DE-4044.00057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Computation of Tensor Decompositions in Collaborative Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André L. F. de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAMSAP 2013 - 5th IEEE workshop on Computational Advances in Multi-Sensor Adaptive Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Saint-Martin, France. pp.232-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus-based Distributed Estimation of Laplacian Eigenvalues of Undirected Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Minh-Dung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.227-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus de moyenne dans un réseau de capteurs sans fil sécurisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFA 2012 - 7ème Conférence Internationale Francophone d'Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Grenoble, France. Paper ThAM2T8.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Input and State Estimation for Linear Discrete-Time Networked Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Esna Ashari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NecSys 2012 - 3rd IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Santa Barbara (CA), United States. pp.97-102, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20120914-2-US-4030.00004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Laplacian based Matrix Design for Finite-Time Distributed Average Consensus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC 2012 - American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.n/a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00680344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed input and state estimation for linear discrete-time systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Esna Ashari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2012 - 51st IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Maui (Hawaii), United States. pp.782-787, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Laplacian Eigenvalues Estimation and Collaborative Network Topology Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Commault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NecSys 2012 - 3rd IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Santa Barbara, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20120914-2-US-4030.00039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph constrained-CTM observer design for the Grenoble south ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Ramon Leon Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CTS 2012 - 13th IFAC Symposium on Control in Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation distribuée basée sur un consensus en temps fini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-time average consensus based protocol for distributed estimation over AWGN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2011 - ECC 2011 - 50th IEEE Conference on Decision and Control and European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Orlando, Floride, United States. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Khatri-Rao Space-Time coding and decoding for cooperative networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André L. F. de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2011 - 19th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Barcelone, Spain. pp.809-813</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00598662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint channel and doppler estimation for multicarrier underwater communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Siclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2010 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.5630-5633, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZF OFDM Receiver for Underwater Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Siclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCCSP 2008 - 4th International Symposium on Communications, Control and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Limassol, Cyprus. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind receivers for MISO Communication systems using a Nonlinear Precoder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Distributed PARAFAC based DS-CDMA blind receiver for wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André L. F. de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2010 - 18th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">SPAWC 2010 - 11th IEEE International Workshop on Signal Processing Advances for Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491944v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed PARAFAC based DS-CDMA blind receiver for wireless sensor networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Blind receivers for MISO Communication systems using a Nonlinear Precoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André L. F. de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPAWC 2010 - 11th IEEE International Workshop on Signal Processing Advances for Wireless Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.n.c</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2010 - 18th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480584v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Estimation over Unknown Fading Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NecSys 2010 - 2nd IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Annecy, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20100913-2-FR-4014.00077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doppler Estimation and Data detection for Underwater Acoustic ZF-OFDM Receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Siclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWCS 2010 - 7th International Symposium on Wireless Communication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, York, United Kingdom. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensor-based Identification of the Structure of Block-Oriented Nonlinear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYSID 2009 - 15th IFAC Symposium on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Saint-Malo, France. pp.6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20090706-3-FR-2004.00108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-iterative solution for PARAFAC with a Toeplitz matrix factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2009 - 17th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.691-695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor-based methods for system identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Identification of fifth-order block-structured nonlinear channels using i.i.d. Input signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Favier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Sciences and Techniques of Automatic control and computer engineering (STA'2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO'2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417429v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of fifth-order block-structured nonlinear channels using i.i.d. Input signals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tensor-based methods for system identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO'2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. pp.6</w:t>
+              <w:t xml:space="preserve">9th International Conference on Sciences and Techniques of Automatic control and computer engineering (STA'2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417577v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix and tensor decompositions for identification of block-structured nonlinear channels in digital transmission systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 9th Workshop on Signal Processing Advances for Wireless Communications, (SPAWC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Recife, Brazil. pp.281-285, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SPAWC.2008.4641614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification aveugle de canaux de communication non linéaires basée sur la décomposition PARAFAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.1025-1028</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind joint identification and equalization of Wiener-Hammerstein communication channels using PARATUCK-2 tensor decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO'2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Poznan, Poland. pp.1516-1520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of nonlinear MIMO radio over fiber uplink channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Alexandre Rolim Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João C.M. Mota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Telecommunications Symposium (ITS'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Fortaleza, Brazil. pp.213-218, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ITS.2006.4433272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Linearization of Nonlinear Channels using a Repetition/Modulation Precoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 7th Workshop on Signal Processing Advances for Wireless Communications, (SPAWC '06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Cannes, France. pp.5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SPAWC.2006.346442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417657v1</w:t>
-              </w:r>
-[...4614 lines deleted...]
-                <w:t xml:space="preserve">hal-00719347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating safe spaces: Scaling up public transport infrastructure investments in the City of Johannesburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retsepile Kalaoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trynos Gumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Musakwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Musonda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Innocent Musonda, Erastus Mwanaumo, Adetayo Onososen, Thembani Moyo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart and Resilient Infrastructure For Emerging Economies: Perspectives on Building Better</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.119-124, 2023, 9781003435648. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003435648-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11168,91 +11259,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à l’analyse des systèmes en réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université Grenoble Alpes, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01368049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11262,449 +11353,449 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FeedNetBack D03.05 - Networking Protocols for Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Oechtering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pangun Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Fischione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FeedNetBack D03.04 -Wireless Transmission for Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Oechtering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Karlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali A. Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirpasha Shirazinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FeedNetBack-D08.02- Tools for underwater fleet communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Opderbecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] GIPSA-lab. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet N.F.O.: Nouvelles Formes d'Onde radar. Contribution du GIPSA-lab.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Lobo-Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Siclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] GIPSA-lab. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00377020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11714,114 +11805,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de volterra à complexité réduite : estimation paramétrique et application à l'égalisation des canaux de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université Nice Sophia Antipolis, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00190985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId263"/>
+      <w:footerReference w:type="default" r:id="rId266"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11968,51 +12059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028699v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Meebed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Fourati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kibangou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11186915" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030049v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadeer Shaaban" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368226v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S Rodriguez-Canales" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Frasca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818563v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nomfundo P. Cele" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Musakwa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766404v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.150" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878839v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Toso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Parise" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664042v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retsepile Kalaoane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.252" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029882v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Y Kibangou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213739v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332509" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185142v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Umar B. Niazi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Nikitin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Tumash" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683300" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225632v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Taia Alaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.043" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342467v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thembani Moyo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.12.026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185149v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Bliman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683343" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923779v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303760" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927459v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B4-2020-137-2020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610551v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2448" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02094223v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebin Gracy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Garin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796307" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trynos Gumbo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emaculate Ingwani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02094213v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M Fosson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Swart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795699" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073668v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795929" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02307596v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731356v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ladino Lopez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rodriguez-Vega" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.059" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01507387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01368906v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.369" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296525v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810623" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185525v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Lovisari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167337v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Minh-Dung Tran" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185523v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188631v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Makni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185522v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958642v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. de Almeida" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968419v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968663v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ramon Leon Ojeda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2013.6580568" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913926v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Commault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816687v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#249;jo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796604v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130925-2-DE-4044.00057" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912384v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735066v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00725491v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Esna Ashari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120914-2-US-4030.00004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680344v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00725518v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426366" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735058v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120914-2-US-4030.00039" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728555v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633028v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633031v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598662v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443946v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ros" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Siclet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495258" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449421v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491944v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480584v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540821v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100913-2-FR-4014.00077" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498161v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397802v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Favier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00108" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397808v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417429v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417577v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417585v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2008.4641614" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417695v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417613v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417637v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexandre Rolim Fernandes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C.M. Mota" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITS.2006.4433272" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417657v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2006.346442" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148197v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70060" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068150v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2025.3570931." TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238225v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3584301" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113993v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3579402" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945988v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nomfundo Cele" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13177-025-00465-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238265v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2025.2477051" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030047v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Pirani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2025.101316" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664059v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelton Mthunzi Sithole" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Magidi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e27275" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396702v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Musonda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2024.e02059" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394119v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16090443" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101012v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcsys.2023.3273170" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349499v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3342855" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850222v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2022.2141118" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055885v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Taia-Alaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuillerme" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3065848" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03104005v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2020.12.004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986566v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2021.09.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517454v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0249014" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02356358v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2019.2950587" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524982v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2020.2999304" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166871v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-018-0638-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158678v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Deplano" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2923086" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918497v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2018.2880304" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982463v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2084" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663175v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2017.2782489" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623213v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henrique de Morais Goulart" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2017.09.011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01521723v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2017.05.002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375928v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2016.06.019" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241403v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2015.2509783" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059126v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morbidi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leon Ojeda" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Bellicot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2015.2406657" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153212v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2015.04.001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47Z80NXC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967327v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2014.01.010" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRVL1RK8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001828v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2014.05.008" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092954v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2014.2357532" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642363v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouilloc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.1272" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417815v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2009.2039175" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417522v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417609v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417584v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.2011706" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417555v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417559v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417634v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2006.882101" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417644v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2006.871705" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719376v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moha M. Hassani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719347v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396646v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.1201/9781003435648-14/creating-safe-spaces-scaling-public-transport-infrastructure-investments-city-johannesburg-kalaoane-gumbo-kibangou-musakwa-musonda" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003435648-14" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01368049v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785700v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oechtering" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bao" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pangun Park" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Araujo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Fischione" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785710v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karlsson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali A. Zaidi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirpasha Shirazinia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546677v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Opderbecke" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377020v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lobo-Guerrero" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00190985v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ionescu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kibangou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01956574261425748" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148197v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadeer Shaaban" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Fourati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70060" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068150v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2025.3570931." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238225v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retsepile Kalaoane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3584301" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3579402" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945988v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nomfundo Cele" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Musakwa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13177-025-00465-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030047v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Pirani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2025.101316" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238265v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2025.2477051" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelton Mthunzi Sithole" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Magidi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e27275" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396702v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trynos Gumbo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Musonda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2024.e02059" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349499v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3342855" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101012v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Toso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Y Kibangou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Frasca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcsys.2023.3273170" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394119v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Favier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16090443" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850222v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Taia Alaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2022.2141118" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055885v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Taia-Alaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuillerme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3065848" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03104005v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Garin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebin Gracy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2020.12.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986566v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Umar B. Niazi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Nikitin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Tumash" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2021.09.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517454v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thembani Moyo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0249014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02356358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Commault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2019.2950587" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524982v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2020.2999304" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166871v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Minh-Dung Tran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-018-0638-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158678v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Deplano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2923086" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918497v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2018.2880304" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Makni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2084" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663175v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2017.2782489" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623213v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henrique de Morais Goulart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2017.09.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01521723v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ladino Lopez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2017.05.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241403v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2015.2509783" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Lovisari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2016.06.019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059126v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morbidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leon Ojeda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Bellicot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2015.2406657" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153212v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2015.04.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47Z80NXC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001828v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2014.05.008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092954v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2014.2357532" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967327v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2014.01.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRVL1RK8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642363v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouilloc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.1272" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417815v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2009.2039175" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417522v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417609v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417584v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.2011706" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417555v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417559v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417634v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2006.882101" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417644v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2006.871705" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719376v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moha M. Hassani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719347v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028699v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Meebed" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11186915" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030049v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368226v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S Rodriguez-Canales" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818563v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nomfundo P. Cele" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766404v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.150" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878839v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Parise" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664042v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.252" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029882v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213739v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332509" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185142v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683300" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225632v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.043" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185149v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Bliman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683343" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342467v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.12.026" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927459v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B4-2020-137-2020" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923779v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303760" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610551v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2448" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02094223v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796307" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167817v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emaculate Ingwani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02094213v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M Fosson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Swart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795699" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073668v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795929" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02307596v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731356v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rodriguez-Vega" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850957v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.059" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01507387v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01368906v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.369" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296525v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810623" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185525v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167337v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185523v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188631v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185522v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958642v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. de Almeida" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968419v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968663v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842684v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ramon Leon Ojeda" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2013.6580568" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913926v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816687v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#249;jo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796604v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863676v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130925-2-DE-4044.00057" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912384v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842568v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735066v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00725491v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Esna Ashari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120914-2-US-4030.00004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680344v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00725518v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426366" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735058v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120914-2-US-4030.00039" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728555v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633028v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633031v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598662v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443946v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ros" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Siclet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495258" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449421v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480584v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491944v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540821v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100913-2-FR-4014.00077" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498161v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397802v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00108" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397808v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417577v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417429v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417585v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2008.4641614" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417695v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417613v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417637v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexandre Rolim Fernandes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C.M. Mota" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITS.2006.4433272" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417657v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2006.346442" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396646v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.1201/9781003435648-14/creating-safe-spaces-scaling-public-transport-infrastructure-investments-city-johannesburg-kalaoane-gumbo-kibangou-musakwa-musonda" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003435648-14" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01368049v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785700v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oechtering" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bao" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pangun Park" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Araujo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Fischione" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785710v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karlsson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali A. Zaidi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirpasha Shirazinia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546677v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Opderbecke" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377020v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lobo-Guerrero" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00190985v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>