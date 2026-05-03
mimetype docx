--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -140,693 +140,693 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/01956574261425748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitude Estimation on SO(3) With Unknown Input</w:t>
+                <w:t xml:space="preserve">Qualitative and Quantitative Assessment of Public Minibus Taxi Driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghadeer Shaaban</w:t>
+                <w:t xml:space="preserve">Nomfundo Cele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassen Fourati</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+                <w:t xml:space="preserve">Walter Musakwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.70060⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Intelligent Transportation Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23, pp.513-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13177-025-00465-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05148197v1</w:t>
+                <w:t xml:space="preserve">hal-04945988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Defense Strategy in Cyber-Physical Systems: Misleading Unauthorized Observers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Position, Velocity, and Attitude Estimation Based on MARG and Position Measurements Under Unknown External Acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghadeer Shaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCNS.2025.3570931.⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.1423-1428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3579402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068150v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissatisfaction Dynamics in Directed Bipartite Networks of Captive User Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retsepile Kalaoane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9, pp.1766-1771. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3584301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Position, Velocity, and Attitude Estimation Based on MARG and Position Measurements Under Unknown External Acceleration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Attitude Estimation on SO(3) With Unknown Input</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghadeer Shaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3579402⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (17), pp.7355-7366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.70060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113993v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative and Quantitative Assessment of Public Minibus Taxi Driving</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nomfundo Cele</w:t>
+                <w:t xml:space="preserve">Active Defense Strategy in Cyber-Physical Systems: Misleading Unauthorized Observers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghadeer Shaaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Walter Musakwa</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Intelligent Transportation Systems Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23, pp.513-524. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (3), pp.2404-2415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13177-025-00465-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2025.3570931.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945988v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyber-Physical Security of Vehicles: Zero Dynamics Attacks Against Vehicle's Lateral Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghadeer Shaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Pirani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -873,77 +873,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent based modeling and simulation approach to identify and classify the key influential factors for satisfaction of public transport users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nomfundo Cele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Musakwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, ?, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -990,51 +990,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterising landcover changes and urban sprawl using geospatial techniques and landscape metrics in Bulawayo, Zimbabwe (1984–2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelton Mthunzi Sithole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Musakwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Magidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1094,64 +1094,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliometric analysis of quality of service in public transportation: current and future trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retsepile Kalaoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Musakwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1228,90 +1228,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MARG Sensor-Based Attitude Estimation On SO(3) Under Unknown External Acceleration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghadeer Shaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, pp.3795-3800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1534,287 +1534,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kick-scooters identification in the context of transportation mode detection using inertial sensors: Methods and accuracy</w:t>
+                <w:t xml:space="preserve">Urban Transportation Mode Detection From Inertial and Barometric Data in Pedestrian Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadoua Taia Alaoui</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fadoua Taia-Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+                <w:t xml:space="preserve">N. Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (6), pp.4772-4780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15472450.2022.2141118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3065848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850222v1</w:t>
+                <w:t xml:space="preserve">hal-04055885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Transportation Mode Detection From Inertial and Barometric Data in Pedestrian Mobility</w:t>
+                <w:t xml:space="preserve">Kick-scooters identification in the context of transportation mode detection using inertial sensors: Methods and accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadoua Taia-Alaoui</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fadoua Taia Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Vuillerme</w:t>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (6), pp.4772-4780. </w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3065848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15472450.2022.2141118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04055885v1</w:t>
+                <w:t xml:space="preserve">hal-03850222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong Structural Input and State Observability of Linear Time-Invariant Systems: Graphical Conditions and Algorithms</w:t>
               </w:r>
@@ -2064,51 +2064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thembani Moyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Musakwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (4), pp.e0249014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2136,534 +2136,534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic controllability of networks with identical SISO dynamical nodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Commault</w:t>
+                <w:t xml:space="preserve">Average State Estimation in Large-scale Clustered Network Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Umar B. Niazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7 (2), pp.855-865. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCNS.2019.2950587⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 7 (4), pp.1736 - 1745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2020.2999304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356358v1</w:t>
+                <w:t xml:space="preserve">hal-02524982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Average State Estimation in Large-scale Clustered Network Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+                <w:t xml:space="preserve">Generic controllability of networks with identical SISO dynamical nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Commault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7 (4), pp.1736 - 1745. </w:t>
+              <w:t xml:space="preserve">, 2020, 7 (2), pp.855-865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCNS.2020.2999304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2019.2950587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524982v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Network Monitoring by Means of Laplacian Spectrum Estimation and Average Consensus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scale-free estimation of the average state in large-scale systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Umar B. Niazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi-Minh-Dung Tran</w:t>
+                <w:t xml:space="preserve">Diego Deplano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (7), pp.1826-1837. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (1), pp.211-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12555-018-0638-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2019.2923086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166871v1</w:t>
+                <w:t xml:space="preserve">hal-02158678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale-free estimation of the average state in large-scale systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+                <w:t xml:space="preserve">Input and State Observability of Network Systems with Time-Varying Topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebin Gracy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2019.2923086⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (2), pp.897-905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2018.2880304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02158678v1</w:t>
+                <w:t xml:space="preserve">hal-01918497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input and State Observability of Network Systems with Time-Varying Topology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federica Garin</w:t>
+                <w:t xml:space="preserve">Collaborative Network Monitoring by Means of Laplacian Spectrum Estimation and Average Consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Minh-Dung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (2), pp.897-905. </w:t>
+              <w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (7), pp.1826-1837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCNS.2018.2880304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12555-018-0638-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918497v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Fusion-Based Descriptor Approach for Attitude Estimation under accelerated maneuvers</w:t>
               </w:r>
@@ -2675,51 +2675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Makni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (4), pp.1433-1442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2851,291 +2851,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic data imputation via tensor completion based on soft thresholding of Tucker core</w:t>
+                <w:t xml:space="preserve">A real time forecasting tool for dynamic travel time from clustered time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Henrique de Morais Goulart</w:t>
+                <w:t xml:space="preserve">Andres Ladino Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Favier</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 85, pp.348 - 362. </w:t>
+              <w:t xml:space="preserve">, 2017, 80 (July), pp.216-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trc.2017.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trc.2017.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623213v1</w:t>
+                <w:t xml:space="preserve">hal-01521723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A real time forecasting tool for dynamic travel time from clustered time series</w:t>
+                <w:t xml:space="preserve">Traffic data imputation via tensor completion based on soft thresholding of Tucker core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Ladino Lopez</w:t>
+                <w:t xml:space="preserve">José Henrique de Morais Goulart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hassen Fourati</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 80 (July), pp.216-238. </w:t>
+              <w:t xml:space="preserve">, 2017, 85, pp.348 - 362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trc.2017.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trc.2017.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521723v1</w:t>
+                <w:t xml:space="preserve">hal-01623213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-aware Adaptive Attitude Estimation Under External Acceleration for Pedestrian Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Makni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3420,51 +3420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed estimation of Laplacian eigenvalues via constrained consensus optimization problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Minh-Dung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3627,51 +3627,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observability in Connected Strongly Regular Graphs and Distance Regular Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Commault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1 (4), pp.360-369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4066,200 +4066,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind equalization of nonlinear channels using a tensor decomposition with code/space/time diversities</w:t>
+                <w:t xml:space="preserve">Identification of parallel-cascade Wiener systems using joint diagonalization of third-order Volterra kernel slices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (3), pp.188-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2008.2011706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417609v1</w:t>
+                <w:t xml:space="preserve">hal-00417584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of parallel-cascade Wiener systems using joint diagonalization of third-order Volterra kernel slices</w:t>
+                <w:t xml:space="preserve">Blind equalization of nonlinear channels using a tensor decomposition with code/space/time diversities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (2), pp.133-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSP.2008.2011706⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00417584v1</w:t>
+                <w:t xml:space="preserve">hal-00417609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensor-based methods for system identification. Part 2: Three examples of tensor-based system identification methods</w:t>
               </w:r>
@@ -4585,217 +4585,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laguerre-Volterra filters optimization based on Laguerre spectra</w:t>
+                <w:t xml:space="preserve">Selection of generalized orthonormal bases for second-order Volterra filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moha M. Hassani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurasip Journal on Applied Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 17, pp.2874-2887</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 85, pp.2371-2385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00719376v1</w:t>
+                <w:t xml:space="preserve">hal-00719347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of generalized orthonormal bases for second-order Volterra filters</w:t>
+                <w:t xml:space="preserve">Laguerre-Volterra filters optimization based on Laguerre spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moha M. Hassani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 85, pp.2371-2385</w:t>
+              <w:t xml:space="preserve">Eurasip Journal on Applied Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.2874-2887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00719347v1</w:t>
+                <w:t xml:space="preserve">hal-00719376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4807,334 +4807,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating incentives for public transit in large gatherings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Secure MARG Sensor-Based Attitude Estimation on SO(3) Under Randomly Occurring False Data Injection Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghadeer Shaaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2025 - 23rd European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.2495-2500, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028699v1</w:t>
+                <w:t xml:space="preserve">hal-05030049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure MARG Sensor-Based Attitude Estimation on SO(3) Under Randomly Occurring False Data Injection Attacks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassen Fourati</w:t>
+                <w:t xml:space="preserve">Dynamics of Cycling Adoption: A Model with Social Influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo S Rodriguez-Canales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2025 - 23rd European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.1-6</w:t>
+              <w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rio de Jaineiro, Brazil. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05030049v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Cycling Adoption: A Model with Social Influence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Frasca</w:t>
+                <w:t xml:space="preserve">Evaluating incentives for public transit in large gatherings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Meebed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC 2025 - 23rd European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.2495-2500, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC65951.2025.11186915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368226v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning Analysis of Informal Minibus Taxi Driving</w:t>
               </w:r>
@@ -5146,51 +5146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nomfundo P. Cele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Musakwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAIH 2024 - International Conference on Mobility, Artificial Intelligence and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Marrakech, Morocco. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5215,77 +5215,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q-Learning-Based Noise Covariance Matrices Adaptation in Kalman Filter for Inertial Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghadeer Shaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5453,51 +5453,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Decision-Making in a Captive Users Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retsepile Kalaoane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCA 2024 - 3rd Control Conference Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Balaclava, Mauritius. pp.144-149, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5525,724 +5525,724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Impact of Route Recommendations in Road Traffic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paolo Frasca</w:t>
+                <w:t xml:space="preserve">Gyro-Free Kalman Filter with Unknown Inputs for SO(3)-based Attitude Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghadeer Shaaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2023 - 22nd IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPIN 2023 - 13th International Conference on Indoor Positioning and Indoor Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04029882v3</w:t>
+                <w:t xml:space="preserve">hal-04213739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gyro-Free Kalman Filter with Unknown Inputs for SO(3)-based Attitude Estimation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+                <w:t xml:space="preserve">Modeling the Impact of Route Recommendations in Road Traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Toso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Y Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIN 2023 - 13th International Conference on Indoor Positioning and Indoor Navigation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC WC 2023 - 22nd IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan. pp.4179-4185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332509⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04213739v1</w:t>
+                <w:t xml:space="preserve">hal-04029882v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Testing Policies for Controlling an Epidemic Outbreak</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Umar B. Niazi</w:t>
+                <w:t xml:space="preserve">Kick-scooters detection in sensor-based transportation mode classification methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadoua Taia Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2021 - 60th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Austin, United States. </w:t>
+              <w:t xml:space="preserve">CTS 2021 - 16th IFAC Symposium on Control in Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lille (virtual), France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185142v2</w:t>
+                <w:t xml:space="preserve">hal-03225632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kick-scooters detection in sensor-based transportation mode classification methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassen Fourati</w:t>
+                <w:t xml:space="preserve">Optimal Control of Urban Human Mobility for Epidemic Mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Umar B. Niazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Bliman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTS 2021 - 16th IFAC Symposium on Control in Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.043⟩</w:t>
+              <w:t xml:space="preserve">CDC 2021 - 60th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225632v1</w:t>
+                <w:t xml:space="preserve">hal-03185149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control of Urban Human Mobility for Epidemic Mitigation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic Linear Model for Urban Essential Traffic Congestion and Emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Bliman</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thembani Moyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Musakwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2021 - 60th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Austin, United States. </w:t>
+              <w:t xml:space="preserve">CCA 2021 - Control Conference Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Magaliesburg, South Africa. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185149v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Linear Model for Urban Essential Traffic Congestion and Emissions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective Testing Policies for Controlling an Epidemic Outbreak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Umar B. Niazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Nikitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmila Tumash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCA 2021 - Control Conference Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Magaliesburg, South Africa. pp.1-6, </w:t>
+              <w:t xml:space="preserve">CDC 2021 - 60th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.12.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342467v1</w:t>
+                <w:t xml:space="preserve">hal-03185142v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Potential of Traffic Index Data to Analyze Essential Traffic Impact in Developing Cities</w:t>
               </w:r>
@@ -6254,51 +6254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thembani Moyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Musakwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS 2020 - XXIV ISPRS Congress International Society for Photogrammetry and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Nice (online), France. pp.137-141, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6534,793 +6534,793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strongly Structural Input and State Observability for Linear Time Invariant Network Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Input and state estimation exploiting input sparsity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie M Fosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebin Gracy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Swart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2019 - 18th European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.2516-2521, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8796307⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.2344-2349, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094223v1</w:t>
+                <w:t xml:space="preserve">hal-02094213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of using volunteered locational data in planning for smart multi-mobility systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walter Musakwa</w:t>
+                <w:t xml:space="preserve">Average observability of large-scale network systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Umar B. Niazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emaculate Ingwani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Real CORP 2019 - 24th International Conference on Urban Planning and Regional Development in the Information Society GeoMultimedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC 2019 - 18th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.1506-1511, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167817v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input and state estimation exploiting input sparsity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generic Delay-L Left Invertibility of Structured Systems with Scalar Unknown Input</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dennis Swart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2019 - 18th European Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094213v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Average observability of large-scale network systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+                <w:t xml:space="preserve">Strongly Structural Input and State Observability for Linear Time Invariant Network Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebin Gracy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2019 - 18th European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.1506-1511, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795929⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.2516-2521, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8796307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073668v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic Delay-L Left Invertibility of Structured Systems with Scalar Unknown Input</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federica Garin</w:t>
+                <w:t xml:space="preserve">The potential of using volunteered locational data in planning for smart multi-mobility systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thembani Moyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Musakwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trynos Gumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emaculate Ingwani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Real CORP 2019 - 24th International Conference on Urban Planning and Regional Development in the Information Society GeoMultimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Karlsruhe, Germany. pp.771-779</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307596v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density and flow reconstruction in urban traffic networks using heterogeneous data sources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+                <w:t xml:space="preserve">Unbiased Filtering for State and Unknown Input with Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebin Gracy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Rodriguez-Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2018 - 16th European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NecSys 2018 - 7th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Aug 2018, Groningen, Netherlands. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.12.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01731356v1</w:t>
+                <w:t xml:space="preserve">hal-01850957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbiased Filtering for State and Unknown Input with Delay</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebin Gracy</w:t>
+                <w:t xml:space="preserve">Density and flow reconstruction in urban traffic networks using heterogeneous data sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Ladino Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rodriguez-Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NecSys 2018 - 7th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECC 2018 - 16th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850957v1</w:t>
+                <w:t xml:space="preserve">hal-01731356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong Structural Input and State Observability of LTV Network Systems with Multiple Unknown Inputs</w:t>
               </w:r>
@@ -7505,77 +7505,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travel time forecasting from clustered time series via optimal fusion strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Ladino Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7616,489 +7616,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Sensor Placement in Road Transportation Networks using Virtual Variances</w:t>
+                <w:t xml:space="preserve">A Fusion Algorithm for Traffic Density Estimation using Sensors and Floating Car Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Lovisari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2015 - 54th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">ITSWC 2015 - 22nd ITS World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185525v1</w:t>
+                <w:t xml:space="preserve">hal-01185522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed network topology reconstruction in presence of anonymous nodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi-Minh-Dung Tran</w:t>
+                <w:t xml:space="preserve">Optimal Sensor Placement in Road Transportation Networks using Virtual Variances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Lovisari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2015 - 23th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">CDC 2015 - 54th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167337v1</w:t>
+                <w:t xml:space="preserve">hal-01185525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data fusion algorithms for Density Reconstruction in Road Transportation Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+                <w:t xml:space="preserve">Distributed network topology reconstruction in presence of anonymous nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Minh-Dung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2015 - 54th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2015 - 23th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185523v1</w:t>
+                <w:t xml:space="preserve">hal-01167337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptor Approach for Attitude Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aida Makni</w:t>
+                <w:t xml:space="preserve">Data fusion algorithms for Density Reconstruction in Road Transportation Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Lovisari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSC 2015 - IEEE Multi-Conference on Systems and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">CDC 2015 - 54th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188631v1</w:t>
+                <w:t xml:space="preserve">hal-01185523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fusion Algorithm for Traffic Density Estimation using Sensors and Floating Car Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+                <w:t xml:space="preserve">Descriptor Approach for Attitude Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Makni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSWC 2015 - 22nd ITS World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">MSC 2015 - IEEE Multi-Conference on Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185522v1</w:t>
+                <w:t xml:space="preserve">hal-01188631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Large-Scale Tensor Decomposition</w:t>
               </w:r>
@@ -8166,51 +8166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Estimation of Graph Laplacian Eigenvalues by the Alternating Direction of Multipliers Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Minh-Dung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8261,51 +8261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Kalman Filter for MEMS-IMU based Attitude Estimation under External Acceleration and Parsimonious use of Gyroscopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Makni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8337,740 +8337,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Kalman Filtering for Multi-Step ahead Traffic Flow Prediction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Ramon Leon Ojeda</w:t>
+                <w:t xml:space="preserve">Distributed Design of Finite-time Average Consensus Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Minh-Dung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2013 - American Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACC.2013.6580568⟩</w:t>
+              <w:t xml:space="preserve">NecSys 2013 - 4th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Koblenz, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130925-2-DE-4044.00057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842684v1</w:t>
+                <w:t xml:space="preserve">hal-00863676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic Characterization of Observability in Distance-Regular Consensus Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online Dynamic Travel Time Prediction using Speed and Flow Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Ramon Leon Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Commault</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.n/c</w:t>
+              <w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913926v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint data and connection topology recovery in collaborative wireless sensor networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Algebraic Characterization of Observability in Distance-Regular Consensus Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Araùjo</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Commault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2013 - 38th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.5303-5307</w:t>
+              <w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816687v1</w:t>
+                <w:t xml:space="preserve">hal-00913926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Dynamic Travel Time Prediction using Speed and Flow Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Ramon Leon Ojeda</w:t>
+                <w:t xml:space="preserve">Joint data and connection topology recovery in collaborative wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André L. F. de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Miron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Araùjo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">ICASSP 2013 - 38th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.5303-5307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796604v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Design of Finite-time Average Consensus Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi-Minh-Dung Tran</w:t>
+                <w:t xml:space="preserve">Distributed Computation of Tensor Decompositions in Collaborative Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André L. F. de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NecSys 2013 - 4th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CAMSAP 2013 - 5th IEEE workshop on Computational Advances in Multi-Sensor Adaptive Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Saint-Martin, France. pp.232-235</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863676v1</w:t>
+                <w:t xml:space="preserve">hal-00912384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Computation of Tensor Decompositions in Collaborative Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André L. F. de Almeida</w:t>
+                <w:t xml:space="preserve">Consensus-based Distributed Estimation of Laplacian Eigenvalues of Undirected Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Minh-Dung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAMSAP 2013 - 5th IEEE workshop on Computational Advances in Multi-Sensor Adaptive Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Saint-Martin, France. pp.232-235</w:t>
+              <w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.227-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912384v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus-based Distributed Estimation of Laplacian Eigenvalues of Undirected Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi-Minh-Dung Tran</w:t>
+                <w:t xml:space="preserve">Adaptive Kalman Filtering for Multi-Step ahead Traffic Flow Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Ramon Leon Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACC 2013 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Washington, DC, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2013.6580568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842568v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus de moyenne dans un réseau de capteurs sans fil sécurisé</w:t>
+                <w:t xml:space="preserve">Graph Laplacian based Matrix Design for Finite-Time Distributed Average Consensus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA 2012 - 7ème Conférence Internationale Francophone d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. Paper ThAM2T8.5</w:t>
+              <w:t xml:space="preserve">ACC 2012 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.n/a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735066v1</w:t>
+                <w:t xml:space="preserve">hal-00680344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Input and State Estimation for Linear Discrete-Time Networked Systems</w:t>
               </w:r>
@@ -9154,96 +9154,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Laplacian based Matrix Design for Finite-Time Distributed Average Consensus</w:t>
+                <w:t xml:space="preserve">Consensus de moyenne dans un réseau de capteurs sans fil sécurisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2012 - American Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.n/a</w:t>
+              <w:t xml:space="preserve">CIFA 2012 - 7ème Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. Paper ThAM2T8.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680344v1</w:t>
+                <w:t xml:space="preserve">hal-00735066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed input and state estimation for linear discrete-time systems</w:t>
               </w:r>
@@ -9346,51 +9346,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Laplacian Eigenvalues Estimation and Collaborative Network Topology Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Commault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NecSys 2012 - 3rd IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Santa Barbara, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9437,51 +9437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph constrained-CTM observer design for the Grenoble south ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Ramon Leon Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9733,226 +9733,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00598662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint channel and doppler estimation for multicarrier underwater communications</w:t>
+                <w:t xml:space="preserve">ZF OFDM Receiver for Underwater Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyrille Siclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Siclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2010 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISCCSP 2008 - 4th International Symposium on Communications, Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Limassol, Cyprus. pp.n.c</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00443946v1</w:t>
+                <w:t xml:space="preserve">hal-00449421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZF OFDM Receiver for Underwater Communications</w:t>
+                <w:t xml:space="preserve">Joint channel and doppler estimation for multicarrier underwater communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cyrille Siclet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCCSP 2008 - 4th International Symposium on Communications, Control and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2010 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.5630-5633, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449421v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed PARAFAC based DS-CDMA blind receiver for wireless sensor networks</w:t>
               </w:r>
@@ -10180,64 +10180,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doppler Estimation and Data detection for Underwater Acoustic ZF-OFDM Receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Siclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWCS 2010 - 7th International Symposium on Wireless Communication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, York, United Kingdom. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10684,191 +10684,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification aveugle de canaux de communication non linéaires basée sur la décomposition PARAFAC</w:t>
+                <w:t xml:space="preserve">Blind joint identification and equalization of Wiener-Hammerstein communication channels using PARATUCK-2 tensor decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.1025-1028</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO'2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Poznan, Poland. pp.1516-1520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417695v1</w:t>
+                <w:t xml:space="preserve">hal-00417613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind joint identification and equalization of Wiener-Hammerstein communication channels using PARATUCK-2 tensor decomposition</w:t>
+                <w:t xml:space="preserve">Identification aveugle de canaux de communication non linéaires basée sur la décomposition PARAFAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO'2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Poznan, Poland. pp.1516-1520</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.1025-1028</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417613v1</w:t>
+                <w:t xml:space="preserve">hal-00417695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of nonlinear MIMO radio over fiber uplink channels</w:t>
               </w:r>
@@ -11094,90 +11094,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating safe spaces: Scaling up public transport infrastructure investments in the City of Johannesburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retsepile Kalaoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trynos Gumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Musakwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Musonda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11721,51 +11721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Lobo-Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Siclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] GIPSA-lab. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12059,51 +12059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ionescu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kibangou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01956574261425748" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148197v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadeer Shaaban" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Fourati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70060" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068150v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2025.3570931." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238225v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retsepile Kalaoane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3584301" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3579402" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945988v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nomfundo Cele" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Musakwa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13177-025-00465-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030047v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Pirani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2025.101316" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238265v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2025.2477051" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelton Mthunzi Sithole" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Magidi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e27275" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396702v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trynos Gumbo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Musonda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2024.e02059" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349499v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3342855" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101012v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Toso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Y Kibangou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Frasca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcsys.2023.3273170" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394119v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Favier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16090443" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850222v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Taia Alaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2022.2141118" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055885v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Taia-Alaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuillerme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3065848" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03104005v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Garin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebin Gracy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2020.12.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986566v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Umar B. Niazi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Nikitin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Tumash" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2021.09.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517454v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thembani Moyo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0249014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02356358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Commault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2019.2950587" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524982v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2020.2999304" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166871v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Minh-Dung Tran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-018-0638-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158678v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Deplano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2923086" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918497v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2018.2880304" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Makni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2084" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663175v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2017.2782489" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623213v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henrique de Morais Goulart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2017.09.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01521723v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ladino Lopez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2017.05.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241403v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2015.2509783" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Lovisari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2016.06.019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059126v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morbidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leon Ojeda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Bellicot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2015.2406657" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153212v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2015.04.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47Z80NXC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001828v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2014.05.008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092954v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2014.2357532" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967327v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2014.01.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRVL1RK8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642363v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouilloc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.1272" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417815v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2009.2039175" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417522v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417609v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417584v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.2011706" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417555v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417559v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417634v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2006.882101" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417644v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2006.871705" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719376v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moha M. Hassani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719347v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028699v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Meebed" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11186915" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030049v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368226v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S Rodriguez-Canales" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818563v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nomfundo P. Cele" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766404v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.150" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878839v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Parise" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664042v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.252" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029882v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213739v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332509" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185142v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683300" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225632v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.043" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185149v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Bliman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683343" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342467v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.12.026" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927459v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B4-2020-137-2020" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923779v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303760" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610551v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2448" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02094223v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796307" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167817v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emaculate Ingwani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02094213v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M Fosson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Swart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795699" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073668v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795929" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02307596v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731356v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rodriguez-Vega" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850957v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.059" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01507387v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01368906v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.369" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296525v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810623" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185525v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167337v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185523v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188631v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185522v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958642v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. de Almeida" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968419v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968663v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842684v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ramon Leon Ojeda" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2013.6580568" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913926v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816687v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#249;jo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796604v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863676v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130925-2-DE-4044.00057" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912384v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842568v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735066v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00725491v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Esna Ashari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120914-2-US-4030.00004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680344v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00725518v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426366" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735058v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120914-2-US-4030.00039" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728555v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633028v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633031v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598662v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443946v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ros" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Siclet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495258" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449421v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480584v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491944v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540821v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100913-2-FR-4014.00077" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498161v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397802v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00108" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397808v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417577v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417429v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417585v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2008.4641614" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417695v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417613v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417637v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexandre Rolim Fernandes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C.M. Mota" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITS.2006.4433272" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417657v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2006.346442" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396646v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.1201/9781003435648-14/creating-safe-spaces-scaling-public-transport-infrastructure-investments-city-johannesburg-kalaoane-gumbo-kibangou-musakwa-musonda" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003435648-14" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01368049v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785700v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oechtering" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bao" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pangun Park" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Araujo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Fischione" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785710v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karlsson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali A. Zaidi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirpasha Shirazinia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546677v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Opderbecke" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377020v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lobo-Guerrero" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00190985v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ionescu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kibangou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01956574261425748" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945988v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nomfundo Cele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Musakwa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13177-025-00465-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113993v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadeer Shaaban" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Fourati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3579402" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238225v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retsepile Kalaoane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3584301" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70060" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068150v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2025.3570931." TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030047v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Pirani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2025.101316" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238265v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2025.2477051" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelton Mthunzi Sithole" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Magidi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e27275" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396702v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trynos Gumbo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Musonda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2024.e02059" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349499v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3342855" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101012v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Toso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Y Kibangou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Frasca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcsys.2023.3273170" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394119v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Favier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16090443" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055885v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Taia-Alaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuillerme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3065848" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850222v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Taia Alaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2022.2141118" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03104005v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Garin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebin Gracy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2020.12.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986566v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Umar B. Niazi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Nikitin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Tumash" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2021.09.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517454v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thembani Moyo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0249014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2020.2999304" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02356358v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Commault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2019.2950587" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158678v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Deplano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2923086" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918497v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2018.2880304" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Minh-Dung Tran" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-018-0638-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Makni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2084" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663175v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2017.2782489" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01521723v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ladino Lopez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2017.05.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623213v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henrique de Morais Goulart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2017.09.011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241403v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2015.2509783" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Lovisari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2016.06.019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059126v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morbidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leon Ojeda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Bellicot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2015.2406657" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153212v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2015.04.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47Z80NXC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001828v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2014.05.008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092954v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2014.2357532" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967327v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2014.01.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRVL1RK8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642363v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouilloc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.1272" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417815v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2009.2039175" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417522v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417584v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.2011706" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417609v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417555v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417559v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417634v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2006.882101" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417644v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2006.871705" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719347v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moha M. Hassani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030049v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368226v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S Rodriguez-Canales" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028699v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Meebed" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11186915" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818563v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nomfundo P. Cele" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766404v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.150" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878839v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Parise" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664042v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.252" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213739v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332509" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029882v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225632v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.043" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185149v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Bliman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683343" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342467v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.12.026" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185142v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683300" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927459v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B4-2020-137-2020" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923779v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303760" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610551v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2448" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02094213v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M Fosson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Swart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795699" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073668v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795929" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02307596v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02094223v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796307" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167817v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emaculate Ingwani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850957v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.059" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731356v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rodriguez-Vega" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01507387v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01368906v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.369" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296525v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810623" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185522v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185525v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167337v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185523v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188631v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958642v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. de Almeida" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968419v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968663v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863676v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130925-2-DE-4044.00057" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796604v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ramon Leon Ojeda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913926v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816687v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#249;jo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912384v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842568v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842684v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2013.6580568" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680344v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00725491v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Esna Ashari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120914-2-US-4030.00004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735066v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00725518v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426366" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735058v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120914-2-US-4030.00039" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728555v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633028v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633031v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598662v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449421v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Siclet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ros" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443946v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495258" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480584v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491944v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540821v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100913-2-FR-4014.00077" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498161v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397802v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00108" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397808v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417577v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417429v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417585v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2008.4641614" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417613v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417695v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417637v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexandre Rolim Fernandes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C.M. Mota" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITS.2006.4433272" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417657v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2006.346442" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396646v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.1201/9781003435648-14/creating-safe-spaces-scaling-public-transport-infrastructure-investments-city-johannesburg-kalaoane-gumbo-kibangou-musakwa-musonda" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003435648-14" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01368049v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785700v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oechtering" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bao" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pangun Park" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Araujo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Fischione" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785710v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karlsson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali A. Zaidi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirpasha Shirazinia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546677v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Opderbecke" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377020v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lobo-Guerrero" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00190985v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>