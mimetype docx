--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -191,642 +191,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative and Quantitative Assessment of Public Minibus Taxi Driving</w:t>
+                <w:t xml:space="preserve">Attitude Estimation on SO(3) With Unknown Input</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nomfundo Cele</w:t>
+                <w:t xml:space="preserve">Ghadeer Shaaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Walter Musakwa</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Intelligent Transportation Systems Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13177-025-00465-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (17), pp.7355-7366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.70060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04945988v1</w:t>
+                <w:t xml:space="preserve">hal-05148197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Position, Velocity, and Attitude Estimation Based on MARG and Position Measurements Under Unknown External Acceleration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Active Defense Strategy in Cyber-Physical Systems: Misleading Unauthorized Observers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghadeer Shaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3579402⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (3), pp.2404-2415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2025.3570931.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113993v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissatisfaction Dynamics in Directed Bipartite Networks of Captive User Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retsepile Kalaoane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9, pp.1766-1771. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3584301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitude Estimation on SO(3) With Unknown Input</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Position, Velocity, and Attitude Estimation Based on MARG and Position Measurements Under Unknown External Acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghadeer Shaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.70060⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.1423-1428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3579402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148197v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Defense Strategy in Cyber-Physical Systems: Misleading Unauthorized Observers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassen Fourati</w:t>
+                <w:t xml:space="preserve">Qualitative and Quantitative Assessment of Public Minibus Taxi Driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nomfundo Cele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Musakwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (3), pp.2404-2415. </w:t>
+              <w:t xml:space="preserve">International Journal of Intelligent Transportation Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23, pp.513-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCNS.2025.3570931.⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13177-025-00465-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068150v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyber-Physical Security of Vehicles: Zero Dynamics Attacks Against Vehicle's Lateral Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghadeer Shaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Pirani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -873,77 +873,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent based modeling and simulation approach to identify and classify the key influential factors for satisfaction of public transport users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nomfundo Cele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Musakwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, ?, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -990,51 +990,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterising landcover changes and urban sprawl using geospatial techniques and landscape metrics in Bulawayo, Zimbabwe (1984–2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelton Mthunzi Sithole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Musakwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Magidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1094,64 +1094,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliometric analysis of quality of service in public transportation: current and future trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retsepile Kalaoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Musakwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1228,90 +1228,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MARG Sensor-Based Attitude Estimation On SO(3) Under Unknown External Acceleration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghadeer Shaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, pp.3795-3800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1534,525 +1534,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Transportation Mode Detection From Inertial and Barometric Data in Pedestrian Mobility</w:t>
+                <w:t xml:space="preserve">Kick-scooters identification in the context of transportation mode detection using inertial sensors: Methods and accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadoua Taia-Alaoui</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fadoua Taia Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Vuillerme</w:t>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (6), pp.4772-4780. </w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3065848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15472450.2022.2141118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04055885v1</w:t>
+                <w:t xml:space="preserve">hal-03850222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kick-scooters identification in the context of transportation mode detection using inertial sensors: Methods and accuracy</w:t>
+                <w:t xml:space="preserve">Urban Transportation Mode Detection From Inertial and Barometric Data in Pedestrian Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadoua Taia Alaoui</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fadoua Taia-Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+                <w:t xml:space="preserve">N. Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (6), pp.4772-4780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15472450.2022.2141118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3065848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850222v1</w:t>
+                <w:t xml:space="preserve">hal-04055885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Structural Input and State Observability of Linear Time-Invariant Systems: Graphical Conditions and Algorithms</w:t>
+                <w:t xml:space="preserve">Modeling and Control of Epidemics through Testing Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Garin</w:t>
+                <w:t xml:space="preserve">Muhammad Umar B. Niazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebin Gracy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Nikitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmila Tumash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2020.12.004⟩</w:t>
+              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52, pp.554-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2021.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104005v1</w:t>
+                <w:t xml:space="preserve">hal-02986566v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Control of Epidemics through Testing Policies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Umar B. Niazi</w:t>
+                <w:t xml:space="preserve">Strong Structural Input and State Observability of Linear Time-Invariant Systems: Graphical Conditions and Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebin Gracy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 52, pp.554-572. </w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (March), pp.27-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2021.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2020.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986566v2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Societal context-dependent multi-modal transportation network augmentation in Johannesburg, South Africa</w:t>
               </w:r>
@@ -2064,51 +2064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thembani Moyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Musakwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (4), pp.e0249014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2142,64 +2142,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Average State Estimation in Large-scale Clustered Network Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Umar B. Niazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2331,339 +2331,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale-free estimation of the average state in large-scale systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collaborative Network Monitoring by Means of Laplacian Spectrum Estimation and Average Consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Deplano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+                <w:t xml:space="preserve">Thi-Minh-Dung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (1), pp.211-216. </w:t>
+              <w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (7), pp.1826-1837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2019.2923086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12555-018-0638-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02158678v1</w:t>
+                <w:t xml:space="preserve">hal-02166871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input and State Observability of Network Systems with Time-Varying Topology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scale-free estimation of the average state in large-scale systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Umar B. Niazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Deplano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebin Gracy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Federica Garin</w:t>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCNS.2018.2880304⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (1), pp.211-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2019.2923086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918497v1</w:t>
+                <w:t xml:space="preserve">hal-02158678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Network Monitoring by Means of Laplacian Spectrum Estimation and Average Consensus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi-Minh-Dung Tran</w:t>
+                <w:t xml:space="preserve">Input and State Observability of Network Systems with Time-Varying Topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebin Gracy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (7), pp.1826-1837. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (2), pp.897-905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12555-018-0638-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2018.2880304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166871v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Fusion-Based Descriptor Approach for Attitude Estimation under accelerated maneuvers</w:t>
               </w:r>
@@ -2675,51 +2675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Makni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (4), pp.1433-1442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2753,64 +2753,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Strongly Structural Input and State Observability of Linear Network Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebin Gracy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2883,64 +2883,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Ladino Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 80 (July), pp.216-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3091,51 +3091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-aware Adaptive Attitude Estimation Under External Acceleration for Pedestrian Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Makni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3195,51 +3195,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density/Flow reconstruction via heterogeneous sources and Optimal Sensor Placement in road networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Lovisari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3286,51 +3286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grenoble Traffic Lab: An experimental platform for advanced traffic monitoring and forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Morbidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3420,51 +3420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed estimation of Laplacian eigenvalues via constrained consensus optimization problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Minh-Dung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4066,200 +4066,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of parallel-cascade Wiener systems using joint diagonalization of third-order Volterra kernel slices</w:t>
+                <w:t xml:space="preserve">Blind equalization of nonlinear channels using a tensor decomposition with code/space/time diversities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (2), pp.133-143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417584v1</w:t>
+                <w:t xml:space="preserve">hal-00417609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind equalization of nonlinear channels using a tensor decomposition with code/space/time diversities</w:t>
+                <w:t xml:space="preserve">Identification of parallel-cascade Wiener systems using joint diagonalization of third-order Volterra kernel slices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (3), pp.188-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2008.2011706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417609v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensor-based methods for system identification. Part 2: Three examples of tensor-based system identification methods</w:t>
               </w:r>
@@ -4773,912 +4773,890 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00719376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (65)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure MARG Sensor-Based Attitude Estimation on SO(3) Under Randomly Occurring False Data Injection Attacks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+                <w:t xml:space="preserve">A Compartmental Model of Cycling Adoption with Social and Contextual Drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo S Rodriguez-Canales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Y Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2025 - 23rd European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.1-6</w:t>
+              <w:t xml:space="preserve">The IEEE International Conference on Intelligent Transportation Systems (ITSC 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2026, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05030049v1</w:t>
+                <w:t xml:space="preserve">hal-05622159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Cycling Adoption: A Model with Social Influence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Frasca</w:t>
+                <w:t xml:space="preserve">Secure MARG Sensor-Based Attitude Estimation on SO(3) Under Randomly Occurring False Data Injection Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghadeer Shaaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Rio de Jaineiro, Brazil. pp.1-6</w:t>
+              <w:t xml:space="preserve">ECC 2025 - 23rd European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368226v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating incentives for public transit in large gatherings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassen Fourati</w:t>
+                <w:t xml:space="preserve">Dynamics of Cycling Adoption: A Model with Social Influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo S Rodriguez-Canales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2025 - 23rd European Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rio de Jaineiro, Brazil. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028699v1</w:t>
+                <w:t xml:space="preserve">hal-05368226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning Analysis of Informal Minibus Taxi Driving</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nomfundo P. Cele</w:t>
+                <w:t xml:space="preserve">Evaluating incentives for public transit in large gatherings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Meebed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walter Musakwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAIH 2024 - International Conference on Mobility, Artificial Intelligence and Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC 2025 - 23rd European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.2495-2500, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC65951.2025.11186915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818563v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q-Learning-Based Noise Covariance Matrices Adaptation in Kalman Filter for Inertial Navigation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+                <w:t xml:space="preserve">Machine Learning Analysis of Informal Minibus Taxi Driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nomfundo P. Cele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Musakwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICNON 2024 - 4th IFAC Conference on Modelling, Identification and Control of Nonlinear Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MAIH 2024 - International Conference on Mobility, Artificial Intelligence and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Marrakech, Morocco. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766404v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the impact of coordinated fleets size on traffic efficiency</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paolo Frasca</w:t>
+                <w:t xml:space="preserve">Q-Learning-Based Noise Covariance Matrices Adaptation in Kalman Filter for Inertial Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghadeer Shaaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MICNON 2024 - 4th IFAC Conference on Modelling, Identification and Control of Nonlinear Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lyon, France. pp.96-101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878839v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Decision-Making in a Captive Users Context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the impact of coordinated fleets size on traffic efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Toso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Parise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Retsepile Kalaoane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCA 2024 - 3rd Control Conference Africa</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2024, Milan, Italy. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664042v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gyro-Free Kalman Filter with Unknown Inputs for SO(3)-based Attitude Estimation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal Decision-Making in a Captive Users Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retsepile Kalaoane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIN 2023 - 13th International Conference on Indoor Positioning and Indoor Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332509⟩</w:t>
+              <w:t xml:space="preserve">CCA 2024 - 3rd Control Conference Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Balaclava, Mauritius. pp.144-149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213739v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Impact of Route Recommendations in Road Traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Toso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5707,2074 +5685,2096 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2023 - 22nd IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan. pp.4179-4185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029882v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kick-scooters detection in sensor-based transportation mode classification methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Gyro-Free Kalman Filter with Unknown Inputs for SO(3)-based Attitude Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghadeer Shaaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTS 2021 - 16th IFAC Symposium on Control in Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.043⟩</w:t>
+              <w:t xml:space="preserve">IPIN 2023 - 13th International Conference on Indoor Positioning and Indoor Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225632v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control of Urban Human Mobility for Epidemic Mitigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+                <w:t xml:space="preserve">Kick-scooters detection in sensor-based transportation mode classification methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadoua Taia Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Bliman</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2021 - 60th IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683343⟩</w:t>
+              <w:t xml:space="preserve">CTS 2021 - 16th IFAC Symposium on Control in Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lille (virtual), France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185149v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Linear Model for Urban Essential Traffic Congestion and Emissions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Control of Urban Human Mobility for Epidemic Mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Umar B. Niazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Walter Musakwa</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Bliman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCA 2021 - Control Conference Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.12.026⟩</w:t>
+              <w:t xml:space="preserve">CDC 2021 - 60th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342467v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Testing Policies for Controlling an Epidemic Outbreak</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic Linear Model for Urban Essential Traffic Congestion and Emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thembani Moyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Musakwa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2021 - 60th IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683300⟩</w:t>
+              <w:t xml:space="preserve">CCA 2021 - Control Conference Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Magaliesburg, South Africa. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185142v2</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Potential of Traffic Index Data to Analyze Essential Traffic Impact in Developing Cities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thembani Moyo</w:t>
+                <w:t xml:space="preserve">Effective Testing Policies for Controlling an Epidemic Outbreak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Umar B. Niazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Nikitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmila Tumash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS 2020 - XXIV ISPRS Congress International Society for Photogrammetry and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B4-2020-137-2020⟩</w:t>
+              <w:t xml:space="preserve">CDC 2021 - 60th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927459v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185142v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State Variance Estimation in Large-Scale Network Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+                <w:t xml:space="preserve">Exploring the Potential of Traffic Index Data to Analyze Essential Traffic Impact in Developing Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thembani Moyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Musakwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2020 - 59th IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9303760⟩</w:t>
+              <w:t xml:space="preserve">ISPRS 2020 - XXIV ISPRS Congress International Society for Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Nice (online), France. pp.137-141, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B4-2020-137-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923779v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Monitoring of Buildings by Aggregated Temperature Estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">State Variance Estimation in Large-Scale Network Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Umar B. Niazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2448⟩</w:t>
+              <w:t xml:space="preserve">CDC 2020 - 59th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2020, Jeju Island (virtual), South Korea. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9303760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610551v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input and state estimation exploiting input sparsity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal Monitoring of Buildings by Aggregated Temperature Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Garin</w:t>
+                <w:t xml:space="preserve">Muhammad Umar B. Niazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebin Gracy</w:t>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dennis Swart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2019 - 18th European Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795699⟩</w:t>
+              <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094213v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Average observability of large-scale network systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+                <w:t xml:space="preserve">Input and state estimation exploiting input sparsity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie M Fosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebin Gracy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Swart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2019 - 18th European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.1506-1511, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795929⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.2344-2349, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073668v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic Delay-L Left Invertibility of Structured Systems with Scalar Unknown Input</w:t>
+                <w:t xml:space="preserve">Average observability of large-scale network systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Garin</w:t>
+                <w:t xml:space="preserve">Muhammad Umar B. Niazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC 2019 - 18th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.1506-1511, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307596v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strongly Structural Input and State Observability for Linear Time Invariant Network Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Generic Delay-L Left Invertibility of Structured Systems with Scalar Unknown Input</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2019 - 18th European Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094223v1</w:t>
+                <w:t xml:space="preserve">hal-02307596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of using volunteered locational data in planning for smart multi-mobility systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walter Musakwa</w:t>
+                <w:t xml:space="preserve">Strongly Structural Input and State Observability for Linear Time Invariant Network Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebin Gracy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emaculate Ingwani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Real CORP 2019 - 24th International Conference on Urban Planning and Regional Development in the Information Society GeoMultimedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC 2019 - 18th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.2516-2521, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8796307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167817v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbiased Filtering for State and Unknown Input with Delay</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebin Gracy</w:t>
+                <w:t xml:space="preserve">The potential of using volunteered locational data in planning for smart multi-mobility systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thembani Moyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Musakwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trynos Gumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emaculate Ingwani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NecSys 2018 - 7th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Real CORP 2019 - 24th International Conference on Urban Planning and Regional Development in the Information Society GeoMultimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Karlsruhe, Germany. pp.771-779</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850957v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density and flow reconstruction in urban traffic networks using heterogeneous data sources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+                <w:t xml:space="preserve">Unbiased Filtering for State and Unknown Input with Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebin Gracy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Rodriguez-Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2018 - 16th European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NecSys 2018 - 7th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Aug 2018, Groningen, Netherlands. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.12.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01731356v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Structural Input and State Observability of LTV Network Systems with Multiple Unknown Inputs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Density and flow reconstruction in urban traffic networks using heterogeneous data sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Ladino Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebin Gracy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Federica Garin</w:t>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rodriguez-Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Jul 2017, Toulouse, France. pp.7618-7623</w:t>
+              <w:t xml:space="preserve">ECC 2018 - 16th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507387v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input and State Observability of Network Systems with a Single Unknown Input</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strong Structural Input and State Observability of LTV Network Systems with Multiple Unknown Inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebin Gracy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebin Gracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NecSys 2016 - 6th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2017, Toulouse, France. pp.7618-7623</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368906v1</w:t>
+                <w:t xml:space="preserve">hal-01507387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travel time forecasting from clustered time series via optimal fusion strategy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Input and State Observability of Network Systems with a Single Unknown Input</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebin Gracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2016 - 15th European Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ECC.2016.7810623⟩</w:t>
+              <w:t xml:space="preserve">NecSys 2016 - 6th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Sep 2016, Tokyo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296525v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fusion Algorithm for Traffic Density Estimation using Sensors and Floating Car Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Travel time forecasting from clustered time series via optimal fusion strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Ladino Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSWC 2015 - 22nd ITS World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC 2016 - 15th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2016.7810623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185522v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Sensor Placement in Road Transportation Networks using Virtual Variances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Lovisari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7812,51 +7812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed network topology reconstruction in presence of anonymous nodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Minh-Dung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7907,51 +7907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data fusion algorithms for Density Reconstruction in Road Transportation Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Lovisari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8015,51 +8015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Makni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSC 2015 - IEEE Multi-Conference on Systems and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8078,2999 +8078,3094 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Large-Scale Tensor Decomposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André L. F. de Almeida</w:t>
+                <w:t xml:space="preserve">A Fusion Algorithm for Traffic Density Estimation using Sensors and Floating Car Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Lovisari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2014 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Florence, Italy</w:t>
+              <w:t xml:space="preserve">ITSWC 2015 - 22nd ITS World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958642v1</w:t>
+                <w:t xml:space="preserve">hal-01185522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Estimation of Graph Laplacian Eigenvalues by the Alternating Direction of Multipliers Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi-Minh-Dung Tran</w:t>
+                <w:t xml:space="preserve">Distributed Large-Scale Tensor Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André L. F. de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa</w:t>
+              <w:t xml:space="preserve">ICASSP 2014 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968419v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Kalman Filter for MEMS-IMU based Attitude Estimation under External Acceleration and Parsimonious use of Gyroscopes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassen Fourati</w:t>
+                <w:t xml:space="preserve">Distributed Estimation of Graph Laplacian Eigenvalues by the Alternating Direction of Multipliers Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Minh-Dung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968663v1</w:t>
+                <w:t xml:space="preserve">hal-00968419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Design of Finite-time Average Consensus Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi-Minh-Dung Tran</w:t>
+                <w:t xml:space="preserve">Adaptive Kalman Filter for MEMS-IMU based Attitude Estimation under External Acceleration and Parsimonious use of Gyroscopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Makni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NecSys 2013 - 4th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863676v1</w:t>
+                <w:t xml:space="preserve">hal-00968663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Dynamic Travel Time Prediction using Speed and Flow Measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Algebraic Characterization of Observability in Distance-Regular Consensus Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Commault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796604v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic Characterization of Observability in Distance-Regular Consensus Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint data and connection topology recovery in collaborative wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André L. F. de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Commault</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Miron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Araùjo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.n/c</w:t>
+              <w:t xml:space="preserve">ICASSP 2013 - 38th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.5303-5307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913926v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint data and connection topology recovery in collaborative wireless sensor networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André L. F. de Almeida</w:t>
+                <w:t xml:space="preserve">Online Dynamic Travel Time Prediction using Speed and Flow Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Ramon Leon Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Araùjo</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2013 - 38th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.5303-5307</w:t>
+              <w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816687v1</w:t>
+                <w:t xml:space="preserve">hal-00796604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Computation of Tensor Decompositions in Collaborative Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André L. F. de Almeida</w:t>
+                <w:t xml:space="preserve">Distributed Design of Finite-time Average Consensus Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Minh-Dung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAMSAP 2013 - 5th IEEE workshop on Computational Advances in Multi-Sensor Adaptive Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NecSys 2013 - 4th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Koblenz, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130925-2-DE-4044.00057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912384v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus-based Distributed Estimation of Laplacian Eigenvalues of Undirected Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi-Minh-Dung Tran</w:t>
+                <w:t xml:space="preserve">Distributed Computation of Tensor Decompositions in Collaborative Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André L. F. de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.227-232</w:t>
+              <w:t xml:space="preserve">CAMSAP 2013 - 5th IEEE workshop on Computational Advances in Multi-Sensor Adaptive Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Saint-Martin, France. pp.232-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842568v1</w:t>
+                <w:t xml:space="preserve">hal-00912384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Kalman Filtering for Multi-Step ahead Traffic Flow Prediction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Ramon Leon Ojeda</w:t>
+                <w:t xml:space="preserve">Consensus-based Distributed Estimation of Laplacian Eigenvalues of Undirected Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Minh-Dung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2013 - American Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.227-232</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842684v1</w:t>
+                <w:t xml:space="preserve">hal-00842568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Laplacian based Matrix Design for Finite-Time Distributed Average Consensus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive Kalman Filtering for Multi-Step ahead Traffic Flow Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Ramon Leon Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2012 - American Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACC 2013 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Washington, DC, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2013.6580568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00680344v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Input and State Estimation for Linear Discrete-Time Networked Systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consensus de moyenne dans un réseau de capteurs sans fil sécurisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NecSys 2012 - 3rd IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIFA 2012 - 7ème Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. Paper ThAM2T8.5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725491v1</w:t>
+                <w:t xml:space="preserve">hal-00735066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus de moyenne dans un réseau de capteurs sans fil sécurisé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint Input and State Estimation for Linear Discrete-Time Networked Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Esna Ashari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA 2012 - 7ème Conférence Internationale Francophone d'Automatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NecSys 2012 - 3rd IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Santa Barbara (CA), United States. pp.97-102, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120914-2-US-4030.00004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735066v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed input and state estimation for linear discrete-time systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graph Laplacian based Matrix Design for Finite-Time Distributed Average Consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2012 - 51st IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACC 2012 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.n/a</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725518v1</w:t>
+                <w:t xml:space="preserve">hal-00680344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Laplacian Eigenvalues Estimation and Collaborative Network Topology Identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed input and state estimation for linear discrete-time systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Esna Ashari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Commault</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NecSys 2012 - 3rd IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20120914-2-US-4030.00039⟩</w:t>
+              <w:t xml:space="preserve">CDC 2012 - 51st IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Maui (Hawaii), United States. pp.782-787, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735058v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph constrained-CTM observer design for the Grenoble south ring</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decentralized Laplacian Eigenvalues Estimation and Collaborative Network Topology Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Commault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTS 2012 - 13th IFAC Symposium on Control in Transportation Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NecSys 2012 - 3rd IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Santa Barbara, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120914-2-US-4030.00039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728555v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation distribuée basée sur un consensus en temps fini</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graph constrained-CTM observer design for the Grenoble south ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Ramon Leon Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.n.c</w:t>
+              <w:t xml:space="preserve">CTS 2012 - 13th IFAC Symposium on Control in Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633028v1</w:t>
+                <w:t xml:space="preserve">hal-00728555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-time average consensus based protocol for distributed estimation over AWGN</w:t>
+                <w:t xml:space="preserve">Estimation distribuée basée sur un consensus en temps fini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2011 - ECC 2011 - 50th IEEE Conference on Decision and Control and European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Orlando, Floride, United States. pp.n.c</w:t>
+              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633031v1</w:t>
+                <w:t xml:space="preserve">hal-00633028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Khatri-Rao Space-Time coding and decoding for cooperative networks</w:t>
+                <w:t xml:space="preserve">Finite-time average consensus based protocol for distributed estimation over AWGN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André L. F. de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2011 - 19th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Barcelone, Spain. pp.809-813</w:t>
+              <w:t xml:space="preserve">CDC 2011 - ECC 2011 - 50th IEEE Conference on Decision and Control and European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Orlando, Floride, United States. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598662v1</w:t>
+                <w:t xml:space="preserve">hal-00633031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZF OFDM Receiver for Underwater Communications</w:t>
+                <w:t xml:space="preserve">Distributed Khatri-Rao Space-Time coding and decoding for cooperative networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ros</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André L. F. de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCCSP 2008 - 4th International Symposium on Communications, Control and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Limassol, Cyprus. pp.n.c</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2011 - 19th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Barcelone, Spain. pp.809-813</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449421v1</w:t>
+                <w:t xml:space="preserve">hal-00598662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint channel and doppler estimation for multicarrier underwater communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Siclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2010 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.5630-5633, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed PARAFAC based DS-CDMA blind receiver for wireless sensor networks</w:t>
+                <w:t xml:space="preserve">ZF OFDM Receiver for Underwater Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André L. F. de Almeida</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Siclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPAWC 2010 - 11th IEEE International Workshop on Signal Processing Advances for Wireless Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.n.c</w:t>
+              <w:t xml:space="preserve">ISCCSP 2008 - 4th International Symposium on Communications, Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Limassol, Cyprus. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00480584v1</w:t>
+                <w:t xml:space="preserve">hal-00449421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind receivers for MISO Communication systems using a Nonlinear Precoder</w:t>
+                <w:t xml:space="preserve">Distributed PARAFAC based DS-CDMA blind receiver for wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André L. F. de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2010 - 18th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">SPAWC 2010 - 11th IEEE International Workshop on Signal Processing Advances for Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491944v1</w:t>
+                <w:t xml:space="preserve">hal-00480584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Estimation over Unknown Fading Channels</w:t>
+                <w:t xml:space="preserve">Blind receivers for MISO Communication systems using a Nonlinear Precoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NecSys 2010 - 2nd IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSIPCO 2010 - 18th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540821v1</w:t>
+                <w:t xml:space="preserve">hal-00491944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doppler Estimation and Data detection for Underwater Acoustic ZF-OFDM Receiver</w:t>
+                <w:t xml:space="preserve">Distributed Estimation over Unknown Fading Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Siclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWCS 2010 - 7th International Symposium on Wireless Communication Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NecSys 2010 - 2nd IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Annecy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20100913-2-FR-4014.00077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498161v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor-based Identification of the Structure of Block-Oriented Nonlinear Systems</w:t>
+                <w:t xml:space="preserve">Doppler Estimation and Data detection for Underwater Acoustic ZF-OFDM Receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Favier</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Siclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYSID 2009 - 15th IFAC Symposium on System Identification</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISWCS 2010 - 7th International Symposium on Wireless Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, York, United Kingdom. pp.n.c</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397802v1</w:t>
+                <w:t xml:space="preserve">hal-00498161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-iterative solution for PARAFAC with a Toeplitz matrix factor</w:t>
+                <w:t xml:space="preserve">Tensor-based Identification of the Structure of Block-Oriented Nonlinear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2009 - 17th European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SYSID 2009 - 15th IFAC Symposium on System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Saint-Malo, France. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20090706-3-FR-2004.00108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397808v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of fifth-order block-structured nonlinear channels using i.i.d. Input signals</w:t>
+                <w:t xml:space="preserve">Non-iterative solution for PARAFAC with a Toeplitz matrix factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO'2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. pp.6</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2009 - 17th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.691-695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417577v1</w:t>
+                <w:t xml:space="preserve">hal-00397808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor-based methods for system identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of fifth-order block-structured nonlinear channels using i.i.d. Input signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Favier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Sciences and Techniques of Automatic control and computer engineering (STA'2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO'2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417429v1</w:t>
+                <w:t xml:space="preserve">hal-00417577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix and tensor decompositions for identification of block-structured nonlinear channels in digital transmission systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tensor-based methods for system identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 9th Workshop on Signal Processing Advances for Wireless Communications, (SPAWC 2008)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on Sciences and Techniques of Automatic control and computer engineering (STA'2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Sousse, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417585v1</w:t>
+                <w:t xml:space="preserve">hal-00417429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind joint identification and equalization of Wiener-Hammerstein communication channels using PARATUCK-2 tensor decomposition</w:t>
+                <w:t xml:space="preserve">Matrix and tensor decompositions for identification of block-structured nonlinear channels in digital transmission systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO'2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 9th Workshop on Signal Processing Advances for Wireless Communications, (SPAWC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Recife, Brazil. pp.281-285, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SPAWC.2008.4641614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417613v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification aveugle de canaux de communication non linéaires basée sur la décomposition PARAFAC</w:t>
+                <w:t xml:space="preserve">Blind joint identification and equalization of Wiener-Hammerstein communication channels using PARATUCK-2 tensor decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.1025-1028</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO'2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Poznan, Poland. pp.1516-1520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417695v1</w:t>
+                <w:t xml:space="preserve">hal-00417613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of nonlinear MIMO radio over fiber uplink channels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification aveugle de canaux de communication non linéaires basée sur la décomposition PARAFAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Favier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">João C.M. Mota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Telecommunications Symposium (ITS'06)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque GRETSI 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.1025-1028</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417637v1</w:t>
+                <w:t xml:space="preserve">hal-00417695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of nonlinear MIMO radio over fiber uplink channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alexandre Rolim Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João C.M. Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Telecommunications Symposium (ITS'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Fortaleza, Brazil. pp.213-218, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITS.2006.4433272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Linearization of Nonlinear Channels using a Repetition/Modulation Precoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 7th Workshop on Signal Processing Advances for Wireless Communications, (SPAWC '06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Cannes, France. pp.5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SPAWC.2006.346442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11080,176 +11175,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating safe spaces: Scaling up public transport infrastructure investments in the City of Johannesburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retsepile Kalaoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trynos Gumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Musakwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Musonda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Innocent Musonda, Erastus Mwanaumo, Adetayo Onososen, Thembani Moyo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart and Resilient Infrastructure For Emerging Economies: Perspectives on Building Better</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRC Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-124, 2023, 9781003435648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003435648-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11259,91 +11354,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à l’analyse des systèmes en réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université Grenoble Alpes, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01368049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11353,449 +11448,449 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FeedNetBack D03.05 - Networking Protocols for Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Oechtering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pangun Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Fischione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FeedNetBack D03.04 -Wireless Transmission for Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Oechtering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali A. Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirpasha Shirazinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FeedNetBack-D08.02- Tools for underwater fleet communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Opderbecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] GIPSA-lab. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet N.F.O.: Nouvelles Formes d'Onde radar. Contribution du GIPSA-lab.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Lobo-Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Siclet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] GIPSA-lab. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00377020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11805,114 +11900,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de volterra à complexité réduite : estimation paramétrique et application à l'égalisation des canaux de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université Nice Sophia Antipolis, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00190985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId266"/>
+      <w:footerReference w:type="default" r:id="rId267"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12059,51 +12154,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ionescu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kibangou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01956574261425748" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945988v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nomfundo Cele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Musakwa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13177-025-00465-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113993v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadeer Shaaban" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Fourati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3579402" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238225v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retsepile Kalaoane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3584301" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70060" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068150v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2025.3570931." TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030047v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Pirani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2025.101316" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238265v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2025.2477051" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelton Mthunzi Sithole" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Magidi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e27275" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396702v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trynos Gumbo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Musonda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2024.e02059" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349499v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3342855" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101012v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Toso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Y Kibangou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Frasca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcsys.2023.3273170" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394119v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Favier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16090443" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055885v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Taia-Alaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuillerme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3065848" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850222v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Taia Alaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2022.2141118" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03104005v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Garin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebin Gracy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2020.12.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986566v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Umar B. Niazi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Nikitin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Tumash" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2021.09.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517454v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thembani Moyo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0249014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2020.2999304" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02356358v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Commault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2019.2950587" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158678v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Deplano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2923086" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918497v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2018.2880304" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Minh-Dung Tran" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-018-0638-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Makni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2084" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663175v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2017.2782489" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01521723v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ladino Lopez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2017.05.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623213v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henrique de Morais Goulart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2017.09.011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241403v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2015.2509783" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Lovisari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2016.06.019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059126v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morbidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leon Ojeda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Bellicot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2015.2406657" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153212v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2015.04.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47Z80NXC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001828v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2014.05.008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092954v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2014.2357532" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967327v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2014.01.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRVL1RK8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642363v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouilloc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.1272" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417815v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2009.2039175" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417522v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417584v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.2011706" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417609v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417555v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417559v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417634v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2006.882101" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417644v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2006.871705" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719347v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moha M. Hassani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030049v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368226v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S Rodriguez-Canales" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028699v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Meebed" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11186915" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818563v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nomfundo P. Cele" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766404v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.150" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878839v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Parise" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664042v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.252" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213739v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332509" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029882v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225632v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.043" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185149v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Bliman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683343" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342467v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.12.026" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185142v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683300" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927459v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B4-2020-137-2020" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923779v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303760" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610551v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2448" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02094213v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M Fosson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Swart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795699" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073668v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795929" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02307596v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02094223v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796307" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167817v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emaculate Ingwani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850957v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.059" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731356v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rodriguez-Vega" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01507387v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01368906v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.369" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296525v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810623" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185522v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185525v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167337v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185523v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188631v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958642v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. de Almeida" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968419v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968663v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863676v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130925-2-DE-4044.00057" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796604v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ramon Leon Ojeda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913926v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816687v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#249;jo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912384v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842568v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842684v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2013.6580568" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680344v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00725491v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Esna Ashari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120914-2-US-4030.00004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735066v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00725518v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426366" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735058v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120914-2-US-4030.00039" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728555v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633028v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633031v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598662v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449421v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Siclet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ros" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443946v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495258" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480584v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491944v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540821v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100913-2-FR-4014.00077" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498161v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397802v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00108" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397808v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417577v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417429v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417585v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2008.4641614" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417613v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417695v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417637v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexandre Rolim Fernandes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C.M. Mota" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITS.2006.4433272" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417657v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2006.346442" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396646v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.1201/9781003435648-14/creating-safe-spaces-scaling-public-transport-infrastructure-investments-city-johannesburg-kalaoane-gumbo-kibangou-musakwa-musonda" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003435648-14" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01368049v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785700v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oechtering" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bao" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pangun Park" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Araujo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Fischione" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785710v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karlsson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali A. Zaidi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirpasha Shirazinia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546677v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Opderbecke" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377020v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lobo-Guerrero" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00190985v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ionescu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kibangou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01956574261425748" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148197v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadeer Shaaban" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Fourati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70060" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068150v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2025.3570931." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238225v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retsepile Kalaoane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3584301" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3579402" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945988v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nomfundo Cele" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Musakwa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13177-025-00465-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030047v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Pirani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2025.101316" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238265v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2025.2477051" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelton Mthunzi Sithole" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Magidi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e27275" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396702v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trynos Gumbo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Musonda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2024.e02059" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349499v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3342855" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101012v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Toso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Y Kibangou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Frasca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcsys.2023.3273170" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394119v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Favier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16090443" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850222v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Taia Alaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2022.2141118" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055885v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Taia-Alaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuillerme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3065848" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986566v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Umar B. Niazi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Nikitin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Tumash" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2021.09.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03104005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Garin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebin Gracy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2020.12.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517454v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thembani Moyo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0249014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2020.2999304" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02356358v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Commault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2019.2950587" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166871v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Minh-Dung Tran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-018-0638-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158678v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Deplano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2923086" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918497v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2018.2880304" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Makni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2084" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663175v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2017.2782489" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01521723v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ladino Lopez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2017.05.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623213v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henrique de Morais Goulart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2017.09.011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241403v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2015.2509783" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Lovisari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2016.06.019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059126v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morbidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leon Ojeda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Bellicot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2015.2406657" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153212v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2015.04.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47Z80NXC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001828v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2014.05.008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092954v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2014.2357532" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967327v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2014.01.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRVL1RK8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642363v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouilloc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.1272" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417815v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2009.2039175" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417522v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417609v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417584v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.2011706" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417555v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417559v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417634v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2006.882101" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417644v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2006.871705" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719347v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moha M. Hassani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622159v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S Rodriguez-Canales" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030049v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368226v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028699v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Meebed" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11186915" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818563v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nomfundo P. Cele" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766404v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.150" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878839v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Parise" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664042v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.252" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029882v3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213739v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332509" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225632v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.043" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185149v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Bliman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683343" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342467v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.12.026" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185142v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683300" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927459v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B4-2020-137-2020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923779v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303760" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610551v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2448" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02094213v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M Fosson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Swart" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795699" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073668v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795929" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02307596v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02094223v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796307" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167817v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emaculate Ingwani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850957v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.059" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731356v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rodriguez-Vega" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01507387v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01368906v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.369" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296525v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810623" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185525v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167337v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185523v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188631v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185522v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958642v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. de Almeida" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968419v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968663v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913926v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816687v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#249;jo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796604v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ramon Leon Ojeda" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863676v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130925-2-DE-4044.00057" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912384v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842568v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842684v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2013.6580568" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735066v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00725491v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Esna Ashari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120914-2-US-4030.00004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680344v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00725518v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426366" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735058v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120914-2-US-4030.00039" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728555v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633028v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633031v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598662v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443946v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ros" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Siclet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495258" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449421v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480584v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491944v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540821v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100913-2-FR-4014.00077" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498161v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397802v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00108" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397808v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417577v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417429v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417585v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2008.4641614" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417613v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417695v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417637v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexandre Rolim Fernandes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C.M. Mota" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITS.2006.4433272" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417657v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2006.346442" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396646v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.1201/9781003435648-14/creating-safe-spaces-scaling-public-transport-infrastructure-investments-city-johannesburg-kalaoane-gumbo-kibangou-musakwa-musonda" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003435648-14" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01368049v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785700v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oechtering" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bao" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pangun Park" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Araujo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Fischione" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785710v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karlsson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali A. Zaidi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirpasha Shirazinia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546677v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Opderbecke" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377020v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lobo-Guerrero" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00190985v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>