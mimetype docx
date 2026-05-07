--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -369,200 +369,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des nouvelles dynamiques médiatiques dans les zones périphériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vindicien v. Kajabika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kiyindou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, vol. 35/2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communication.7792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kiyindou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication, Technologies et Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448540v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-02514343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies de l’information et de la communication, développement et démocratie en Afrique</w:t>
               </w:r>
@@ -1453,728 +1453,728 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intelligence artificielle, enjeux et pratiques pour le développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kiyindou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 211 p., 2019, Nicolas Pelissier, 978-2-343-16366-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Systèmes connectés, données et économie numérique dans l'espace francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Lakétienkoia Damome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noble Akam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kiyindou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L’Harmattan, 274 p., 2019, 978-2-343-16468-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-02480498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objets connectés et développement intelligent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kiyindou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noble Akam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étienne Lakétienkoia Damome</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 286 p., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terminaux et environnements numériques mobiles dans l'espace francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kiyindou</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noble Akam</w:t>
+                <w:t xml:space="preserve">Étienne Lakétienkoia Damome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L’Harmattan, 2016, Communication et civilisation</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences de l’information et de la communication. Par delà les frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kiyindou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2016, Nicolas Pelissier</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'éducation par les medias à l'éducation aux médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kiyindou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">L’Harmattan, 274 p., 2019, 978-2-343-16468-7</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2016, 978-2-343-07510-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 211 p., 2019, Nicolas Pelissier, 978-2-343-16366-6</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité culturelle à l’ère du numérique. Glossaire critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kiyindou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divina Frau-Meigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La documentation française, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alain Kiyindou</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation aux médias à l'heure des réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noble Akam</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kiyindou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 286 p., 2018</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2015, 978-2-343-06818-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Terminaux et environnements numériques mobiles dans l'espace francophone</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l'Afrique réinvente la téléphonie mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kiyindou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">L’Harmattan, 2016, Communication et civilisation</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koumealo Anaté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...224 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494966v1</w:t>
-              </w:r>
-[...161 lines deleted...]
-                <w:t xml:space="preserve">hal-01429532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication et débat public : les réseaux numériques au service de la démocratie?</w:t>
               </w:r>
@@ -2525,64 +2525,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kiyindou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Lakétienkoia Damome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noble Akam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Kiyindou, Noble Akam, Etienne Damome. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes connectés, données et économie numérique mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2018</w:t>
@@ -2611,64 +2611,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets connectés et développement intelligent : l’exemple africain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noble Akam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Lakétienkoia Damome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kiyindou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2704,384 +2704,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kiyindou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pamphile Mebiame Akono. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les footballeurs professionnels et la communication médiatique : analyse pragmatique des interactions verbales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Open data en Afrique : Regard sur une pratique émergente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Lakétienkoia Damome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kiyindou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Théorêt; Manuel Alejandro Guerrero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Donnes ouvertes : Citoyens, société et médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Unesco; ORBICOM, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...29 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fracture numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kiyindou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Kiyindou, Divina Frau-Meigs. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité culturelle à l’ère du numérique. Glossaire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, La Documentation française, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02514316v1</w:t>
+                <w:t xml:space="preserve">hal-02514328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture numérique</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kiyindou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divina Frau-Meigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité culturelle à l’ère du numérique. Glossaire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Documentation française, 2015</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02514328v1</w:t>
+                <w:t xml:space="preserve">hal-02514316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kiyindou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koumealo Anaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Kiyindou, Kouméalo Anaté, Alain Capo-Chichi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand l’Afrique réinvente la téléphonie mobile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2015</w:t>
@@ -3104,173 +3104,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication</w:t>
+                <w:t xml:space="preserve">Mobile, téléphone portable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kiyindou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Kiyindou, Divina Frau-Meigs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité culturelle à l’ère du numérique. Glossaire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La documentation française, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02514334v1</w:t>
+                <w:t xml:space="preserve">hal-02514331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile, téléphone portable</w:t>
+                <w:t xml:space="preserve">Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kiyindou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Kiyindou, Divina Frau-Meigs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité culturelle à l’ère du numérique. Glossaire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La documentation française, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02514331v1</w:t>
+                <w:t xml:space="preserve">hal-02514334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche des TIC pour le développement culturel du Congo</w:t>
               </w:r>
@@ -3949,51 +3949,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008687v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deni Darmawan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kiyindou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pascal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1402/7/077073" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02514313v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448540v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02514343v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vindicien&#160;v. Kajabika" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ghosn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.7792" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02561267v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.1512" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448466v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1438" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805788v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1188" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00876047v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805836v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milie Theodora Miere-P&#233;lage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.3425" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/45346" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805878v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/s0336150010011105" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805916v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.5.1.11-17" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WNN035SW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805701v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000659v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lak&#233;tienkoia Damome" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noble Akam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480501v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480503v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494975v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429533v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Barbey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494966v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koumealo Anat&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494969v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Frau-Meigs" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429532v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120133v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Mo&#235;nne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-communication_et_debat_public_les_reseaux_numeriques_au_service_de_la_democratie_beatrice_vacher_christian_le_moenne_alain_kiyindou-9782343019888-41808.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805570v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Samass&#233;kou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_economie_africaine_2023-9782348077654" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02514319v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480494v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480409v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02514324v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02514316v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02514328v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02514326v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02514334v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02514331v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00876035v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805571v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Soleil Frere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230621756_5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805462v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04458175v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997BOR30085" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Fournier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008687v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deni Darmawan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kiyindou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pascal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1402/7/077073" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02514313v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02514343v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vindicien&#160;v. Kajabika" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ghosn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.7792" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448540v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02561267v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.1512" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448466v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1438" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805788v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1188" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00876047v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805836v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milie Theodora Miere-P&#233;lage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.3425" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/45346" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805878v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/s0336150010011105" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805916v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.5.1.11-17" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WNN035SW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805701v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000659v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480498v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lak&#233;tienkoia Damome" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noble Akam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480501v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480503v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494975v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429533v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Barbey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Frau-Meigs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429532v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494966v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koumealo Anat&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120133v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Mo&#235;nne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-communication_et_debat_public_les_reseaux_numeriques_au_service_de_la_democratie_beatrice_vacher_christian_le_moenne_alain_kiyindou-9782343019888-41808.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805570v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Samass&#233;kou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_economie_africaine_2023-9782348077654" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02514319v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480494v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02514324v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480409v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02514328v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02514316v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02514326v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02514331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02514334v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00876035v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805571v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Soleil Frere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230621756_5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805462v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04458175v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997BOR30085" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Fournier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>