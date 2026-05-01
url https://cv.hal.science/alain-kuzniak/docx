--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -204,542 +204,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dualité savoir-connaissance dans la théorie des espaces de travail mathématiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enseignement de la modélisation mathématique et construction du travail mathématique : une dynamique problématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Montoya-Delgadillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caminhos da Educação Matemática em Revista</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Synthèses et perspectives en didactique des mathématiques. Preuve, modélisation et technologies numériques (Numéro spécial), pp.91-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/rdm.12907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607380v1</w:t>
+                <w:t xml:space="preserve">hal-04216192v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strongly didactic contracts and mathematical work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Masselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational Studies in Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 115 (2), pp.289-312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10649-023-10286-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement de la modélisation mathématique et construction du travail mathématique : une dynamique problématique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La dualité savoir-connaissance dans la théorie des espaces de travail mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Montoya-Delgadillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Caminhos da Educação Matemática em Revista</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (4), https://periodicos.ifs.edu.br/periodicos/caminhos_da_educacao_matematica/issue/view/97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216192v2</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On forms of geometric work: a study with pre-service teachers based on the theory of Mathematical Working Spaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profundización en el trabajo geométrico de futuros profesores en entornos tecnológicos y de lápiz y papel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Henríquez Rivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Studies in Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 106 (2), pp.271-289. </w:t>
+              <w:t xml:space="preserve">Boletim de Educação Matemática</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (71), pp.1550-1572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10649-020-10011-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/1980-4415v35n71a15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128307v1</w:t>
+                <w:t xml:space="preserve">hal-03632240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profundización en el trabajo geométrico de futuros profesores en entornos tecnológicos y de lápiz y papel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On forms of geometric work: a study with pre-service teachers based on the theory of Mathematical Working Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kuzniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Henríquez Rivas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Kuzniak</w:t>
+                <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletim de Educação Matemática</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (71), pp.1550-1572. </w:t>
+              <w:t xml:space="preserve">Educational Studies in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106 (2), pp.271-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/1980-4415v35n71a15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10649-020-10011-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632240v1</w:t>
+                <w:t xml:space="preserve">hal-03128307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode d'analyse du travail personnel des élèves en géométrie, I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Masselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Laboratoire de Didactique André Revuz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -827,256 +827,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05171629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eclairer les mathématiques par les exemples ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the development of mathematical work in the context of the classroom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Nechache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">-Marc Rogalski</w:t>
+                <w:t xml:space="preserve">J. Drouhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ZDM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (6), pp.861-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11858-016-0773-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183000v1</w:t>
+                <w:t xml:space="preserve">hal-05551807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the development of mathematical work in the context of the classroom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eclairer les mathématiques par les exemples ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Drouhard</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">-Marc Rogalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZDM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05551807v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El espacio de trabajo matemático y sus génesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Montoya Delgadillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1127,51 +1127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El rol del profesor desde la perspectiva de los Espacios de Trabajo Matemático</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1821,51 +1821,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1874,64 +1874,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Theory of Mathematical Working Spaces: Theoretical Environment, Epistemological Stance and Dialogue with Other Theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Montoya-Delgadillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Work in Educational Context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, Springer International Publishing, pp.149-163, 2022, Mathematics Education in the Digital Era, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1959,243 +1959,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04237672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Work and Beyond</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Theory of Mathematical Working Spaces—Theoretical Characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Work in Educational Context: The Mathematical Working Space theory perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-90850-8_12⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Work in Educational Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, Springer International Publishing, pp.3-31, 2022, Mathematics Education in the Digital Era, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-90850-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258966v1</w:t>
+                <w:t xml:space="preserve">hal-03636850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Theory of Mathematical Working Spaces—Theoretical Characteristics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical Work and Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Victoria Flores Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Montoya-Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Nechache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe R. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">springer. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Work in Educational Context</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 18, Springer International Publishing, pp.3-31, 2022, Mathematics Education in the Digital Era, </w:t>
+              <w:t xml:space="preserve">Mathematical Work in Educational Context: The Mathematical Working Space theory perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, Springer International Publishing; springer, pp.267-275, 2022, Mathematics Education in the Digital Era, 978-3-030-90849-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-90850-8_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-90850-8_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636850v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Idoine or Suitable MWS as an Essential Transitional Stage Between Personal and Reference Mathematical Work</w:t>
               </w:r>
@@ -2207,51 +2207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Henríquez-Rivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Masselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Work in Educational Context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, Springer International Publishing, pp.121-146, 2022, Mathematics Education in the Digital Era, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2279,449 +2279,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04237686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Theory of Mathematical Working Spaces: Theoretical Environment, Epistemological Stance and Dialogue with Other Theories</w:t>
+                <w:t xml:space="preserve">The Theory of Mathematical Working Spaces in Brief</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Nechache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Kuzniak; Elizabeth Montoya-Delgadillo; Philippe R. Richard. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Work in Educational Context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-90850-8_7⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Work in Educational Context. The Perspective of the Theory of Mathematical Working Spaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, Springer International Publishing, pp.57-69, 2022, Mathematics Education in the Digital Era, 978-3-030-90849-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-90850-8_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607449v1</w:t>
+                <w:t xml:space="preserve">hal-03632198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Theory of Mathematical Working Spaces in Brief</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical Work and Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Victoria Flores Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Montoya-Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Richard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Work in Educational Context. The Perspective of the Theory of Mathematical Working Spaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Work in Educational Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, Springer International Publishing, pp.267-275, 2022, Mathematics Education in the Digital Era, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-90850-8_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-90850-8_3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03632198v1</w:t>
+                <w:t xml:space="preserve">halshs-04237700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Work and Beyond</w:t>
-[...124 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">UN POINT DE VUE MULTIDIMENSIONNEL SUR LES OUTILS ET LES INSTRUMENTS DANS LES ESPACES DE TRAVAIL MATHEMATIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-­‐philippe Drouhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espacio de Trabajo Matemático Mathematical Working Space Espace de Travail Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01655923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2731,1087 +2627,1087 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding mathematical work and mathematical thinking through individuals' actions analyses: a networking approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twelfth Congress of the European Society for Research in Mathematics Education (CERME12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Bozen-Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological Aspects in the Theory of Mathematical Working Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twelfth Congress of the European Society for Research in Mathematics Education (CERME12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Bozen-Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of collaborative work developed as part of doctoral research articulated with a teacher training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Masselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMI Study 25th Mathematics Working and Learning in Collaborative Groups</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two situations for working key properties of R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macarena Flores González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Montoya Delgadillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal geometrical work of pre-service teachers: a case study based on the theory of Mathematical Working Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An epistemological and philosophical perspective on the question of mathematical work in the Mathematical Working Space theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On dialectic and dynamic links between the Mathematical Working Space model and practice in the teaching and learning of mathematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DOMAINE DE DEFINITION D'UNE FONCTION COMPOSEE POUR DES ETUDIANTS NON SCIENTIFIQUES EXEMPLE DE LA FONCTION LN(U(X)) EN IUT AU DEPARTEMENT QLIO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hoppenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse Statistique Implicative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Belfort-Montbelliard, France. p. 297 à 311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling tasks and mathematical work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kuzniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Derouet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Kuzniak</w:t>
+                <w:t xml:space="preserve">Dominique Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Montoya Delgadillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Moutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 10, Dublin, Ireland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the geometric working spaces to plan a coherent teaching of geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.543-549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mathematical Working Space model: An open and adaptable theoretical framework?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Parzysz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elementary geometry split into different geometrical paradigms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Houdement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3827,73 +3723,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Research in Mathematics Education, Feb 2003, Bellaria, Italy. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pretty (good) didactical provocation as a tool for teacher's training in geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Houdement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3909,51 +3805,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Research in Mathematics Education, Feb 2001, Mariánské Lázně, Czech Republic. pp.292-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3963,421 +3859,421 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Work in Educational Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Montoya-Delgadillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 18, 2022, Mathematics Education in the Digital Era, 978-3-030-90850-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-90850-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04237646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur le travail mathématique en contexte éducatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macarena Flores González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IREM de Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, 2020, Cahiers du laboratoire de didactique André Revuz., 978-2-86612-394-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation dans l'enseignement des mathématiques. Mise en perspective critique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IREM de Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2011, Cahiers du Laboratoire de Didactique André Revuz., Christophe Hache, 9782866123291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du monde réel au monde mathématique – un parcours bibliographique et didactique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Parzysz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IREM de Paris. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IREM de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 58, 2008, Cahier de DIDIREM, Christophe Hache, 2-86612-301-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4387,265 +4283,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation dans l'enseignement des mathématiques – mise en perspective critique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bulf</w:t>
+                <w:t xml:space="preserve">Richard Cabassut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Cabassut</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernadette Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du monde réel au monde des mathématiques - Un parcours bibliographique et didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Parzysz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chambris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4655,91 +4551,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradigmes et espaces de travail géométriques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université Paris VII - Denis Diderot, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01256036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4749,100 +4645,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des stratégies de formation en mathématiques utilisées par les formateurs de maîtres du premier degré.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université Paris VII, 1994. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01251462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4852,51 +4748,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'un texte mathématique, le &amp;quot;pont-aux-ânes&amp;quot; de Bertrand Lamy (1640-1715)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Houdement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4905,65 +4801,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId104"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5110,51 +5006,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darlis Panqueban" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Henr&#237;quez-Rivas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kuzniak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29333/ejmste/14588" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607380v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Montoya-Delgadillo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741142v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Masselin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-023-10286-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216192v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/rdm.12907" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128307v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Nechache" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-020-10011-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632240v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Henr&#237;quez Rivas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-4415v35n71a15" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198056v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171629v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183000v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=-Marc Rogalski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551807v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drouhard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-016-0773-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183005v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Montoya Delgadillo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s M. G&#243;mez-Chac&#243;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rauscher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-011-9304-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TPFK8WBR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858709v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdement" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207550v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198391v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198411v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1003851228212" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V1NTZG4G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198426v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237672v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90850-8_7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258966v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Victoria Flores Salazar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Richard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90850-8_12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636850v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90850-8_1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237686v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90850-8_6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607449v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90850-8_3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655923v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#173;&#8208;philippe Drouhard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749271v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750048v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198065v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hartmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422620v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Flores Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417420v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948867v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681082v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoppenot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933419v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derouet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laval" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moutet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287007v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parzysz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214066v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214077v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237646v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90850-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544660v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/ressources-en-ligne-de-lirem-de-paris-documents-videos-liens/cahiers-de-didactique-irem-de-paris-ldar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110170v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146689v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452878v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bulf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cabassut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Denys" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452881v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambris" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01256036v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01251462v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223340v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darlis Panqueban" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Henr&#237;quez-Rivas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kuzniak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29333/ejmste/14588" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216192v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/rdm.12907" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Masselin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-023-10286-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607380v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Montoya-Delgadillo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632240v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Henr&#237;quez Rivas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-4415v35n71a15" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128307v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Nechache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-020-10011-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198056v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171629v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551807v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drouhard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-016-0773-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183000v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=-Marc Rogalski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183005v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Montoya Delgadillo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s M. G&#243;mez-Chac&#243;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rauscher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-011-9304-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TPFK8WBR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858709v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdement" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207550v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198391v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198411v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1003851228212" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V1NTZG4G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198426v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237672v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90850-8_7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636850v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90850-8_1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258966v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Victoria Flores Salazar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Richard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90850-8_12" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237686v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90850-8_6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632198v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90850-8_3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655923v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#173;&#8208;philippe Drouhard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749271v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750048v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198065v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hartmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422620v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Flores Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402239v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417420v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948867v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681082v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoppenot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933419v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derouet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moutet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287007v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948866v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parzysz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214066v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214077v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237646v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90850-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544660v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/ressources-en-ligne-de-lirem-de-paris-documents-videos-liens/cahiers-de-didactique-irem-de-paris-ldar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110170v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146689v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452878v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bulf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cabassut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Denys" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452881v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambris" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01256036v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01251462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223340v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>